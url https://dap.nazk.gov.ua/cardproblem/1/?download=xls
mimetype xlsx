--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -268,52 +268,52 @@
   <si>
     <t>1.1.1.4.1. Створення та введення в експлуатацію інформаційної системи моніторингу</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>1.1.1.4.2. Розроблення та затвердження Положення про інформаційну систему моніторингу реалізації державної антикорупційної політики, яке, зокрема, встановлює обов’язок усіх виконавців Програми щокварталу (не пізніше 15 днів з дня завершення звітного кварталу) подавати до Національного агентства інформацію про стан виконання передбачених нею заходів шляхом внесення такої інформації до закритої частини інформаційної системи моніторингу</t>
   </si>
   <si>
     <t>4.3.</t>
   </si>
   <si>
     <t>1.1.1.4.3. Забезпечення наповнення інформаційної системи моніторингу інформацією, зазначеною у частині першій статті 18-4 Закону</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 1.1.1.5 На потреби формування та реалізації антикорупційної політики виділяються достатні фінансові ресурси та інші необхідні ресурси</t>
   </si>
   <si>
     <t>1.1.1.5.1. Щорічне формування результативних показників бюджетної програми 6331030 “Реалізація антикорупційних стратегій”, спрямованих на виконання заходів Програми</t>
   </si>
   <si>
-    <t>75%
-27/36</t>
+    <t>77.8%
+28/36</t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>1.1.1.5.2. Визначення орієнтовного обсягу необхідних бюджетних призначень на відповідний плановий рік з метою здійснення заходів бюджетної програми 6331030 “Реалізація антикорупційних стратегій</t>
   </si>
   <si>
     <t>5.3.</t>
   </si>
   <si>
     <t>1.1.1.5.3. Затвердження в Державному бюджеті України достатніх фінансових ресурсів, необхідних для належного здійснення заходів, визначених Національному агентству, за бюджетною програмою 6331030 “Реалізація антикорупційних стратегій”</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
     <t>5.4.</t>
   </si>
   <si>
     <t>1.1.1.5.4.(13) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 1.5.3.1.6, 2.2.2.4.8, 2.2.3.1.1, 2.2.3.1.3, 2.2.3.3.3, 2.2.3.3.4, 2.4.2.3.5, 2.4.3.1.7, 2.4.3.1.9, 2.4.3.1.10, 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2, 2.5.10.3.2, 2.5.10.3.3,  2.7.5.2.2, 2.7.7.1.4, 2.7.7.2.4, 3.3.2.3.4, 3.3.3.8.2 (зокрема під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
     <t>5.5.</t>
   </si>
@@ -503,75 +503,75 @@
   <si>
     <t>5.28.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(11) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
     <t>ДП "Медзакупівлі України"</t>
   </si>
   <si>
     <t>5.29.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(10) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
     <t>Національна служба здоров’я України</t>
   </si>
   <si>
     <t>5.30.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(9) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
+    <t>5.31.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5.(7) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
+  </si>
+  <si>
+    <t>5.32.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5.(6) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
+  </si>
+  <si>
+    <t>Державна служба геології та надр України</t>
+  </si>
+  <si>
+    <t>5.33.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5.(5) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
+  </si>
+  <si>
+    <t>Державне агентство лісових ресурсів України</t>
+  </si>
+  <si>
     <t>Виконання заходу не розпочато</t>
-  </si>
-[...22 lines deleted...]
-    <t>Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>5.34.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(4) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
     <t>Міністерство охорони здоров’я України</t>
   </si>
   <si>
     <t>5.35.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(3) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
     <t>5.36.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(1) Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
@@ -2288,111 +2288,111 @@
       </c>
       <c r="D55" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D59" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="E59" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="2"/>
@@ -2886,151 +2886,151 @@
       <c r="E84" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>226</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="2" t="s">
         <v>227</v>
       </c>
       <c r="B85" s="2"/>
       <c r="C85" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="2" t="s">
         <v>229</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="2" t="s">
         <v>231</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="2" t="s">
         <v>233</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="2" t="s">
         <v>235</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="2" t="s">
         <v>237</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="2" t="s">
         <v>239</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="2"/>