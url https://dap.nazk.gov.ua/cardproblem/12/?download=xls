--- v0 (2026-07-14)
+++ v1 (2026-09-12)
@@ -14,137 +14,140 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 1.3.4.1 На законодавчому рівні закріплено правила етичної поведінки народних депутатів України, депутатів місцевих рад та виборних осіб місцевого самоврядування із запровадженням механізмів притягнення до відповідальності за їх порушення; народні депутати України, депутати місцевих рад та виборні особи місцевого самоврядування обізнані з правилами етичної поведінки</t>
   </si>
   <si>
     <t xml:space="preserve">1.3.4.1.1. Супроводження розгляду проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) у Верховній Раді (зокрема у разі застосування до нього Президентом України права вето) </t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
-    <t>Захід не виконано</t>
-[...6 lines deleted...]
-1/3</t>
+    <t>Захід виконано вчасно, але частково</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
+  </si>
+  <si>
+    <t>66.7%
+2/3</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>1.3.4.1.2. Проведення аналітичного дослідження та підготовка аналітичного звіту щодо актуального стану проблем, пов’язаних з виконанням правил етичної поведінки депутатами місцевих рад та виборними особами місцевого самоврядування, а також щодо можливих механізмів притягнення до відповідальності зазначених осіб за порушення таких правил</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t xml:space="preserve">1.3.4.1.3. Розроблення та подання Кабінетові Міністрів України проекту закону з урахуванням висновків аналітичного звіту, зазначеного у підпункті 1.3.4.1.2, який дасть змогу:
 1) удосконалити існуючі правила етичної поведінки депутатів місцевих рад;
 2) установити порядок та строки притягнення винних осіб у порушенні стандартів (правил) етичної поведінки депутатів місцевих рад, виборних осіб місцевого самоврядування;
 3) визначити орган, який здійснюватиме контроль за дотриманням стандартів (правил) етичної поведінки депутатами місцевих рад, виборними особами місцевого самоврядування; 
 4) запровадити процедуру звернень громадян щодо неетичної поведінки депутатів місцевих рад, виборних осіб місцевого самоврядування
 </t>
   </si>
   <si>
+    <t>Захід не виконано</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 1.3.4.2 Забезпечено запровадження заходів відповідальності керівників за відсутність передбаченого законом реагування на виявлені факти грубого порушення антикорупційного законодавства</t>
   </si>
   <si>
     <t>1.3.4.2.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким встановлено механізм притягнення до відповідальності для всіх категорій керівників за невжиття заходів реагування на виявлені факти грубого порушення антикорупційного законодавства їх підлеглими</t>
   </si>
   <si>
     <t>Захід виконано невчасно та частково</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виконано частково</t>
   </si>
   <si>
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 1.3.4.3 Забезпечено моніторинг ефективності заходів притягнення до відповідальності народних депутатів України, депутатів місцевих рад та виборних осіб місцевого самоврядування за порушення правил етичної поведінки</t>
   </si>
   <si>
     <t>1.3.4.3.1. Підготовка та оприлюднення звіту за результатами проведення моніторингу ефективності заходів притягнення до відповідальності народних депутатів України, депутатів місцевих рад та виборних осіб місцевого самоврядування за порушення правил етичної поведінки (з рекомендаціями щодо вдосконалення законодавства та практики його застосування)</t>
   </si>
   <si>
     <t>Виконання заходу не розпочато</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>0%
 0/2</t>
   </si>
   <si>
@@ -620,126 +623,126 @@
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H8"/>
   <mergeCells>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="G6:G6"/>
     <mergeCell ref="H6:H6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>