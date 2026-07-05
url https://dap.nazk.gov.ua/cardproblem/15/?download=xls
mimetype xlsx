--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$18</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -197,53 +197,50 @@
     <t>1.4.3.5.3. Прийняття та державна реєстрація у Мін’юсті Порядку, зазначеного у підпункті 1.4.3.5.1</t>
   </si>
   <si>
     <t>4.4.</t>
   </si>
   <si>
     <t>1.4.3.5.4. Утворення робочої групи із запровадження системи (систем), яка (які) забезпечує (забезпечують) проведення в електронному вигляді логічного та арифметичного контролю та контролю щодо правильності та повноти заповнення відповідних декларацій</t>
   </si>
   <si>
     <t>4.5.</t>
   </si>
   <si>
     <t>1.4.3.5.5. Проведення консультацій, розроблення технічних вимог системи, зазначеної у підпункті 1.4.3.5.4</t>
   </si>
   <si>
     <t>Захід виконано невчасно та частково</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>4.6.</t>
   </si>
   <si>
     <t>1.4.3.5.6. У разі відповідності вимогам власної безпеки впроваджено в експлуатацію систему (системи), яка (які) забезпечує (забезпечують) проведення логічного та арифметичного контролю та контролю щодо правильності та повноти заповнення відповідних декларацій в електронному вигляді</t>
-  </si>
-[...1 lines deleted...]
-    <t>Захід виконано вчасно, але частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -966,51 +963,51 @@
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H18"/>
   <mergeCells>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="G5:G9"/>
     <mergeCell ref="H5:H9"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="G10:G12"/>
     <mergeCell ref="H10:H12"/>
     <mergeCell ref="B13:B18"/>
     <mergeCell ref="G13:G18"/>
     <mergeCell ref="H13:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>