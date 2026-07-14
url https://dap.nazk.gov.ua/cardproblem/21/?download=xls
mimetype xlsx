--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -670,51 +670,51 @@
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>