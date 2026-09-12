--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -105,56 +105,50 @@
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>1.6.3.1.4. Розроблення методичних рекомендацій з надання психологічної допомоги викривачам</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 1.6.3.2 Суди та центри з надання безоплатної вторинної правової допомоги є надійним механізмом захисту прав викривачів завдяки підвищенню рівня кваліфікації та компетентності суддів, працівників центрів з надання безоплатної вторинної правової допомоги та адвокатів, які надають безоплатну вторинну правову допомогу, у справах щодо захисту прав викривачів</t>
   </si>
   <si>
     <t>1.6.3.2.1. Розроблення навчальних матеріалів для курсів суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги з питань правового захисту викривачів</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>1.6.3.2.2. Забезпечення проведення сукупно щонайменше шести навчальних курсів з питань правового захисту викривачів для суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги</t>
-  </si>
-[...4 lines deleted...]
-    <t>Виконано частково</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 1.6.3.3 Українське законодавство відповідає міжнародним стандартам захисту викривачів; створено дієві механізми реалізації законодавства про захист викривачів, у тому числі в частині здійснення щодо них заходів безпеки</t>
   </si>
   <si>
     <t xml:space="preserve">1.6.3.3.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким законодавство України приведено у відповідність з міжнародними стандартами захисту викривачів, та, зокрема, передбачено:
 1) запровадження широкої дефініції “викривач”;
 2) поширення гарантій захисту викривача на осіб, які сприяли здійсненню повідомлення;
 3) уточнення процедури розгляду повідомлень, які надійшли регулярними каналами, зокрема до Національного агентства;
 4) визначення Національного агентства органом, відповідальним за координацію діяльності органів, уповноважених на забезпечення захисту викривачів;
 5) забезпечення безпеки викривачів шляхом розширення категорій осіб, які претендують на здійснення заходів безпеки та впровадження нових заходів безпеки
 </t>
   </si>
   <si>
     <t>Захід не виконано</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0%
 0/1</t>
@@ -694,120 +688,120 @@
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H10"/>
   <mergeCells>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B8:B8"/>
     <mergeCell ref="G8:G8"/>
     <mergeCell ref="H8:H8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>