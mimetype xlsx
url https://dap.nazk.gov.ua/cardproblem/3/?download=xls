--- v0 (2026-05-25)
+++ v1 (2026-09-10)
@@ -141,52 +141,52 @@
   </si>
   <si>
     <t>1.1.3.2.5. Остаточне доопрацювання (у разі потреби) та затвердження оновлених Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>2.6.</t>
   </si>
   <si>
     <t>1.1.3.2.6. Забезпечення проведення Мін’юстом (до передачі цих повноважень Національному агентству) та Національним агентством (після отримання відповідних повноважень) антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t xml:space="preserve">ОСР 1.1.3.3 Усунуто колізії, прогалини та інші корупціогенні фактори, що зумовлюють неоднозначне тлумачення, порушення принципу правової визначеності та системні корупційні ризики у сферах запобігання корупції та пріоритетних сферах, визначених розділом 3 Антикорупційної стратегії </t>
   </si>
   <si>
     <t xml:space="preserve">1.1.3.3.1.(7) Здійснення  заходів правового 
 моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні
 </t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
-    <t>44%
-11/25</t>
+    <t>48%
+12/25</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t xml:space="preserve">1.1.3.3.1.(11) Здійснення  заходів правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні
 </t>
   </si>
   <si>
     <t>Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Захід виконано вчасно, але частково</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t xml:space="preserve">1.1.3.3.1.(10) Здійснення  заходів правового 
 моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні
 </t>
   </si>
   <si>
     <t>Міністерство освіти і науки України</t>
   </si>
@@ -1401,54 +1401,54 @@
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
   </sheetData>