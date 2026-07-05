--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -1593,54 +1593,54 @@
       </c>
       <c r="D36" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">