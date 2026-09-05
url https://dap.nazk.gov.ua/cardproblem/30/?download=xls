--- v1 (2026-07-05)
+++ v2 (2026-09-05)
@@ -52,106 +52,109 @@
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.2.1 Завершено впровадження ризик-орієнтованої системи державного нагляду (контролю)</t>
   </si>
   <si>
     <t>2.2.2.1.1. Супроводження розгляду у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето) проекту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний номер 5837 від 5 серпня 2021 р.)</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
-    <t>Захід виконано вчасно, але частково</t>
-[...2 lines deleted...]
-    <t>Виконано частково</t>
+    <t>Захід виконано вчасно і повністю</t>
+  </si>
+  <si>
+    <t>Виконано</t>
   </si>
   <si>
     <t>50%
 2/4</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.2.2.1.2. Розроблення та подання Кабінетові Міністрів України проекту Методики оцінки ефективності державного нагляду (контролю)</t>
   </si>
   <si>
     <t>Захід не виконано</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.2.2.1.3. Розроблення Електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю)</t>
   </si>
   <si>
     <t>Державна регуляторна служба України</t>
   </si>
   <si>
+    <t>Захід виконано вчасно, але частково</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
+  </si>
+  <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.2.2.1.4. Введення в експлуатацію Електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю)</t>
   </si>
   <si>
+    <t>Виконання заходу не розпочато</t>
+  </si>
+  <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.2.2 Проведено аудит поточного стану впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу; визначено основні способи обходу їх обмежень; завершено впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу з урахуванням результатів проведеного аудиту (Електронного кабінету надрокористувача, електронних аукціонів “Prozorro.Sale”)</t>
   </si>
   <si>
     <t>2.2.2.2.1. Забезпечення проведення аналітичного дослідження нормативно-правових актів, якими впроваджені електронні аукціони та системи для доступу до обмеженого спільного ресурсу, щодо їх фактичного впровадження та функціональних можливостей, зокрема, у сфері доступу до природних ресурсів</t>
-  </si>
-[...4 lines deleted...]
-    <t>Виконано</t>
   </si>
   <si>
     <t>100%
 17/17</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.2.2.2.2. Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.2.2.2.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.2.2.2.3. Забезпечення проведення аналітичного дослідження, проведених електронних аукціонів доступу до обмеженого спільного ресурсу, яким визначено, зокрема, поточний стан впровадження даних електронних аукціонів, систем для доступу до обмеженого спільного ресурсу та способи обходу їх обмежень (продаж в Електронній торговій системі “Прозорро.Продажі”)</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.2.2.2.4. Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.2.2.2.3, та його експертного обговорення</t>
   </si>
   <si>
     <t>2.5.</t>
@@ -286,53 +289,50 @@
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>3.5.</t>
   </si>
   <si>
     <t xml:space="preserve">2.2.2.3.6.(2) Оприлюднення у формі відкритих даних фінансової звітності юридичних осіб, що подана Державній податковій службі, щонайменше за останні три роки, та фінансової звітності компаній, що подана Державній службі статистики, починаючи з 11 лютого 2022 р.
 </t>
   </si>
   <si>
     <t>Державна служба статистики України</t>
   </si>
   <si>
     <t>3.6.</t>
   </si>
   <si>
     <t>2.2.2.3.7. Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” щодо оприлюднення даних стосовно ризиковості платників податків</t>
   </si>
   <si>
     <t>3.7.</t>
   </si>
   <si>
     <t>2.2.2.3.8. Оприлюднення даних стосовно ризикованості платників податків</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виконання заходу не розпочато</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.2.4 Впроваджено інформаційно-аналітичну систему управління природними ресурсами, яка надає відкритий доступ до актуальної інформації про природні ресурси, містить функціонал надання електронних послуг, електронної звітності, простежуваності, екологічного моніторингу та інспектування, а також відкритий програмний інтерфейс для створення на основі даних такої інформаційно-аналітичної системи (без права їх зміни) аналітичного та візуального (геоінформаційного) програмного забезпечення</t>
   </si>
   <si>
     <t>2.2.2.4.1. Здійснення заходів щодо проведення національної інвентаризації лісів (аерофотозйомка, оцифровування інформації, обробка даних)</t>
   </si>
   <si>
     <t>90.9%
 10/11</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.2.2.4.2. Відцифрування інформації про природні ресурси (геологічної інформації, інформації про водні та лісові ресурси) та наявні зрошувальні системи, гідротехнічні споруди, насосні станції</t>
   </si>
   <si>
     <t>4.3.</t>
   </si>
   <si>
     <t>2.2.2.4.3. Створення інтерактивних віртуальних кімнат даних за всіма об’єктами, які можна отримати у користування</t>
@@ -943,784 +943,786 @@
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="2"/>
+      <c r="E6" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="F6" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>117</v>