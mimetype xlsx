--- v0 (2026-06-13)
+++ v1 (2026-10-09)
@@ -54,54 +54,54 @@
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.6.1 На законодавчому рівні встановлено юридичну відповідальність уповноважених осіб - надавачів державної допомоги за недотримання вимог Закону України “Про державну допомогу суб’єктам господарювання” щодо надання незаконної та недопустимої державної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">2.2.6.1.1. Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про державну допомогу суб’єктам господарювання”, який визначає:
 1) види відповідальності керівників та інших посадових осіб надавачів державної допомоги за порушення вимог зазначеного Закону, в тому числі, вимог щодо обов’язку повідомлення уповноваженому органу про надання нової державної допомоги та за надання державної допомоги, недопустимої для конкуренції
 </t>
   </si>
   <si>
     <t>Антимонопольний комітет України</t>
   </si>
   <si>
-    <t>Захід виконано вчасно, але частково</t>
-[...2 lines deleted...]
-    <t>Виконано частково</t>
+    <t>Захід виконано невчасно та повністю</t>
+  </si>
+  <si>
+    <t>Виконано</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t xml:space="preserve">2.2.6.1.2. Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, який визначає:
 1) склад порушень вимог законодавства про державну допомогу суб’єктам господарювання, в тому числі вимог щодо обов’язку повідомлення уповноваженому органу про надання нової державної допомоги та надання державної допомоги, недопустимої для конкуренції;
 2) санкції за такі порушення
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>