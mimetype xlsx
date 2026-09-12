--- v0 (2026-05-12)
+++ v1 (2026-09-12)
@@ -14,129 +14,123 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.2.1 Створено умови для отримання Україною попередньої митної інформації від митних органів країн Європейського Союзу щодо товарів, що є об’єктами експорту в Україну з їх територій</t>
   </si>
   <si>
     <t>2.3.2.1.1. Проведення моніторингу застосування міжнародної комп’ютеризованої системи транзиту (далі – NCTS)</t>
   </si>
   <si>
     <t>Державна митна служба України</t>
   </si>
   <si>
-    <t>Захід виконано вчасно, але частково</t>
-[...2 lines deleted...]
-    <t>Виконано частково</t>
+    <t>Захід виконано вчасно і повністю</t>
+  </si>
+  <si>
+    <t>Виконано</t>
   </si>
   <si>
     <t>100%
 4/4</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.3.2.1.2. Забезпечення розроблення та розгортання NCTS (фаза 5)</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
-    <t>Виконано</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.3.2.1.3. Забезпечення розроблення та розгортання NCTS (фаза 6)</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.3.2.1.4. Розроблення та подання Кабінетові Міністрів України проекту закону, відповідно до якого положення Митного кодексу України в редакції Закону України від 15 серпня 2022 р. № 2510-ІХ “Про внесення змін до Митного кодексу України та інших законів України щодо деяких питань виконання глави 5 розділу IV Угоди про асоціацію між Україною, з однієї сторони, та Європейським Союзом, Європейським співтовариством з атомної енергії і їхніми державами-членами, з іншої сторони”, що стосуються використання електронної транзитної системи, електронної системи управління гарантіями та їх складових, доповнені положеннями щодо запровадження систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
-  </si>
-[...1 lines deleted...]
-    <t>Захід виконано вчасно і повністю</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.2.2 Запроваджено переважне адміністрування митних платежів за результатами пост-аудит контролю</t>
   </si>
   <si>
     <t>2.3.2.2.1. Проведення постійного моніторингу ефективності проведення заходів пост-митного контролю, у тому числі із залученням бізнес-асоціацій, та щорічне публічне звітування про результати застосування пост-аудит контролю</t>
   </si>
   <si>
     <t>100%
 6/6</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.3.2.2.2. Збирання та оприлюднення щорічних статистичних даних про здійснені посадовими особами митних органів форми контролю, що дасть змогу визначити частку заходів пост-митного контролю серед інших його форм</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.3.2.2.3. Забезпечення збільшення частки проведених заходів пост-митного контролю серед інших здійснених заходів митного контролю з урахуванням статистичних даних, оприлюднених на виконання завдання, зазначеного у підпункті 2.3.2.2.2</t>
@@ -611,217 +605,217 @@
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H12"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B12"/>
     <mergeCell ref="G7:G12"/>
     <mergeCell ref="H7:H12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>