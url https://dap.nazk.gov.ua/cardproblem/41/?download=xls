--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -111,87 +111,81 @@
   <si>
     <t>2.3.6.1.3. Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.3.6.1.2, за участі представників органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, міжнародних організацій, наукової спільноти</t>
   </si>
   <si>
     <t>Захід виконано вчасно, але частково</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.3.6.1.4. Розроблення та подання Кабінетові Міністрів України проекту закону, спрямованого на удосконалення правового регулювання питань підвищення інституційної спроможності БЕБ з урахуванням висновків аналітичного звіту, зазначеного у підпункті 2.3.6.1.2</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.6.2 Основним критерієм для оцінки ефективності роботи органів податкової служби та їх посадових осіб є ступінь дотримання вимог законодавства із сплати податків, а не виконання плану із надходжень до бюджету</t>
   </si>
   <si>
     <t>2.3.6.2.1. Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Податкового кодексу України, яким передбачено затвердження Мінфіном переліку ключових показників ефективності ДПС та Методики їх розрахунку</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
-    <t>25%
-1/4</t>
+    <t>50%
+2/4</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t xml:space="preserve">2.3.6.2.2. Розроблення проекту наказу Мінфіну, відповідно до якого:
 1) затверджено ключові показники ефективності роботи ДПС, які дають змогу оцінити, зокрема:
 а) повноту вжитих податковими органами заходів щодо дотримання платниками податків вимог податкового законодавства;
 б) рівень задоволеності платників податків послугами ДПС;
 2) передбачено звітування про результати виконання переліку ключових показників ефективності
 </t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.3.6.2.3. Видання наказу, зазначеного у підпункті 2.3.6.2.2, супроводження його державної реєстрації у Мінʼюсті</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.3.6.2.4. Запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
-  </si>
-[...4 lines deleted...]
-    <t>Не виконано</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.6.3 Пріоритетним напрямом роботи органів податкової служби є консультації та роз’яснення для платників податків</t>
   </si>
   <si>
     <t>2.3.6.3.1. Розроблення не менше 12 узагальнюючих податкових консультацій, у тому числі з урахуванням пропозицій Експертної ради з питань підготовки узагальнюючих податкових консультацій при Мінфіні, а також щодо наданих громадськістю та представниками бізнесу тем та їх затвердження</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.3.6.3.2. Розроблення проекту наказу про внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Мінфіну від 20 листопада 2017 р. № 948, якими буде створено умови для онлайн способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -759,91 +753,91 @@
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H12"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>