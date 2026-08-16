--- v0 (2026-04-30)
+++ v1 (2026-08-16)
@@ -148,82 +148,78 @@
     <t>0%
 0/3</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.4.1.2.2. Проведення обговорення звіту, зазначеного у підпункті 2.4.1.2.1, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.4.1.2.3. Розроблення та подання Кабінетові Міністрів України проекту закону, яким розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки, з урахуванням результатів здійснення заходів, зазначених у підпунктах 2.4.1.2.1 і 2.4.1.2.2</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.3 Запроваджено щорічний незалежний аудит суб’єктів господарювання державного сектору економіки, які мають стратегічне значення для економіки і безпеки держави; забезпечено періодичний перегляд критеріїв для обов’язкового проведення незалежного аудиту та утворення наглядової ради в суб’єктах господарювання державного сектору економіки, у тому числі з урахуванням рівня корупційних ризиків та рівня враженості корупцією сектору економіки</t>
   </si>
   <si>
     <t xml:space="preserve">2.4.1.3.4. Підготовка періодичного аналітичного звіту (протягом І кварталу року, в якому здійснюється підготовка такого звіту) щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад </t>
   </si>
   <si>
-    <t>50%
-1/2</t>
+    <t>100%
+2/2</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.4.1.3.5. Проведення обговорення (протягом ІІ кварталу року, у якому здійснюється підготовка звіту), зазначеного у підпункті 2.4.1.3.4, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
+  </si>
+  <si>
+    <t>Захід виконано невчасно та частково</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.4 У всіх суб’єктах господарювання, для яких створення наглядових рад є обов’язковим, таким радам передано повноваження щодо контролю за вжиттям внутрішніх антикорупційних заходів. Формування складу наглядових рад є конкурсним та прозорим</t>
   </si>
   <si>
     <t xml:space="preserve">2.4.1.4.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено конкурсну та прозору процедуру формування наглядових рад підприємств державної форми власності;
 2) визначені вимоги до незалежних членів наглядових рад підприємств державної форми власності;
 3) визначені функціональні обов’язки членів наглядових рад підприємств державної форми власності;
 4) передбачено необхідність розроблення методології визначення чітких та прозорих показників ефективності для наглядових рад підприємств державної форми власності;
 5) визначено вичерпний перелік підстав для дострокового припинення повноважень членів наглядових рад підприємств державної форми власності, їх відповідальності за неналежне виконання своїх обов’язків
 </t>
   </si>
   <si>
-    <t>Захід виконано невчасно та частково</t>
-[...5 lines deleted...]
-  <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.4.1.4.2. Формування наглядових рад у підприємствах державної форми власності, для яких створення наглядових рад є обов’язковим</t>
   </si>
   <si>
     <t>Органи державної влади — суб’єкти управління об’єктами державної власності</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.5 Запроваджено стандарти корпоративного управління у суб’єктах господарювання державного сектору економіки, що мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу (зокрема, встановлено право дострокового розірвання контракту з менеджментом у разі порушення ним норм антикорупційного законодавства або правил етичної поведінки)</t>
   </si>
   <si>
     <t>2.4.1.5.1. Підготовка аналітичного звіту щодо стратегічної оцінки корупційних ризиків у діяльності підприємств державної форми власності та визначення підприємств з найвищим рівнем корупційних ризиків</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>25%
 2/8</t>
   </si>
   <si>
@@ -267,50 +263,54 @@
   </si>
   <si>
     <t>5.8.</t>
   </si>
   <si>
     <t>2.4.1.5.8. Внесення змін до чинних контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу, щодо можливості дострокового розірвання контракту у разі грубих порушень норм антикорупційного законодавства або правил етичної поведінки</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.6 У суб’єктах господарювання державного сектору економіки запроваджено систему внутрішнього контролю та управління ризиками</t>
   </si>
   <si>
     <t xml:space="preserve">2.4.1.6.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено вимоги із запровадження на підприємствах державної форми власності системи внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту (модель “трьох ліній захисту”);
 2) узгоджено співвідношення між системою внутрішнього контролю та запровадженням антикорупційних програм, у тому числі управління корупційними ризиками;
 3) визначені повноваження наглядової ради із здійснення контролю за функціонуванням системи внутрішнього контролю (на тих підприємствах, на яких утворено аудиторські комітети відповідно до Закону України “Про аудит фінансової звітності та аудиторську діяльність”), у тому числі впровадження внутрішніх антикорупційних заходів
 </t>
   </si>
   <si>
     <t>Захід виконано вчасно і повністю</t>
+  </si>
+  <si>
+    <t>50%
+1/2</t>
   </si>
   <si>
     <t>6.2.</t>
   </si>
   <si>
     <t>2.4.1.6.2. Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -915,289 +915,289 @@
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="D23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>