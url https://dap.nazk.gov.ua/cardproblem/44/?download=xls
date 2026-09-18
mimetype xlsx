--- v0 (2026-06-03)
+++ v1 (2026-09-18)
@@ -67,52 +67,52 @@
   <si>
     <t>ОСР 2.4.3.1 На основі Єдиного реєстру об’єктів державної власності створено та наповнено інформацією реєстр державних та комунальних унітарних підприємств, а також господарських товариств, у статутному капіталі яких понад 50 відсотків акцій (часток) належать державі або територіальній громаді, з обов’язковим оприлюдненням інформації про діяльність таких юридичних осіб відповідно до міжнародних стандартів, зокрема про отриману державну допомогу</t>
   </si>
   <si>
     <t xml:space="preserve">2.4.3.1.1. Підготовка та подання Кабінетові Міністрів України проекту закону, яким удосконалено функціонування Єдиного реєстру об’єктів державної власності та передбачено створення на основі відповідного реєстру інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності, зокрема:
 1) визначено механізм взаємодії між учасниками формування Єдиного реєстру об’єктів державної власності;
 2) визначено чіткий порядок періодичного подання інформації суб’єктами управління до Єдиного реєстру об’єктів державної власності, а також порядок подання ними інформації у разі змін щодо об’єктів державної власності;
 3) передбачено обов’язкове щорічне оприлюднення агрегованих звітів принаймні щодо 100 найбільших підприємств державної форми власності;
 4) визначено обсяг оприлюднення інформації про діяльність підприємств державної форми власності відповідно до Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 5) визначено критерії, за якими централізоване подання інформації до інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності є обов’язковим для підприємств комунальної форми власності;
 6) визначено обсяг оприлюднення інформації про діяльність підприємств комунальної форми власності з урахуванням Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 7) передбачено оприлюднення інформації про отриману державну допомогу підприємствами державної форми власності та підприємствами комунальної форми власності;
 8) запроваджено ефективні, пропорційні та стримувальні санкції за недотримання вимог щодо подання та оприлюднення визначеної законом інформації про діяльність підприємств державної та комунальної форми власності, неповноту, недостовірність такої інформації, недотримання вимог щодо формату її подання та оприлюднення
 </t>
   </si>
   <si>
     <t>Фонд державного майна України</t>
   </si>
   <si>
     <t>Захід виконано вчасно, але частково</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
-    <t>58.3%
-7/12</t>
+    <t>66.7%
+8/12</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.4.3.1.2.(2) Розроблення проектів нормативно-правових актів (змін до нормативно-правових актів), спрямованих на реалізацію положень закону, зазначеного у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.4.3.1.2.(1) Розроблення проектів нормативно-правових актів (змін до нормативно-правових актів), спрямованих на реалізацію положень закону, зазначеного у підпункті 2.4.3.1.1</t>
   </si>
@@ -749,54 +749,54 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">