--- v0 (2026-05-05)
+++ v1 (2026-07-07)
@@ -164,60 +164,60 @@
   <si>
     <t>2.4.4.1.8. Проведення аналізу положень Рекомендації Ради ОЕСР щодо податкових заходів для подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)64)] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
     <t>1.9.</t>
   </si>
   <si>
     <t>2.4.4.1.9. Розроблення та подання Кабінетові Міністрів України проекту закону, яким вносяться зміни до законодавства для їх апроксимації до норм Рекомендації Ради ОЕСР щодо податкових заходів для подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)64)]</t>
   </si>
   <si>
     <t>1.10.</t>
   </si>
   <si>
     <t>2.4.4.1.10. Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до актів законодавства з метою імплементації Конвенції ОЕСР про боротьбу з підкупом іноземних посадових осіб в міжнародних комерційних операціях, крім тих змін, що зазначені у підпунктах 3.3.1.1.3, 3.3.1.2.1, 3.3.2.1.1 і 3.3.2.4.1</t>
   </si>
   <si>
     <t>1.11.</t>
   </si>
   <si>
     <t>2.4.4.1.11. Забезпечення регулярної участі представників України в засіданнях Робочої групи ОЕСР з питань боротьби з хабарництвом у міжнародних комерційних операціях</t>
   </si>
   <si>
+    <t>1.12.</t>
+  </si>
+  <si>
+    <t>2.4.4.1.12. Розроблення та подання Кабінетові Міністрів України проекту Закону України “Про ратифікацію Угоди (у формі обміну листами) щодо приєднання України до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку”</t>
+  </si>
+  <si>
+    <t>Міністерство закордонних справ України</t>
+  </si>
+  <si>
     <t>Захід виконано вчасно, але частково</t>
-  </si>
-[...7 lines deleted...]
-    <t>Міністерство закордонних справ України</t>
   </si>
   <si>
     <t>1.13.</t>
   </si>
   <si>
     <t>2.4.4.1.13. Забезпечення сплати внесків до Робочої групи ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях за участь у її діяльності</t>
   </si>
   <si>
     <t>1.14.</t>
   </si>
   <si>
     <t>2.4.4.1.14. Забезпечення успішного проходження Україною глибокого перехресного огляду з боку ОЕСР з метою перевірки готовності України до членства в Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях та запрошення України приєднатися до неї як повноправного члена</t>
   </si>
   <si>
     <t>1.15.</t>
   </si>
   <si>
     <t>2.4.4.1.15. Забезпечення ратифікації Конвенції ОЕСР про боротьбу з підкупом іноземних посадових осіб в міжнародних комерційних операціях</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.4.2 Налагоджено постійну та ефективну співпрацю між органами державної влади, бізнес-середовищем, Радою бізнес-омбудсмена та Всеукраїнською Мережею Доброчесності та Комплаєнсу з питань щодо забезпечення законних інтересів бізнесу, аналізу системних проблем та розроблення змін до законодавства, просування культури доброчесного, етичного та відповідального ведення бізнесу</t>
   </si>
@@ -1149,71 +1149,71 @@
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="2"/>
@@ -2007,51 +2007,51 @@
         <v>142</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>146</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>23</v>
       </c>