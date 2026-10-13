--- v0 (2026-06-06)
+++ v1 (2026-10-13)
@@ -66,52 +66,52 @@
   </si>
   <si>
     <t>ОСР 2.5.10.1 Щодо проектів публічної інфраструктури забезпечено обов’язкову публікацію всіх відомостей, передбачених Законом України “Про відкритість використання публічних коштів”, а також розкриття даних згідно із стандартом CoST IDS (Infrastructure Data Standard) та публікацію даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS</t>
   </si>
   <si>
     <t xml:space="preserve">2.5.10.1.1.(2) Забезпечення обов’язкового оприлюднення всього масиву інформації, визначеної частиною першою статті 3 Закону України “Про відкритість використання публічних коштів”, щодо дорожніх інфраструктурних проектів на Єдиному веб-порталі використання публічних коштів, зокрема, щодо:
 1) розпорядника (одержувача) бюджетних коштів (найменування, ідентифікаційний код юридичної особи, місцезнаходження, прізвище, ім’я та по батькові керівника);
 2) головного розпорядника бюджетних коштів (найменування, місцезнаходження, прізвище, ім’я та по батькові керівника);
 3) обсягів бюджетних призначень та/або бюджетних асигнувань на відповідний бюджетний період — всього та в розрізі бюджетних програм;
 4) обсягів проведених видатків бюджету та наданих кредитів з бюджету за звітний період — всього та в розрізі бюджетних програм (при цьому зазначаються також види та обсяги відповідних надходжень щодо коштів спеціального фонду бюджету);
 5) інформації про укладені за звітний період договори (предмет договору, виконавець (найменування, ідентифікаційний код юридичної особи, місцезнаходження), вартість договору, ціна за одиницю (за наявності), кількість закупленого товару, робіт та/або послуг, проведена процедура закупівлі або обґрунтування її відсутності з посиланням на закон, обсяг платежів за договором у звітному періоді, строк дії договору);
 6) інформації про стан виконання договорів, укладених у попередні звітні періоди, з усіма додатками, які є їх невід’ємною частиною (предмет договору, виконавець (найменування, ідентифікаційний код юридичної особи, місцезнаходження, прізвище, ім’я та по батькові керівника), вартість договору, ціна за одиницю (за наявності), процедура закупівлі або обґрунтування її відсутності з посиланням на закон, обсяг платежів за договором у звітному періоді, наявність або відсутність претензій і штрафних санкцій, що виникли в результаті виконання договору, акти виконання договору (акти наданих послуг, приймання-передачі, виконаних робіт) за наявності);
 7) кількості службових відряджень, зокрема із зазначенням кількості закордонних відряджень, загальний обсяг витрат на службові відрядження, зокрема із зазначенням обсягу витрат на закордонні відрядження
 </t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>Захід виконано вчасно і повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
-    <t>53.6%
-15/28</t>
+    <t>67.9%
+19/28</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t xml:space="preserve">2.5.10.1.1.(1) Забезпечення обов’язкового оприлюднення всього масиву інформації, визначеної частиною першою статті 3 Закону України “Про відкритість використання публічних коштів”, щодо дорожніх інфраструктурних проектів на Єдиному веб-порталі використання публічних коштів, зокрема, щодо:
 1) розпорядника (одержувача) бюджетних коштів (найменування, ідентифікаційний код юридичної особи, місцезнаходження, прізвище, ім’я та по батькові керівника);
 2) головного розпорядника бюджетних коштів (найменування, місцезнаходження, прізвище, ім’я та по батькові керівника);
 3) обсягів бюджетних призначень та/або бюджетних асигнувань на відповідний бюджетний період — всього та в розрізі бюджетних програм;
 4) обсягів проведених видатків бюджету та наданих кредитів з бюджету за звітний період — всього та в розрізі бюджетних програм (при цьому зазначаються також види та обсяги відповідних надходжень щодо коштів спеціального фонду бюджету);
 5) інформації про укладені за звітний період договори (предмет договору, виконавець (найменування, ідентифікаційний код юридичної особи, місцезнаходження), вартість договору, ціна за одиницю (за наявності), кількість закупленого товару, робіт та/або послуг, проведена процедура закупівлі або обґрунтування її відсутності з посиланням на закон, обсяг платежів за договором у звітному періоді, строк дії договору);
 6) інформації про стан виконання договорів, укладених у попередні звітні періоди, з усіма додатками, які є їх невід’ємною частиною (предмет договору, виконавець (найменування, ідентифікаційний код юридичної особи, місцезнаходження, прізвище, ім’я та по батькові керівника), вартість договору, ціна за одиницю (за наявності), процедура закупівлі або обґрунтування її відсутності з посиланням на закон, обсяг платежів за договором у звітному періоді, наявність або відсутність претензій і штрафних санкцій, що виникли в результаті виконання договору, акти виконання договору (акти наданих послуг, приймання-передачі, виконаних робіт) за наявності);
 7) кількості службових відряджень, зокрема із зазначенням кількості закордонних відряджень, загальний обсяг витрат на службові відрядження, зокрема із зазначенням обсягу витрат на закордонні відрядження
 </t>
   </si>
   <si>
     <t>Державне агентство відновлення та розвитку інфраструктури України</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
@@ -1083,54 +1083,54 @@
       </c>
       <c r="D10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
@@ -1183,74 +1183,74 @@
       </c>
       <c r="D15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
@@ -1263,54 +1263,54 @@
       </c>
       <c r="D19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">