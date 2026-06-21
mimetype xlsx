--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -236,58 +236,55 @@
   <si>
     <t xml:space="preserve">2.6.1.1.14. Наповнення Публічної кадастрової карти інформацією про землі оборони та земельні ділянки Міноборони та підприємств, установ і організацій, що належать до сфери його управління, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони </t>
   </si>
   <si>
     <t>Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
   <si>
     <t>1.23.</t>
   </si>
   <si>
     <t>2.6.1.1.15. Опублікування інформаційного шару про землі оборони та земельні ділянки Міноборони та підприємств, установ і організацій, що належать до сфери його управління, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.1.2 Забезпечено державну реєстрацію речових прав на нерухоме майно суб’єктів господарювання оборонно-промислового комплексу (із включенням відомостей про земельні ділянки до спеціального інформаційного шару в Публічній кадастровій карті)</t>
   </si>
   <si>
     <t>2.6.1.2.2.(4) Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>Державне космічне агентство України</t>
   </si>
   <si>
-    <t>Захід не виконано</t>
-[...6 lines deleted...]
-6/17</t>
+    <t>Захід виконано невчасно та частково</t>
+  </si>
+  <si>
+    <t>47.1%
+8/17</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.2.2.(3) Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією
 </t>
   </si>
   <si>
     <t>Акціонерне товариство "Українська оборонна промисловість"</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.6.1.2.2.(1) Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.2.2.(2) Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією
 </t>
   </si>
   <si>
@@ -373,115 +370,118 @@
   </si>
   <si>
     <t>ОСР 2.6.1.3 Створено автоматизовану систему обліку і моніторингу споживання та якості пального, яке закуповується для потреб Збройних Сил</t>
   </si>
   <si>
     <t>2.6.1.3.1. Розроблення наказу Міноборони про затвердження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, яка визначає ключові характеристики системи, які сприяють ефективному обліку та управлінню пально-мастильними матеріалами: 
 1) спеціалізоване захищене від втручання програмне забезпечення, яке фіксує і зберігає кожен вхід у систему з ідентифікацією суб’єкта, що робить вхід, з необхідними засобами обчислювальної техніки та зв’язком для організації автоматизованого обміну інформації в системі;
 2) автоматизована система обліку і контролю в резервуарних парках з використанням ультразвукових рівнемірів; 
 3) онлайн-контроль над резервуарами з пально-мастильними матеріалами за такими показниками: рівень наливу резервуара, температура продукту, густота продукту та вмісту підтоварної води; 
 4) система GPS контролю над рухом бензовоза, яка вводиться в промислову експлуатацію після припинення чи скасування воєнного стану</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>20%
 1/5</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.6.1.3.4. Розроблення техніко-економічного обґрунтування та технічного завдання для створення автоматизованої системи обліку і моніторингу споживання та якості пального в Збройних Силах, усіх структурних підрозділах, організаціях, на державних підприємствах (у разі розподілу на них пально-мастильних матеріалів), які належать до сфери управління Міноборони, у військових частинах, безпосередньо підпорядкованих Міноборони, а також господарських товариствах, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
   </si>
   <si>
+    <t>Захід не виконано</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>2.6.1.3.5. Розроблення техніко-робочого проекту та введення в промислову експлуатацію автоматизованої системи обліку і моніторингу споживання та якості пального, зазначеної у підпунктах 2.6.1.3.1 і 2.6.1.3.4</t>
   </si>
   <si>
     <t>3.4.</t>
   </si>
   <si>
     <t>2.6.1.3.6. Розроблення наказу про затвердження положення про автоматизовану систему, зазначену у підпунктах 2.6.1.3.1 і 2.6.1.3.4</t>
   </si>
   <si>
     <t>3.5.</t>
   </si>
   <si>
     <t>2.6.1.3.7. Введення в промислову експлуатацію системи GPS-контролю за рухом бензовоза як складової автоматизованої системи, зазначеної у підпункті 2.6.1.3.1</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.1.4 Проведено повну інвентаризацію та оцінку об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу</t>
   </si>
   <si>
     <t>2.6.1.4.2.(1) Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
-    <t>50%
-4/8</t>
+    <t>62.5%
+5/8</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(3) Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>4.3.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(4) Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
     <t>4.4.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(5) Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
     <t>4.5.</t>
   </si>
   <si>
     <t>2.6.1.4.2.(6) Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
     <t>4.6.</t>
   </si>
   <si>
     <t>2.6.1.4.3. Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України про затвердження політики управління інтелектуальною власністю в оборонно-промисловому комплексі, яким визначено створення єдиної інформаційної бази науково-дослідних і дослідно-конструкторських робіт, результатів інтелектуальної діяльності та технологій військового, спеціального і подвійного призначення, конструкторської документації на продукцію військового призначення у взаємодії із реєстрами конструкторської документації</t>
-  </si>
-[...1 lines deleted...]
-    <t>Захід виконано невчасно та частково</t>
   </si>
   <si>
     <t>4.7.</t>
   </si>
   <si>
     <t>2.6.1.4.4. Створення єдиної інформаційної бази науково-дослідних і дослідно-конструкторських робіт, результатів інтелектуальної діяльності та технологій військового, спеціального і подвійного призначення, конструкторської документації на продукцію військового призначення для їх використання під час створення інноваційної високотехнологічної продукції військового і цивільного призначення та подвійного використання у взаємодії із реєстрами конструкторської документації на озброєння, військову та спеціальну техніку</t>
   </si>
   <si>
     <t>4.8.</t>
   </si>
   <si>
     <t>2.6.1.4.5. Наповнення єдиної інформаційної бази науково-дослідних і дослідно-конструкторських робіт, результатів інтелектуальної діяльності та технологій військового, спеціального і подвійного призначення, конструкторської документації на продукцію військового призначення для їх використання під час створення інноваційної високотехнологічної продукції військового і цивільного призначення та подвійного використання у взаємодії із реєстрами конструкторської документації на озброєння, військову та спеціальну техніку</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1349,595 +1349,597 @@
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B43" s="2" t="s">
+      <c r="C43" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="D43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D44" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E45" s="2"/>
+      <c r="E45" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="F45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>74</v>
+        <v>116</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
     </row>
     <row r="55" spans="1:8">