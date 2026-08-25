--- v1 (2026-06-21)
+++ v2 (2026-08-25)
@@ -146,50 +146,53 @@
   <si>
     <t>1.9.</t>
   </si>
   <si>
     <t>2.6.1.1.10.(4) Проведення Міноборони, СБУ, Національною гвардією та Держприкордонслужбою інвентаризації та здійснення реєстрації речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>Національна гвардія України</t>
   </si>
   <si>
     <t>1.10.</t>
   </si>
   <si>
     <t>2.6.1.1.10.(5) Проведення Міноборони, СБУ, Національною гвардією та Держприкордонслужбою інвентаризації та здійснення реєстрації речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>Адміністрація Державної прикордонної служби України</t>
   </si>
   <si>
     <t>1.11.</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.1.11.(1) Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією </t>
   </si>
   <si>
+    <t>Захід виконано невчасно та повністю</t>
+  </si>
+  <si>
     <t>1.12.</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.1.11.(2) Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією </t>
   </si>
   <si>
     <t>1.13.</t>
   </si>
   <si>
     <t xml:space="preserve">2.6.1.1.11.(3) Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією </t>
   </si>
   <si>
     <t>1.14.</t>
   </si>
   <si>
     <t>2.6.1.1.12.(1) Проведення Міноборони, СБУ, Національною гвардією та Держприкордонслужбою інвентаризації та реєстрації речових прав на землі оборони, що розташовані на територіях, на яких велися бойові дії або які були тимчасово окуповані Російською Федерацією</t>
   </si>
   <si>
     <t>1.15.</t>
   </si>
   <si>
     <t>2.6.1.1.12.(5) Проведення Міноборони, СБУ, Національною гвардією та Держприкордонслужбою інвентаризації та реєстрації речових прав на землі оборони, що розташовані на територіях, на яких велися бойові дії або які були тимчасово окуповані Російською Федерацією</t>
   </si>
   <si>
     <t>1.16.</t>
@@ -355,53 +358,50 @@
   </si>
   <si>
     <t>2.16.</t>
   </si>
   <si>
     <t>2.6.1.2.5.(4) Проведення в межах компетенції щодо управління об’єктами державної власності щорічного моніторингу проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, які розташовані на територіях, на яких велися бойові дії або які були тимчасово окуповані Російською Федерацією</t>
   </si>
   <si>
     <t>2.17.</t>
   </si>
   <si>
     <t>2.6.1.2.6. Опублікування інформаційного шару про землі господарських товариств, державних і казенних підприємств оборонно-промислового комплексу</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.1.3 Створено автоматизовану систему обліку і моніторингу споживання та якості пального, яке закуповується для потреб Збройних Сил</t>
   </si>
   <si>
     <t>2.6.1.3.1. Розроблення наказу Міноборони про затвердження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, яка визначає ключові характеристики системи, які сприяють ефективному обліку та управлінню пально-мастильними матеріалами: 
 1) спеціалізоване захищене від втручання програмне забезпечення, яке фіксує і зберігає кожен вхід у систему з ідентифікацією суб’єкта, що робить вхід, з необхідними засобами обчислювальної техніки та зв’язком для організації автоматизованого обміну інформації в системі;
 2) автоматизована система обліку і контролю в резервуарних парках з використанням ультразвукових рівнемірів; 
 3) онлайн-контроль над резервуарами з пально-мастильними матеріалами за такими показниками: рівень наливу резервуара, температура продукту, густота продукту та вмісту підтоварної води; 
 4) система GPS контролю над рухом бензовоза, яка вводиться в промислову експлуатацію після припинення чи скасування воєнного стану</t>
-  </si>
-[...1 lines deleted...]
-    <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>20%
 1/5</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.6.1.3.4. Розроблення техніко-економічного обґрунтування та технічного завдання для створення автоматизованої системи обліку і моніторингу споживання та якості пального в Збройних Силах, усіх структурних підрозділах, організаціях, на державних підприємствах (у разі розподілу на них пально-мастильних матеріалів), які належать до сфери управління Міноборони, у військових частинах, безпосередньо підпорядкованих Міноборони, а також господарських товариствах, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
   </si>
   <si>
     <t>Захід не виконано</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>2.6.1.3.5. Розроблення техніко-робочого проекту та введення в промислову експлуатацію автоматизованої системи обліку і моніторингу споживання та якості пального, зазначеної у підпунктах 2.6.1.3.1 і 2.6.1.3.4</t>
   </si>
   <si>
     <t>3.4.</t>
@@ -1096,685 +1096,685 @@
       </c>
       <c r="D12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>112</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
@@ -1788,51 +1788,51 @@
       </c>
       <c r="D47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>126</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>115</v>
       </c>
@@ -1849,134 +1849,134 @@
       <c r="B50" s="2"/>
       <c r="C50" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H55"/>
   <mergeCells>
     <mergeCell ref="B3:B25"/>
     <mergeCell ref="G3:G25"/>
     <mergeCell ref="H3:H25"/>
     <mergeCell ref="B26:B42"/>
     <mergeCell ref="G26:G42"/>
     <mergeCell ref="H26:H42"/>
     <mergeCell ref="B43:B47"/>
     <mergeCell ref="G43:G47"/>
     <mergeCell ref="H43:H47"/>
     <mergeCell ref="B48:B55"/>
     <mergeCell ref="G48:G55"/>
     <mergeCell ref="H48:H55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>