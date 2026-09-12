--- v0 (2026-05-26)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$13</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -113,94 +113,92 @@
   <si>
     <t>центральні органи виконавчої влади, визначені міжвідомчою робочою групою, яка зазначена у підпункті 2.6.2.1.4</t>
   </si>
   <si>
     <t>Захід не виконано</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.6.2.1.6. Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України з урахуванням результатів аналітичного дослідження, зазначеного у підпункті 2.6.2.1.5</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.2 Секретність у сфері оборонних закупівель знижено до обґрунтованого рівня, за результатами закупівель оприлюднюється визначений законом обсяг відомостей, у тому числі як набір даних, діє прозора система ціноутворення на продукцію оборонного призначення</t>
   </si>
   <si>
     <t>2.6.2.2.3. Забезпечення проведення аналітичного дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі</t>
   </si>
   <si>
-    <t>Захід виконано невчасно та частково</t>
-[...4 lines deleted...]
-  <si>
     <t>50%
 1/2</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.6.2.2.4. Розроблення та подання Кабінетові Міністрів України законопроекту щодо охорони таємної інформації, що визначає обсяги відомостей, які публікуються в електронній системі закупівель, з урахуванням результатів аналітичного дослідження, зазначеного у підпункті 2.6.2.2.3</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.3 Запроваджено можливість здійснювати закупівлі не лише за критерієм найнижчої ціни, а і з урахуванням вартості життєвого циклу продукції та інших нецінових критеріїв, необхідних для закупівлі товарів, робіт або послуг, що відповідають потребам Збройних Сил та інших сил безпеки і оборони</t>
   </si>
   <si>
     <t>2.6.2.3.1. Проведення моніторингу проектів законів, які передбачають внесення змін до Закону України “Про оборонні закупівлі”, яким визначено, що серед критеріїв оцінки пропозицій учасників закупівель, зокрема, визначені: 
 1) рівень забезпечення життєвого циклу (гарантійне та сервісне обслуговування, утилізація тощо); 
 2) вартість життєвого циклу та інші, та підготовка відповідних пропозицій</t>
   </si>
   <si>
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.4 Прозоро сформовано електронний реєстр учасників відбору та виконавців державних контрактів (договорів), а також забезпечено прозоре інформування потенційних постачальників щодо планів закупівель товарів, робіт і послуг оборонного призначення</t>
   </si>
   <si>
     <t>2.6.2.4.1. Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до Порядку створення, функціонування та ведення електронного реєстру учасників відбору та виконавців державних контрактів (договорів), внесення до нього суб’єктів господарювання, затвердженого постановою Кабінету Міністрів України від 17 березня 2021 р. № 233, який передбачає:
 1) забезпечення реєстром (а не адміністратором) учасників відбору та виконавців державних контрактів систематизації та здійснення ретроспективного аналізу даних щодо суб’єктів господарювання в оборонних закупівлях відповідно до класифікаційних ознак, визначених частиною другою статті 37 Закону України “Про оборонні закупівлі”;
 2) автоматизоване наповнення реєстру;
 3) забезпечення оприлюднення інформації з реєстру, що не містить державної таємниці, онлайн</t>
+  </si>
+  <si>
+    <t>100%
+2/2</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.6.2.4.2. Введення в експлуатацію Електронного реєстру учасників відбору та виконавців державних контрактів (договорів), що здійснює функції, передбачені у підпункті 2.6.2.4.1, і, зокрема містить систематизовані дані про суб’єктів господарювання за класифікаційними ознаками та автоматизовано наповнюється</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 2.6.2.5 З метою мінімізації ризиків корупції в закупівлях за імпортом налагоджено взаємодію з Агенцією НАТО щодо підтримки та постачання</t>
   </si>
   <si>
     <t>2.6.2.5.1. Визначення процедур проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів, які визначені відповідно до переліку міжнародних спеціалізованих організацій, їх представництв, що здійснюють закупівлі товарів, робіт і послуг оборонного призначення, затвердженого постановою Кабінету Міністрів України від 26 травня 2021 р. № 527</t>
   </si>
   <si>
     <t>0%
 0/2</t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>2.6.2.5.2. Проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів відповідно до процедур, зазначених у підпункті 2.6.2.5.1</t>
@@ -714,185 +712,185 @@
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H13"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="B9:B9"/>
     <mergeCell ref="G9:G9"/>
     <mergeCell ref="H9:H9"/>