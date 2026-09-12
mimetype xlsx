--- v0 (2026-05-26)
+++ v1 (2026-09-12)
@@ -633,54 +633,54 @@
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>