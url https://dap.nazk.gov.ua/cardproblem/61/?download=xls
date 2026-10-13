--- v0 (2026-06-06)
+++ v1 (2026-10-13)
@@ -965,54 +965,54 @@
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>14</v>