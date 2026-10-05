--- v0 (2026-06-13)
+++ v1 (2026-10-05)
@@ -94,51 +94,51 @@
 у разі неоднакового регулювання одних і тих самих правовідносин застосуванню підлягають спеціальні норми Закону, які мають пріоритет над загальними нормами законодавства</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Захід не виконано</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>50%
 1/2</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>3.1.1.1.2. Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, яким встановлено адміністративну відповідальність за невжиття заходів до притягнення осіб, уповноважених на виконання функцій держави або місцевого самоврядування, до дисциплінарної відповідальності за порушення вимог Закону, а також за невиконання вимог законодавства щодо безумовного звільнення таких осіб (у прямо передбачених законодавством випадках)</t>
   </si>
   <si>
-    <t>Захід виконано невчасно та частково</t>
+    <t>Захід виконано вчасно, але частково</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.1.1.4 На законодавчому рівні встановлено, що суди, які розглянули справу про вчинення корупційного або пов’язаного з корупцією правопорушення чи справу про визнання необґрунтованими активів, зобов’язані надіслати копію рішення у справі, яке набрало законної сили, до органу державної влади, органу місцевого самоврядування, підприємства, установи чи організації, у якому (якій) працює особа, стосовно якої така справа розглядалася</t>
   </si>
   <si>
     <t>3.1.1.4.1. Розроблення та подання Кабінетові Міністрів України проектів законів щодо внесення змін до Кримінального процесуального кодексу України, Кодексу України про адміністративні правопорушення, якими встановлено, що суди, які розглянули справу про вчинення корупційного або пов’язаного з корупцією правопорушення чи справу про визнання необґрунтованими активів, зобов’язані надіслати копію рішення у справі, яке набрало законної сили, до органу державної влади, органу місцевого самоврядування, підприємства, установи чи організації, у якому (якій) працює особа, стосовно якої така справа розглядалася</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>25%
 1/4</t>
   </si>
   <si>
     <t>2.2.</t>