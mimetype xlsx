--- v0 (2026-06-02)
+++ v1 (2026-10-05)
@@ -85,52 +85,52 @@
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.2.1.2 За результатами аналізу та узагальнення практики притягнення винних до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, здійснено системне удосконалення відповідних заборон</t>
   </si>
   <si>
     <t>3.2.1.2.1. Проведення аналізу законодавства та узагальнення практики притягнення суб’єктів, на яких поширюється дія Закону України “Про запобігання корупції”, до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, у 2014-2024 роках щодо:
 1) системності, повноти та юридичної коректності визначення на законодавчому рівні підстав настання такої відповідальності;
 2) відповідності застосовуваних стягнень принципам справедливості, співмірності (пропорційності) та індивідуалізації, а також здатності забезпечити досягнення мети адміністративного стягнення.
 Підготовка аналітичного звіту з пропозиціями щодо системного удосконалення відповідних адміністративно-правових заборон, передбачених ними видів і розмірів стягнень, а також щодо правильного та однакового застосування відповідного законодавства Національним агентством, Національною поліцією, прокуратурою та судами</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
-    <t>33.3%
-2/6</t>
+    <t>50%
+3/6</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>3.2.1.2.2. Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, спрямованих на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, а також видів і розмірів стягнень, що повинні накладатися на осіб, які вчинили такі правопорушення</t>
   </si>
   <si>
     <t>Захід не виконано</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>3.2.1.2.3.(1) Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>3.2.1.2.3.(2) Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
@@ -717,54 +717,54 @@
       </c>
       <c r="D7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">