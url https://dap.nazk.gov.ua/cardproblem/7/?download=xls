--- v0 (2026-05-01)
+++ v1 (2026-07-05)
@@ -191,52 +191,52 @@
   <si>
     <t>1.2.1.1.19. Розроблення змін до стандартів вищої освіти, затверджених наказами МОН з урахуванням змін до Методичних рекомендацій, передбачених у підпункті 1.2.1.1.16</t>
   </si>
   <si>
     <t>1.16.</t>
   </si>
   <si>
     <t>1.2.1.1.20. Проведення громадського обговорення проекту наказу, зазначеного у підпункті 1.2.1.1.19</t>
   </si>
   <si>
     <t>1.17.</t>
   </si>
   <si>
     <t>1.2.1.1.21. Доопрацювання (у разі потреби) та видання наказу, зазначеного у підпункті 1.2.1.1.19</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 1.2.1.2 Загальний рівень толерування корупції в Україні знизився завдяки створенню сприятливих умов для підвищення кваліфікації педагогічних працівників та осіб, які працюють з населенням, зокрема з питань академічної доброчесності та формування у здобувачів освіти ставлення нетерпимості до корупції у всіх її проявах</t>
   </si>
   <si>
     <t>1.2.1.2.1. Адаптація курсів, присвячених антикорупційній тематиці (запобігання корупції, суспільна та академічна доброчесність), та їх включення до доступних програм для підвищення кваліфікації педагогічними працівниками (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
-    <t>81.3%
-13/16</t>
+    <t>87.5%
+14/16</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>1.2.1.2.2. Надання рекомендації педагогічним працівникам щодо регулярного проходження підвищення кваліфікації за антикорупційною тематикою (запобігання корупції, суспільна та академічна доброчесність)</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>1.2.1.2.3. Розроблення навчальної дисципліни “Доброчесність та антикорупція для педагогічних працівників”, яка розрахована на здобувачів за всіма спеціальностями галузі знань 01 “Освіта” (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>1.2.1.2.4. Внесення змін до стандартів вищої освіти всіх спеціальностей галузі знань 01 “Освіта/Педагогіка” ступеня вищої освіти бакалавр в частині нормативного змісту підготовки здобувачів вищої освіти: “Знати основи запобігання корупції, суспільної та академічної доброчесності на рівні, необхідному для формування нетерпимості до корупції та проявів недоброчесної поведінки серед здобувачів освіти та вміти застосовувати їх в професійній діяльності”</t>
   </si>
   <si>
     <t>2.5.</t>
   </si>
   <si>
     <t>1.2.1.2.5. Розроблення рекомендацій щодо забезпечення прозорості та доброчесності у діяльності закладів загальної середньої освіти (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
@@ -1429,74 +1429,74 @@
       </c>
       <c r="D27" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">