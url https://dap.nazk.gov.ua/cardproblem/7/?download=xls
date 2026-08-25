--- v1 (2026-07-05)
+++ v2 (2026-08-25)
@@ -1907,54 +1907,54 @@
       </c>
       <c r="D50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>132</v>