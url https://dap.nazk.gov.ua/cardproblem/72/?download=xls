--- v0 (2026-04-29)
+++ v1 (2026-06-27)
@@ -105,85 +105,91 @@
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>3.3.2.1.3. Проведення обговорення висновків та рекомендацій, зазначених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.2.2 Запроваджено систему електронного кримінального провадження</t>
   </si>
   <si>
     <t>3.3.2.2.1. Інтеграція системи “іКейс”, яка застосовується Національним антикорупційним бюро та Спеціалізованою антикорупційною прокуратурою, з Єдиним реєстром досудових розслідувань</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
-    <t>26.7%
-4/15</t>
+    <t>33.3%
+5/15</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>3.3.2.2.2. Інтеграція системи “іКейс”, яка застосовується Національним антикорупційним бюро та Спеціалізованою антикорупційною прокуратурою, з Єдиною судовою інформаційно-комунікаційною системою або іншою системою, яка застосовується відповідно до статті 35 Кримінального процесуального кодексу України, у Вищому антикорупційному суді</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>3.3.2.2.3. Початок використання системи “іКейс” у Вищому антикорупційному суді</t>
   </si>
   <si>
     <t>Вищий антикорупційний суд</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>3.3.2.2.4. Доступ до матеріалів кримінального провадження відповідно до статей 221, 290 Кримінального процесуального кодексу України здійснюється у системі “іКейс”</t>
   </si>
   <si>
     <t>Захід виконано вчасно і повністю</t>
   </si>
   <si>
     <t>2.5.</t>
   </si>
   <si>
     <t>3.3.2.2.5. Створення та поетапне впровадження інформаційно-комунікаційної системи досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
+  </si>
+  <si>
+    <t>Захід виконано невчасно та частково</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
   </si>
   <si>
     <t>2.6.</t>
   </si>
   <si>
     <t>3.3.2.2.6. Розроблення та затвердження Порядку функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>2.7.</t>
   </si>
   <si>
     <t>3.3.2.2.7.(2) Підготовка інформаційних та роз’яснювальних матеріалів щодо застосування інформаційно-комунікаційної системи досудового розслідування у кримінальних провадженнях</t>
   </si>
   <si>
     <t>Тренінговий центр прокурорів України</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.8.</t>
   </si>
   <si>
     <t>3.3.2.2.7.(1) Підготовка інформаційних та роз’яснювальних матеріалів щодо застосування інформаційно-комунікаційної системи досудового розслідування у кримінальних провадженнях</t>
   </si>
@@ -245,53 +251,50 @@
     <t>2.15.</t>
   </si>
   <si>
     <t>3.3.2.2.8.(1) Здійснення навчальних заходів (тренінгів або дистанційних курсів) для суддів, прокурорів та слідчих щодо застосування інформаційно-комунікаційної системи досудового розслідування у кримінальних провадженнях</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.2.3 Гарантії інституційної та операційної незалежності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури належно визначені та втілені на практиці, зокрема завдяки:
 уточненню положень законодавства щодо статусу Національного антикорупційного бюро в системі органів виконавчої влади (із збереженням існуючих гарантій незалежності), а також суб’єкта призначення та звільнення Директора Національного антикорупційного бюро відповідно до Рішення Конституційного Суду України № 9-р/2020;
 проведенню незалежної оцінки (аудиту) ефективності діяльності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури за участю незалежних експертів</t>
   </si>
   <si>
     <t xml:space="preserve">3.3.2.3.1. Розроблення та подання Кабінетові Міністрів України проектів законів, якими внесено зміни до законів України, зокрема Закону України “Про прокуратуру”, якими:
 1) удосконалено порядок конкурсного добору керівника Спеціалізованої антикорупційної прокуратури і передбачено його проведення за вирішальної ролі незалежних експертів, визначених міжнародними та іноземними організаціями, які надавали Україні міжнародну технічну допомогу у сфері запобігання та протидії корупції;
 2) передбачено виконання всіх повноважень заступника Генерального прокурора — керівника Спеціалізованої антикорупційної прокуратури першим заступником або заступником у разі його відсутності; першого заступника та заступника керівника Спеціалізованої антикорупційної прокуратури віднесено до керівників органів прокуратури;
 3) чітко встановлено на рівні закону розмір посадових окладів для прокурорів Спеціалізованої антикорупційної прокуратури, зокрема тих, що перебувають на адміністративних посадах у Спеціалізованій антикорупційній прокуратурі;
 4) передбачено можливість внесення відомостей про можливе вчинення народним депутатом України кримінального правопорушення заступником Генерального прокурора — керівником Спеціалізованої антикорупційної прокуратури (виконувачем обов’язків) та керівником Головного підрозділу детективів Національного антикорупційного бюро, а також погодження заступником Генерального прокурора — керівником Спеціалізованої антикорупційної прокуратури (виконувачем обов’язків) клопотань, які розглядаються слідчим суддею;
 5) збільшено на 300 осіб граничну чисельність Національного антикорупційного бюро (з уведенням у дію цих положень з урахуванням ситуації, обумовленої правовим режимом воєнного стану);
 6) утворено експертну установу для проведення експертиз у кримінальних провадженнях щодо кримінальних правопорушень, віднесених до підслідності детективів Національного антикорупційного бюро 
 </t>
   </si>
   <si>
     <t>Захід виконано вчасно, але частково</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виконано частково</t>
   </si>
   <si>
     <t>25%
 1/4</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>3.3.2.3.2. Розроблення та узгодження технічних вимог до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>3.3.2.3.3. Розроблення та узгодження технічного рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>3.4.</t>
   </si>
   <si>
     <t>3.3.2.3.4. Реалізація технічного рішення та впровадження системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>4.1.</t>
@@ -310,54 +313,50 @@
 3) розширено перелік покарань, які можуть бути узгоджені сторонами угоди для звільнення від відбування покарання з випробуванням у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро, а також розширено перелік застосовних додаткових покарань;
 4) передбачено можливість визначення довшого за три роки випробувального строку в разі звільнення від відбування покарання з випробуванням на підставі угоди про визнання винуватості, а також визначено довші строки погашення судимості у разі звільнення від відбування покарання з випробуванням щодо тяжких чи особливо тяжких корупційних злочинів; 
 5) передбачено можливість продовжити судове провадження у загальному порядку у разі відмови суду у затвердженні угоди про визнання винуватості та відсутності клопотання про повернення провадження на досудове розслідування; 
 6) надано можливість повторного звернення до суду з угодою про визнання винуватості у тому самому кримінальному провадженні у разі усунення підстав для відмови в її укладенні;
 7) встановлено, що вирішення спорів про підслідність у провадженнях, що віднесені чи можуть бути віднесені до підслідності Національного антикорупційного бюро, здійснює лише Генеральний прокурор або заступник Генерального прокурора — керівник Спеціалізованої антикорупційної прокуратури
 </t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>3.3.2.4.2. Забезпечення технічної можливості пошуку інформації в Єдиному реєстрі досудових розслідувань за різними критеріями (зокрема, за змістом фабули, розміром збитків) з метою пошуку кримінальних проваджень, які можуть бути віднесені до підслідності Національного антикорупційного бюро і досудове розслідування у яких здійснюють інші органи</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.2.5 Налагоджено ефективну взаємодію між Національним антикорупційним бюро, Спеціалізованою антикорупційною прокуратурою та іншими державними органами (насамперед, органами досудового розслідування, органами прокуратури, Національним агентством, АРМА, Держфінмоніторингом)</t>
   </si>
   <si>
     <t>3.3.2.5.1. Запровадження можливості здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро та Держфінмоніторингом в електронній формі</t>
-  </si>
-[...2 lines deleted...]
-1/2</t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>3.3.2.5.2. Проведення аналізу результативності розгляду Національним антикорупційним бюро узагальнених матеріалів Держфінмоніторингу для встановлення причин, що можуть знижувати таку результативність, та визначення рекомендацій щодо удосконалення співпраці між Національним антикорупційним бюро та Держфінмоніторингом</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -916,397 +915,397 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>