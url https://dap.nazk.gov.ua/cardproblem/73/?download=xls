--- v0 (2026-04-28)
+++ v1 (2026-07-01)
@@ -14,114 +14,108 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$38</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.1 Мінімізовано ризики дискреції, непрогнозованості та неефективності дій АРМА щодо арештованих активів шляхом запровадження чіткого нормативного регулювання здійснення управління корпоративними правами, цілісними майновими комплексами, житловими об’єктами та іншими видами активів</t>
   </si>
   <si>
     <t xml:space="preserve">3.3.3.1.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) деталізовано порядок визначення управителя активом, на який накладено арешт, зокрема, визначено особливості застосування законодавства про публічні закупівлі у зазначеній процедурі;
 2) регламентовано порядок дій АРМА у разі встановлення під час перевірки ефективності управління арештованими активами фактів неналежного управління активами або спроб відчуження активів управителем
 </t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
   </si>
   <si>
     <t>Захід виконано невчасно та повністю</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
-    <t>50%
-1/2</t>
+    <t>100%
+2/2</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>3.3.3.1.2. Приведення нормативно-правових актів у відповідність із законом, зазначеним у підпункті 3.3.3.1.1</t>
-  </si>
-[...4 lines deleted...]
-    <t>Не виконано</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.2 Забезпечено правовий баланс між можливостями оскарження рішень, дій чи бездіяльності АРМА заінтересованими суб’єктами та запобіжниками від блокування роботи органу шляхом зловживання процесуальними правами</t>
   </si>
   <si>
     <t xml:space="preserve">3.3.3.2.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено пріоритет кримінального судочинства у разі вирішення питань щодо передачі арештованих активів в управління АРМА та здійснення управління ними, а також перелік підстав для судового оскарження рішень, дій чи бездіяльності щодо управління активами у порядку господарського або цивільного судочинства;
 2) встановлено порядок оскарження рішень, дій чи бездіяльності АРМА щодо визначення управителя активом у порядку адміністративного судочинства із визначенням вичерпного переліку осіб, які можуть ініціювати оскарження відповідних рішень, дій чи бездіяльності АРМА, а також із визначенням вичерпного переліку підстав для такого оскарження;
 3) встановлено порядок оскарження рішень, дій чи бездіяльності АРМА щодо проведення перевірок ефективності управління активами, які передані управителям, у порядку адміністративного судочинства із визначенням вичерпного переліку осіб, які можуть ініціювати оскарження відповідних рішень, дій чи бездіяльності АРМА, а також із визначенням вичерпного переліку підстав для такого оскарження;
 4) унеможливлено блокування діяльності АРМА з управління активами через застосування заходів забезпечення позовів у порядку адміністративного, господарського або цивільного судочинства
 </t>
   </si>
   <si>
     <t>Захід виконано невчасно та частково</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>100%
 1/1</t>
   </si>
@@ -148,91 +142,93 @@
   </si>
   <si>
     <t>3.3.3.4.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким детально регламентовано порядок ініціювання, розгляду та прийняття рішення слідчого судді, суду про можливість реалізації активу, а також порядок оскарження такого рішення в апеляційному порядку</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.5 Посилено контроль за діяльністю АРМА з боку Громадської ради при АРМА, а також забезпечено прозорий публічний облік активів в управлінні, зокрема оприлюднення актуальної інформації щодо їх стану та характеристик</t>
   </si>
   <si>
     <t xml:space="preserve">3.3.3.5.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено, що Громадська рада при АРМА визначає з числа її членів не менше ніж 
 40 відсотків складу дисциплінарної комісії АРМА;
 2) передбачено, що Громадська рада при АРМА визначає з числа її членів не менше ніж 
 40 відсотків складу конкурсної комісії з добору на вакантні посади в АРМА;
 3) передбачено повноваження Громадської ради при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Громадської ради при АРМА, які беруть участь у визначенні управителів активами;
 4) передбачено повноваження Громадської ради при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення реалізації активів;
 5) передбачено повноваження Громадської ради при АРМА щодо здійснення громадського контролю за ефективністю управління активами, які передані АРМА;
 6) передбачено повноваження Громадської ради при АРМА щодо надання висновків до щорічного звіту про діяльність АРМА;
 7) передбачено можливість участі визначених Громадською радою при АРМА осіб (із числа її членів) у проведенні перевірок ефективності управління арештованими активами, переданими в управління;
 8) передбачено оприлюднення АРМА результатів проведення перевірок ефективності управління активами, переданими АРМА в управління
 </t>
   </si>
   <si>
-    <t>100%
-[...2 lines deleted...]
-  <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>3.3.3.5.2. Запровадження в постійну (промислову) експлуатацію Єдиного державного реєстру активів, на які накладено арешт у кримінальному провадженні</t>
   </si>
   <si>
     <t>Захід виконано вчасно і повністю</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.6 Підвищено ефективність АРМА завдяки посиленню інституційної спроможності органу, механізмів його міжнародного співробітництва, виявлення та розшуку активів за кордоном, а також завдяки кадровому перезавантаженню його керівного складу на основі принципів фаховості та незаангажованості</t>
   </si>
   <si>
     <t xml:space="preserve">3.3.3.6.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) удосконалено порядок конкурсного добору Голови АРМА для досягнення вищого рівня прозорості добору, усунення ризиків політизації чи упередженості конкурсної комісії; 
 2) визначено вичерпний перелік серйозних підстав для дострокового звільнення або припинення повноважень Голови АРМА, а також передбачено можливість його відсторонення лише у порядку, встановленому Кримінальним процесуальним кодексом України;
 3) запроваджено гарантії незалежності АРМА від неналежного втручання або впливу на діяльність органу;
 4) процедуру проведення незалежної зовнішньої оцінки діяльності АРМА приведено у відповідність із Конституцією України, та створено передумови для її дієвого застосування у практичній діяльності
 </t>
   </si>
   <si>
-    <t>50%
-2/4</t>
+    <t>75%
+3/4</t>
   </si>
   <si>
     <t>6.2.</t>
   </si>
   <si>
     <t>3.3.3.6.2. Розроблення проектів нормативно-правових актів, затвердження яких є необхідним для виконання закону, зазначеного у підпункті 3.3.3.6.1</t>
   </si>
   <si>
     <t>6.3.</t>
   </si>
   <si>
     <t>3.3.3.6.3. Проведення громадського обговорення проектів нормативно-правових актів, зазначених у підпункті 3.3.3.6.2, отримання експертних висновків та їх доопрацювання</t>
+  </si>
+  <si>
+    <t>Захід не виконано</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
   </si>
   <si>
     <t>6.4.</t>
   </si>
   <si>
     <t>3.3.3.6.4. Видання нормативно-правових актів, зазначених у підпункті 3.3.3.6.2, та проведення їх державної реєстрації</t>
   </si>
   <si>
     <t>7.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.7 Встановлено справедливі та чіткі підстави відповідальності АРМА та його посадових осіб за неефективне управління арештованими активами</t>
   </si>
   <si>
     <t>3.3.3.7.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким запроваджено окремі підстави для притягнення працівників АРМА до дисциплінарної відповідальності у разі умисного або внаслідок недбалості порушення встановленого порядку визначення управителя активом; порушення встановленого порядку перевірки ефективності управління арештованими активами, переданими АРМА в управління; нереагування або порушення встановленого порядку реагування на отриману інформацію та/або встановлені факти неналежного управління активами чи спроб відчуження активів управителем</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.8 Накладення арешту та передача в управління АРМА незаконно одержаних активів для збереження їх економічної вартості здійснюються ефективно та своєчасно</t>
   </si>
   <si>
     <t>3.3.3.8.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено порядок невідкладного інформування АРМА прокурорів про виявлення активів, на які може бути накладено арешт; 
@@ -898,792 +894,792 @@
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="D5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="D18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="D23" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="D24" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="E24" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="2" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="D30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="D32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="2" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D37" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D38" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H38"/>
   <mergeCells>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="G5:G5"/>
     <mergeCell ref="H5:H5"/>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="G6:G6"/>
     <mergeCell ref="H6:H6"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="G7:G7"/>
     <mergeCell ref="H7:H7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="G10:G13"/>
     <mergeCell ref="H10:H13"/>