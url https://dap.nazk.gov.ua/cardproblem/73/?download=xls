--- v1 (2026-07-01)
+++ v2 (2026-09-02)
@@ -214,52 +214,52 @@
   <si>
     <t>3.3.3.6.4. Видання нормативно-правових актів, зазначених у підпункті 3.3.3.6.2, та проведення їх державної реєстрації</t>
   </si>
   <si>
     <t>7.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.7 Встановлено справедливі та чіткі підстави відповідальності АРМА та його посадових осіб за неефективне управління арештованими активами</t>
   </si>
   <si>
     <t>3.3.3.7.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким запроваджено окремі підстави для притягнення працівників АРМА до дисциплінарної відповідальності у разі умисного або внаслідок недбалості порушення встановленого порядку визначення управителя активом; порушення встановленого порядку перевірки ефективності управління арештованими активами, переданими АРМА в управління; нереагування або порушення встановленого порядку реагування на отриману інформацію та/або встановлені факти неналежного управління активами чи спроб відчуження активів управителем</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.8 Накладення арешту та передача в управління АРМА незаконно одержаних активів для збереження їх економічної вартості здійснюються ефективно та своєчасно</t>
   </si>
   <si>
     <t>3.3.3.8.1. Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено порядок невідкладного інформування АРМА прокурорів про виявлення активів, на які може бути накладено арешт; 
 2) запроваджено обов’язкове планування арешту активу, щодо якого порушуватиметься питання про його передачу в управління АРМА, до подання прокурором клопотання про накладення арешту на актив у кримінальному провадженні або в порядку цивільного судочинства;
 3) передбачено можливість передачі в управління АРМА будь-якого активу, на який накладено арешт у кримінальному провадженні та вартість якого перевищує 200 прожиткових мінімумів для працездатних осіб (незалежно від визнання такого активу речовим доказом та підстав для накладення арешту у кримінальному провадженні)</t>
   </si>
   <si>
-    <t>66.7%
-2/3</t>
+    <t>100%
+3/3</t>
   </si>
   <si>
     <t>8.2.</t>
   </si>
   <si>
     <t>3.3.3.8.2. Розробка програмного забезпечення та запровадження технічного устаткування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>8.3.</t>
   </si>
   <si>
     <t>3.3.3.8.3. Розроблення та затвердження Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>9.1.</t>
   </si>
   <si>
     <t>ОСР 3.3.3.9 Управління активами, на які накладено арешт у кримінальних провадженнях, розшук незаконно одержаних активів за межами України та їх повернення здійснюються ефективно, серед іншого, завдяки:
 посиленню інституційної спроможності АРМА; 
 удосконаленню законодавства щодо передачі активів в управління; забезпеченню ефективного міжнародного співробітництва</t>
   </si>
   <si>
     <t>3.3.3.9.1.(1) Забезпечення приєднання АРМА та Національного агентства до захищеної системи обміну інформацією “SIENA”</t>
   </si>
   <si>
@@ -1196,54 +1196,54 @@
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>62</v>