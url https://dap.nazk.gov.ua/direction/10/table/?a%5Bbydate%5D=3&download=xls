--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -120,312 +120,347 @@
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) вцілому (Закон набув чинності 08.03.2024).
 Положення ухваленого закону:
 а) передбачає ухвалення Кабінетом Міністрів України Політики державної власності (підп. 1 заходу 2.4.1.1.1);
 б) у порівнянні з редакцією законопроекту, який був ухвалений у першому читанні, ухвалений закон не містить положень щодо розробки та затвердження індивідуальних політик власності на підприємствах державної форми власності (підп. 2 заходу 2.4.1.1.1) ;
 в) у тексті ухваленого закону відсутні положення щодо вимог до змісту відповідних політик власності (зокрема, повинні містити цілі державної власності, основні завдання державних компаній, основні види господарської діяльності, показники продуктивності) (підп. 3 заходу 2.4.1.1.1).
 Разом з тим ухваленим Законом передбачено зміни до ст. 6 Закону України «Про управління об’єктами державної власності» та положення про затвердження уповноваженим органом управління на підставі Політики державної власності та після консультацій з наглядовою радою щороку листа очікувань власника, що містить коротко- та середньострокові фінансові, операційні і нефінансові цілі діяльності державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, що визначаються з урахуванням стратегічних планів розвитку таких підприємств, господарських товариств, та які підлягають оприлюдненню. Такий лист очікування власника потребує оприлюднення. (п. 5 ч. 1 ст. 6, ст. 11-6 ЗУ України «Про управління об’єктами державної власності»).
 29.11.2024 Уряд затвердив Політику, яка містить положення, зокрема, про затвердження листа очікувань, в якому визначаються цілі діяльності підприємства, товариства з контрольною часткою держави та цільові показники ефективності для оцінки досягнення цілей діяльності з урахуванням стратегічного плану розвитку відповідного суб’єкта господарювання.
 Відповідно Методичних рекомендацій щодо підготовки листа очікувань власника, затверджених наказом Мінекономіки від 01.10.2024 № 24098, цілі діяльності підприємства, товариства з контрольною часткою держави, визначаються з урахуванням його комерційної та некомерційної господарської діяльності та мають відповідати положенням його статуту та фактичним видам діяльності. З метою контролю за досягненням цілей діяльності підприємства, товариства з контрольною часткою держави, для кожної фінансової, операційної та нефінансової цілі рекомендовано зазначати відповідні цільові показники ефективності.
 Крім цього, передбачається затвердження стратегічного плану розвитку, річного фінансового плану, річного інвестиційного плану, інвестиційного плану на середньострокову перспективу (три - п’ять років) державних унітарних підприємств, господарських товариств, у статутному капіталі яких 100 відсотків акцій (часток) належать державі.
 Також відповідно до стратегічного плану розвитку, Політики державної власності, цілей діяльності, визначених у листі очікувань власника, керівник державного унітарного підприємства, голова виконавчого органу господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, зобов’язаний складати і виконувати річний фінансовий план, річний інвестиційний план, інвестиційний план на середньострокову перспективу (три - п’ять років) відповідно до закону.
-Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.</t>
+Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Політики державної власності</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>Політику державної власності затверджено Кабінетом Міністрів України</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 29.11.2024 № 1369 "Деякі питання Політики державної власності" затверджено Політику державної власності.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.4.1.1.3</t>
   </si>
   <si>
     <t>Підготовка проектів індивідуальних політик власності не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави</t>
   </si>
   <si>
     <t>05.12.2024</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>Уповноважені органи управління</t>
   </si>
   <si>
     <t>проекти індивідуальних політик власності розроблено</t>
   </si>
   <si>
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України в додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.1.1.4</t>
   </si>
   <si>
     <t>Проведення консультацій із заінтересованими сторонами щодо проектів індивідуальних політик власності, зазначених у підпункті 2.4.1.1.3, отримання експертних висновків</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.05.2025</t>
   </si>
   <si>
     <t>консультації із заінтересованими сторонами щодо проектів індивідуальних політик власності для підприємств державної форми власності щонайменше для 15 найбільших підприємств державної форми власності проведено, експертні висновки отримано</t>
   </si>
   <si>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+  </si>
+  <si>
     <t>2.4.1.1.5</t>
   </si>
   <si>
     <t>Доопрацювання проектів індивідуальних політик власності, зазначених у підпункті 2.4.1.1.3 (у разі потреби), їх затвердження та оприлюднення</t>
   </si>
   <si>
     <t>05.06.2025</t>
   </si>
   <si>
     <t>05.07.2025</t>
   </si>
   <si>
     <t>проекти індивідуальних політик власності щонайменше для 15 найбільших підприємств державної форми власності доопрацьовано, затверджено та оприлюднено</t>
-  </si>
-[...1 lines deleted...]
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.</t>
   </si>
   <si>
     <t>2.4.1.2</t>
   </si>
   <si>
     <t>Розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки</t>
   </si>
   <si>
     <t>2.4.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка аналітичного звіту, який містить аналіз щодо:
 1) міжнародних стандартів та найкращих практик у питаннях розмежування функцій власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки;
 2) релевантного іноземного досвіду в питаннях розмежування функцій власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки;
 3) національного контексту щодо діяльності суб’єктів господарювання державного сектору економіки та розмежування функцій власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки;
 4) можливості та доцільності створення управління централізованого органу координації власності;
 5) засад діяльності управління централізованого органу координації власності, зокрема, для запобігання здійсненню на нього політичного впливу (у разі визнання доцільності створення управління централізованого органу координації власності)
 </t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
-Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроєкту до Верховної Ради України.
+Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проекту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
+Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроекту до Верховної Ради України.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств до органів, які не поєднують управлінські функції з формуванням державної політики.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Звертаємо увагу, що захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.
+Надана Міністерством інформація не містить самого аналітичного звіту або іншого документа, який би засвідчував проведення комплексного аналізу питань, визначених заходом 2.4.1.2.1. Водночас окремі результати, які можуть бути наслідком проведеного аналізу, відображено у затвердженій Політиці державної власності, однак це не підтверджує підготовки передбаченого заходом аналітичного звіту та проведення комплексного аналізу всіх питань, визначених його пунктами 1–5.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+Факт врахування окремих результатів вивчення міжнародного досвіду під час розроблення Політики державної власності не може підміняти передбачений заходом результат та свідчити про підготовку аналітичного звіту, який має містити комплексний аналіз усіх п’яти визначених заходом питань. Отже, підстав для встановлення «Виконано частково» / «Виконано» недостатньо, оскільки наданими матеріалами не підтверджено досягнення передбаченого заходом результату — підготовку аналітичного звіту.
+Зокрема, очікуваним стратегічним результатом 2.4.1.2. є «Розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки». Затверджена Політика державної власності лише закріплює принцип відокремленості функцій та передбачає недопущення поєднання в одному органі повноважень власника з повноваженнями щодо формування і реалізації державної політики, однак не забезпечує фактичного розмежування таких функцій між конкретними суб’єктами та не визначає завершену модель їх розподілу. Водночас захід 2.4.1.2.1 передбачає підготовку аналітичного звіту, який має визначити, зокрема, оптимальну модель розподілу функцій та доцільність створення централізованого органу координації власності, а його результати мають бути використані для реалізації наступного заходу 2.4.1.2.3. щодо розроблення законопроекту, яким безпосередньо має бути розмежовано відповідні функції.
+Таким чином, захід станом на 2 квартал 2026 року залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.2.2</t>
   </si>
   <si>
     <t>Проведення обговорення звіту, зазначеного у підпункті 2.4.1.2.1, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>звіт обговорено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 Робота з вивчення міжнародних практик та іноземного досвіду здійснювалася під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ за участю органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
 Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Вона передбачає, зокрема, відокремлення функцій держави як власника з метою недопущення поєднання повноважень з управління корпоративними правами та формування державної політики в одній сфері відповідно до стандартів ЄС.
 Також передбачено створення суб’єкта консолідованого управління — керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких активів визначатиметься за результатами їх класифікації, а концепція узгоджуватиметься з міжнародними партнерами з урахуванням найкращих практик.
 Крім того, Кабінет Міністрів та Мінекономіки забезпечують підготовку рішень для формування нормативно-правової бази централізованої моделі управління та внесення відповідних змін до законодавства.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств органам, які не поєднують управлінські функції з формуванням державної політики.
-Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.</t>
+Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.2.</t>
   </si>
   <si>
     <t>2.4.1.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки, з урахуванням результатів здійснення заходів, зазначених у підпунктах 2.4.1.2.1 і 2.4.1.2.2</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 Кабінетом Міністрів прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності, положеннями якої передбачено, зокрема:
 - одним із принципів реалізації прав держави як власника є відокремленість функцій – Кабінет Міністрів визначає суб’єктів управління з урахуванням мети, яка полягає у запобіганні поєднанню в одному органі державної влади повноважень власника підприємства, корпоративних прав держави та повноважень щодо формування та реалізації державної політики у сфері, в якій провадить діяльність підприємство, товариство з корпоративними правами держави, з урахуванням стандартів ЄС;
 - Кабінет Міністрів представить концепцію суб’єкта консолідованого управління підприємствами, корпоративними правами держави, відповідно до якої одна керуюча компанія здійснюватиме управління частиною підприємств і корпоративних прав держави, які відповідно до результатів розподілу підприємств та корпоративних прав держави за категоріями, визначеними цією Політикою власності, будуть залишені в державній власності та можуть бути передані в управління керуючої компанії за рішенням Кабінету Міністрів. Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління;
 - Кабінет Міністрів і Мінекономіки забезпечують розроблення проектів рішень, необхідних для створення нормативно-правової бази та функціонування централізованої моделі управління, а також внесення на розгляд Верховної Ради України проекту закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління. Запровадження централізованої моделі управління здійснюватиметься з урахуванням положень національного та європейського законодавства;
 - до введення в дію централізованої моделі управління Кабінет Міністрів, Мінекономіки та суб’єкти управління повинні забезпечити прийняття рішень для зменшення кількості суб’єктів управління та передачі підприємств, корпоративних прав держави в управління органам державної влади, які не виконують функції з формування та реалізації державної політики у сфері діяльності підприємств, товариств із корпоративними правами держави.
 Планом організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації постанови КМУ «Деякі питання Політики державної власності», схваленим на засіданні Уряду 29.11.2024, передбачено, що Мінекономіки разом з Фондом державного майна та іншими центральними органами виконавчої влади має до 31.12.2025:
 - розробити та подати на розгляд Кабінету Міністрів проект плану заходів щодо впровадження принципу відокремленості функцій власника та повноважень щодо формування та реалізації державної політики у відповідній сфері, включаючи пропозиції щодо зміни суб’єктів управління, які здійснюють функції з управління державними унітарними підприємствами та корпоративними правами держави;
 - подати в установленому порядку на розгляд Кабінету Міністрів проєкт закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління підприємствами, корпоративними правами держави.
 З огляду на викладене, конкретні кроки щодо виконання підпункту 2.4.1.2.3 передбачено здійснити протягом 2025 року відповідно до положень Політики державної власності.
 Міністерство економіки, довкілля та сільського господарства України за 1 квартал 2026 року інформує: конкретні заходи щодо виконання підпункту 2.4.1.2.3 передбачено реалізувати у 2026 році відповідно до Політики державної власності та в межах виконання кроку 6.5 Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244.
-Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.</t>
+Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.3.</t>
   </si>
   <si>
     <t>2.4.1.3</t>
   </si>
   <si>
     <t>Запроваджено щорічний незалежний аудит суб’єктів господарювання державного сектору економіки, які мають стратегічне значення для економіки і безпеки держави; забезпечено періодичний перегляд критеріїв для обов’язкового проведення незалежного аудиту та утворення наглядової ради в суб’єктах господарювання державного сектору економіки, у тому числі з урахуванням рівня корупційних ризиків та рівня враженості корупцією сектору економіки</t>
   </si>
   <si>
     <t>2.4.1.3.4</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка періодичного аналітичного звіту (протягом І кварталу року, в якому здійснюється підготовка такого звіту) щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад </t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>З метою проведення аналізу та підготовки періодичного аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад Мінекономіки було направлено запит на суб’єкти управління об’єктами державної власності та суб’єкти господарювання державного сектору економіки щодо надання інформації про стан утворення наглядових рад на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі за визначеною формою.
 За результатами проведеного аналізу наданої відповідними суб’єктами інформації Мінекономіки підготовлено аналітичний звіт щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, який 18.06.2025 оприлюднено на вебсайті Мінекономіки за посиланням:
  https://me.gov.ua/Documents/Detail/b48f88c6-c1a4-461f-bbc8-c226f90be401?lang=uk-UA&amp;title=AnalitichniiZvitSchodoObruntovanogoViznachenniaKriteriivDliaOboviazkovogoUtvorenniaUPidprimstvakhDerzhavnoiFormiVlasnostiNezalezhnikhNagliadovikhRad
 Враховуючи те, що звіт був підготовлений у ІІ кварталі, а відповідно до назви заходу, аналітичний мав би бути підготовлений протягом І кварталу року, в якому здійснюється підготовка такого звіту, захід є виконаним невчасно, але повністю.</t>
   </si>
   <si>
     <t>2.4.1.3.5</t>
   </si>
   <si>
     <t>Проведення обговорення (протягом ІІ кварталу року, у якому здійснюється підготовка звіту), зазначеного у підпункті 2.4.1.3.4, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>18.06.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 З метою проведення обговорення підготовленого на виконання заходу 2.4.1.3.4. аналітичний звіт щодо обґрунтованого визначення критеріїв для обов'язкового утворення у підприємствах державної форми власності незалежних наглядових рад оприлюднено 18.06.2025 на вебсайті Мінекономіки.
 Станом на 30.06.2025 до опублікованого 18.06.2024 на вебсайті Мінекономіки аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад надано лише відгуки щодо його підтримки та не підтримки. Водночас жодного коментаря по суті звіту не надано.
 Крім того Мінекономіки зазначає, що питання щодо визначення умов, при яких утворення наглядової ради є обов’язковим на підприємствах, у товариствах з контрольною часткою держави, було обговорено з Європейським банком реконструкції та розвитку, Секретаріатом Організації економічного співробітництва та розвитку, Міжнародним валютним фондом, Світовим банком, із залученням консультантів - товариства з обмеженою відповідальністю «Ернст енд Янг», адвокатського об’єднання «Юридична фірма «Василь Кісіль і Партнери», проєкта USAID/UKaid «Реформування Державних Підприємств в Україні» (SOERA), товариства з обмеженою відповідальністю «Делойт Консалтинг Оверсіз Проджектс», а також із заінтересованими органами під час розробки постанови Кабінету Міністрів України від 29.11.2024 № 1369 «Про затвердження Політики державної власності», зокрема пункту 103 вищевказаної постанови.
-Разом з тим, звертаємо увагу, що захід передбачає проведення обговорення саме звіту, підготовленого на виконання заходу 2.4.1.3.4, а не окремих питань, які ним охоплюються, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, що здійснено не було.
-З огляду на те, що а) настала дата завершення виконання заходу; б) обговорення звіту не відбулося, захід 2.4.1.3.5. не виконано.</t>
+Надана Мінекономіки інформація дає підстави вважати, що публічне обговорення аналітичного звіту фактично відбулося (публічне обговорення аналітичного звіту було проведено у формі подання відгуків), зокрема звіт було оприлюднено 18.06.2025, розміщено повідомлення про його обговорення та за результатами обговорення отримано 129 відгуків. Водночас захід 2.4.1.3.5 передбачає проведення обговорення за участю конкретно визначених категорій учасників — представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги та наукової спільноти. Надана інформація не містить відомостей, які б дали змогу підтвердити участь у проведеному обговоренні представників усіх зазначених категорій. Наведена Мінекономіки інформація про окреме обговорення відповідних питань з міжнародними організаціями, консультантами та заінтересованими органами також не підтверджує участі зазначених представників саме в обговоренні аналітичного звіту, як того вимагає захід. Таким чином, проведення публічного обговорення звіту може вважатися підтвердженим, однак виконання заходу в частині забезпечення участі визначеного ним кола представників не підтверджено, що дає підстави оцінити захід як виконаний частково.
+Оскільки аналітичний звіт було оприлюднено 18.06.2025, а за інформацією Мінекономіки процедура його публічного обговорення тривала 30 календарних днів, обговорення було завершено вже у ІІІ кварталі 2025 року, тоді як відповідно до заходу 2.4.1.3.5 його проведення мало відбутися протягом ІІ кварталу 2025 року, у зв’язку з чим захід слід вважати виконаним невчасно.</t>
   </si>
   <si>
     <t>2.4.1.4</t>
   </si>
   <si>
     <t>У всіх суб’єктах господарювання, для яких створення наглядових рад є обов’язковим, таким радам передано повноваження щодо контролю за вжиттям внутрішніх антикорупційних заходів. Формування складу наглядових рад є конкурсним та прозорим</t>
   </si>
   <si>
     <t>2.4.1.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено конкурсну та прозору процедуру формування наглядових рад підприємств державної форми власності;
 2) визначені вимоги до незалежних членів наглядових рад підприємств державної форми власності;
 3) визначені функціональні обов’язки членів наглядових рад підприємств державної форми власності;
 4) передбачено необхідність розроблення методології визначення чітких та прозорих показників ефективності для наглядових рад підприємств державної форми власності;
 5) визначено вичерпний перелік підстав для дострокового припинення повноважень членів наглядових рад підприємств державної форми власності, їх відповідальності за неналежне виконання своїх обов’язків
 </t>
   </si>
   <si>
     <t>Міністерством економіки повідомлено, що 22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом ч. 2 ст. 11-2 Закону України «Про управління об’єктами державної власності» викладено у редакції, що передбачає, що кандидати на посаду члена наглядової ради державного унітарного підприємства добираються та призначаються в порядку, визначеному Кабінетом Міністрів України. Добір кандидатів на посаду члена наглядової ради здійснюється з дотриманням принципів колективної придатності, різноманітності складу, рівності вимог, професійності, відкритості і прозорості та розпочинається не пізніше ніж за три місяці до закінчення строку повноважень відповідного члена наглядової ради (якщо у зазначений строк не прийнято рішення про продовження строку його повноважень) або не пізніше 10 днів з дня дострокового припинення повноважень.
 Кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, затверджує Кабінет Міністрів України. Додаткові кваліфікаційні вимоги до незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, можуть бути визначені статутом, положенням про наглядову раду та/або положенням про принципи формування наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Крім цього, в ч. 11-3 Закону України «Про управління об’єктами державної власності» оновлені положення щодо того, хто не може бути незалежним членом наглядової ради. А ст. 11-4 вказаного Закону визначено виключну компетенцію наглядових рад державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Таким чином положення ухваленого Закону № 3587-IX не в повній мірі покривають зміст заходу 2.4.1.4.1. з огляду на таке:
 а) підп. 1 та 2 заходу щодо визначення конкурсної та прозорої процедур формування наглядових рад підприємств державної форми власності, а також вимог до незалежних членів наглядових рад підприємств державної форми власності не передбачено Законі, як це передбачено у Державній антикорупційній програмі. Натомість Законом передбачено, що ці процедури та вимоги здійснюються у порядку, визначеному Кабінетом Міністрів України;
 б) щодо підп. 3 та 4 заходу, то ухваленим Законом визначено лише те, хто не може бути незалежним членом наглядової ради та вцілому компетенція наглядових рад.
 Також ухвалений Закон передбачає вичерпний перелік підстав для дострокового припинення повноважень членів наглядових рад підприємств державної форми власності, їх відповідальності за неналежне виконання своїх обов’язків.
-Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.</t>
+Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.
+Інформація станом на 2 квартал 2026 року: 
+Прийнято постанову КМУ від 10.01.2025 № 12. 
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804, якою, зокрема:
+1. викладено в новій редакції порядок проведення конкурсного відбору кандидатів на посаду незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі та їх призначення
+2. викладено в новій редакції порядок визначення та затвердження кандидатур представників держави, які призначаються до наглядових рад державних унітарних підприємств, і тих, які обираються до наглядових рад господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі
+3. затверджено кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
+Прийнято наказ Мінекономіки від 30.04.2026 № 5484 “Про затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”.
+Таким чином, інформація за ІІ квартал 2026 року свідчить про те, що і надалі врегулювалися окремі питання заходу 2.4.1.4.1. Зокрема, постановою КМУ від 31.12.2025 № 1804 оновлено порядок конкурсного відбору кандидатів на посаду незалежного члена наглядової ради, визначення кандидатур представників держави та затверджено кваліфікаційні вимоги до членів наглядових рад. Отже, питання, визначені підпунктами 1 і 2 заходу, додатково врегульовано на підзаконному рівні.
+Водночас зазначене не дає підстав вважати захід виконаним повністю, оскільки ДАП прямо передбачає розроблення та подання Кабінетові Міністрів України проекту закону, яким мають бути визначені передбачені заходом питання. Прийняття підзаконних актів не є тотожним установленому ДАП результату, а тому під час моніторингу виконання заходу не може бути зараховане як заміна передбаченого ДАП результату. Врахування таких актів як повного виконання заходу фактично означало б зміну визначеного ДАП результату без внесення відповідних змін до самого заходу.</t>
   </si>
   <si>
     <t>2.4.1.4.2</t>
   </si>
   <si>
     <t>Формування наглядових рад у підприємствах державної форми власності, для яких створення наглядових рад є обов’язковим</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>Органи державної влади — суб’єкти управління об’єктами державної власності</t>
   </si>
   <si>
     <t>наглядові ради сформовано</t>
   </si>
   <si>
     <t>Відповідно до Аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, підготовленого Мінекономікою на виконання заходу 2.4.1.3.4 "Станом на 01.01.2025 у підпорядкуванні суб’єктів управління перебувало 2 916 суб’єктів господарювання державного сектору економіки (далі – суб’єкти господарювання), в тому числі 2 571 державних підприємства та 345 господарських товариств з державною часткою у статутному капіталі більше 50,0 відсотків.
 У 21 з 89 (23,6 % від загальної кількості великих) суб’єкта господарювання, що віднесені до категорії великих підприємств, утворено наглядову раду, до них віднесено ключові компанії державного сектору (перебувають в управлінні Кабінету Міністрів України, Мінекономіки, Міненерго, Міноборони, Держкомтелерадіо, Держлісагентство, ДКА, АТ «УОП»), а саме: ПрАТ «Укргідроенерго», АТ «Укренергомашини», АТ «Укрзалізниця», НАК «Нафтогаз України», АТ «НАЕК «Енергоатом», Поліграфкомбінат «Україна», ТОВ «Оператор ГТС України», НЕК «УКРЕНЕРГО», ПрАТ «Українське Дунайське Пароплавство», АТ «Укрпошта», ДП «Агенція оборонних закупівель», ПрАТ «Запоріжтрансформатор», АТ «Мотор Січ», ТОВ «Кременчуцька ТЕЦ», АТ «АвтоКрАЗ», АТ «Національна суспільна телерадіокомпанія України», ДП «Ліси України», АТ «Хартрон», АТ «Компанія авіаційного та ракетно-технічного машинобудування»; АТ «Українські розподільні мережі», АТ «Укртатнафта».»
 Щодо інших підприємств державної форми власності, для яких створення наглядових рад є обов’язковим, інформація не була надана.
 У межах інформування за 4 квартал 2025 року повідомляється наступне.
 Відповідно до заходу 2.4.1.4.2 суб’єкти управління об’єктами державної власності, зокрема центральні органи виконавчої влади, інші державні органи, обласні військові адміністрації, а також інші уповноважені органи управління корпоративними правами держави, на виконання запиту Національного агентства з питань запобігання корупції інформували НАЗК про наявність підприємств державної форми власності у сфері їх управління, відповідність таких підприємств критеріям обов’язкового утворення наглядових рад та стан їх фактичного формування. За результатами аналізу наданої інформації встановлено, що наглядові ради сформовані лише на частині підприємств, тоді як щодо окремих підприємств, які відповідають критеріям обов’язковості, наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу.
-З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.</t>
+З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.
+У межах інформування за 2 квартал 2026 року Міністерством енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомлено наступне:
+«Наглядові ради сформовано в АТ «Оператор ринку», АТ «Українські розподільні мережі», АТ «Харківський науково-дослідний та проектно-конструкторський інститут «Енергопроект», ТОВ «Оператор ГТС України», НЕК «Укренерго».
+Оновленню складу підлягають наглядові ради АТ «Оператор ринку», АТ «Українські розподільні мережі», ТОВ «Оператор ГТС України», НЕК «Укренерго» відповідно до розпорядження Кабінету Міністрів України від 17.11.2025 № 1258-р «Про затвердження плану заходів щодо оновлення складу наглядових рад та виконавчих органів суб'єктів господарювання паливно-енергетичного комплексу» та постанови Кабінету Міністрів України від 03.12.2025 № 1596 «Питання управління деякими суб'єктами господарювання».
+Листом від 12.03.2026 № 4202-09/24565-03 Мінекономіки повідомило Міненерго, що за результатами відбору Комісією з відбору членів наглядових рад суб'єктів господарювання затверджено перелік переможців відбору на посаду незалежного члена наглядової ради та представників держави, які обираються (призначаються) до складу наглядової ради суб'єктів господарювання паливно-енергетичного комплексу, які визначені планом заходів щодо оновлення складу наглядових рад деяких суб'єктів господарювання, затвердженим розпорядженням Кабінету Міністрів України від 17.11.2025 № 1258, який Комісія рекомендує суб'єкту управління суб'єкта господарювання на посаду члена наглядової ради та надала такий перелік.
+Наказом Міненерго від 26.03.2026 № 163 «Про деякі питання Акціонерного товариства «Українські розподільні мережі» обрано Наглядову раду АТ «Українські розподільні мережі» та затверджено умови цивільно-правових договорів з членами Наглядової ради.
+Наказом Міненерго від 15.05.2026 № 255 «Про деякі питання Наглядової ради Приватного акціонерного товариства «Національна енергетична компанія «Укренерго» затверджено склад Наглядової ради НЕК «Укренерго». Таким чином, Наглядова рада НЕК «Укренерго» сформована у повному складі.
+Наказом Міненерго від 03.07.2026 № 325 затверджено склад Наглядової ради ТОВ «Оператор ГТС України». Таким чином, Наглядова рада ТОВ «Оператор ГТС України» сформована у повному складі».
+У межах інформування за 2 квартал 2026 року ситуація щодо формування наглядових рад на окремих підприємствах державної форми власності покращилася. Зокрема, Міненерго повідомлено про сформованість ряду наглядових рад. При цьому щодо окремих підприємств здійснювалися заходи з оновлення складу наглядових рад. 
+Водночас надана інформація не підтверджує формування наглядових рад на всіх підприємствах державної форми власності, для яких їх утворення є обов’язковим. Зокрема, у наданій раніше інформації за результатами ідентифікації таких підприємств встановлено наявність суб’єктів, у яких наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу, а інформації, яка б підтверджувала усунення зазначених випадків щодо всіх таких підприємств, не надано.
+З огляду на те, що показником виконання заходу визначено саме «наглядові ради сформовано», а надані матеріали підтверджують формування наглядових рад лише на частині підприємств та не дають підстав стверджувати про їх формування на всіх підприємствах, для яких таке утворення є обов’язковим, захід 2.4.1.4.2 доцільно оцінити як такий, що виконано частково.</t>
   </si>
   <si>
     <t>2.4.1.5</t>
   </si>
   <si>
     <t>Запроваджено стандарти корпоративного управління у суб’єктах господарювання державного сектору економіки, що мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу (зокрема, встановлено право дострокового розірвання контракту з менеджментом у разі порушення ним норм антикорупційного законодавства або правил етичної поведінки)</t>
   </si>
   <si>
     <t>2.4.1.5.1</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту щодо стратегічної оцінки корупційних ризиків у діяльності підприємств державної форми власності та визначення підприємств з найвищим рівнем корупційних ризиків</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>Національним агентством підготовлено проєкт Індикаторів для аналізу підприємств державної форми власності з найвищим рівнем корупційних ризиків (далі – Індикатори), які було розміщено з 9 по 25 серпня 2023 року на офіційному вебсайті Національного агентства для проведення публічного обговорення та отримання пропозицій (https://nazk.gov.ua/uk/novyny/nazk-zaproshuye-ekspertiv-doluchytysya-do-rozbudovy-dobrochesnosti-v-upravlinni-derzhpidpryyemstvamy/).
 Передбачається, що Індикатори стануть основою для центрального органу виконавчої влади, що забезпечує формування та реалізує державну політику у сфері управління об’єктами державної власності, інших органів, в управлінні яких перебувають підприємства державної форми власності, при визначенні переліку підприємств, на яких першочергово мають бути запроваджені стандарти корпоративного управління, з урахуванням, у тому числі, переліку підприємств, що мають стратегічне значення для економіки і безпеки держави або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу.
@@ -455,136 +490,155 @@
   </si>
   <si>
     <t>2.4.1.5.3</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту щодо визначення переліку підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет	 		</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України не повідомило про підготовлений аналітичний звіт.
 Натомість Мінекономіки повідомляє, що за поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою Кабінету Міністрів України від 04.03.2015 № 83 (далі – Перелік).
 До Переліку включено 291 ключовий суб’єкт господарювання, зокрема 77 — у сфері оборони. Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та доручено Мінекономіки до 31.12.2024 забезпечити здійснення розподілу (сортування) державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення зазначеного розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
+Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо. Надана Мінекономіки інформація стосується актуалізації Переліку об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затвердженого постановою Кабінету Міністрів України від 04.03.2015 № 83, зокрема постановою КМУ від 12.03.2026 № 330, а також розподілу суб’єктів господарювання державного сектору економіки за категоріями відповідно до Політики державної власності. Водночас зазначені результати не є тотожними з показником виконання зазначеного заходу (підготовка та оприлюдненню аналітичного звіту), а їх зарахування як виконання заходу фактично означало б підміну визначеного ДАП заходу іншим змістом. Отже, підстав для констатування виконання заходу немає.</t>
   </si>
   <si>
     <t>2.4.1.5.4</t>
   </si>
   <si>
     <t>Проведення обговорення звіту, зазначеного у підпункті 2.4.1.5.3, за участю представників органів державної влади, неурядових та міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
 На сьогодні до Переліку включено 291 ключовий суб’єкт господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та, зокрема, доручено Мінекономіки за поданням суб’єктів управління об’єктами державної власності до 31.12.2024 забезпечити здійснення розподілу (сортування) державних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Водночас з огляду на невиконання заходу 2.4.1.5.3, зважаючи на взаємозв'язок останнього із цим заходом, констатувати виконання цього заходу неможливо.</t>
   </si>
   <si>
     <t>2.4.1.5.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту плану заходів щодо приведення системи корпоративного управління у суб’єктах господарювання, визначених за результатами здійснення заходів, зазначених у підпунктах 2.4.1.5.1—2.4.1.5.4, у відповідність із стандартами корпоративного управління Організації економічного співробітництва та розвитку (далі – ОЕСР), який, у тому числі, передбачає проведення конкурсного відбору керівників, голів виконавчих органів та членів наглядових рад суб’єктів державного сектору економіки, що зупинений у зв’язку із введенням воєнного стану, на період починаючи з 2023 року</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			</t>
   </si>
   <si>
     <t>план заходів затверджено Кабінетом Міністрів України</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу, у зв'язку з чим, з огляду на настання дати його завершення, захід слід вважати невиконаним.
-Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.</t>
+Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України
+Інформація за 2 квартал 2026 року: 
+Мінекономіки здійснено заходи щодо приведення системи корпоративного управління у суб’єктах господарювання у відповідність із стандартами корпоративного управління ОЕСР, а саме:
+- Приєднання до рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+Відповідно до розпорядження Уряду від 17.12.2025 № 1436 схвалено проект листа Уряду України до ОЕСР про запит стосовно приєднання до Рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+- 01.04.2026 під участі у 46-му засіданні Робочої групи з питань державної власності та практик приватизації ОЕСР отримано лист про приєднання до зазначених Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності.
+- Мінекономіки 23.05.2026 направлено на розгляд Уряду пропозиції щодо приєднання до Рекомендації Ради ОЕСР щодо принципів корпоративного управління.
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804.
+Урядом прийнято постанову від 05.02.2026 №139 “Про внесення змін до постанов Кабінету Міністрів України від 10.03.2017 № 142 і від 31.05.2022 № 643”, постанову від 20.05.2026 № 652 “Про внесення зміни до пункту 2 постанови Кабінету Міністрів України від 31 травня 2022 р. № 643”.
+Відповідно до підпункту “г” пункту 18 частини другої статті 5 Закону України від 22.02.2024 № 3587-IX Мінекономіки розроблено проєкт постанови “Деякі питання конкурсного відбору керівників державних унітарних підприємств, голів виконавчих органів господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”, а також визнати такою, що втратила чинність постанову Кабінету Міністрів України від 03.09.2008 № 777.
+У І півріччі 2026 року за участі комітету з призначення членів наглядових рад особливо важливих для економіки підприємств, товариств забезпечено формування та оновлення складу НР особливо важливих для економіки суб'єктів господарювання державного сектору економіки, зокрема: АТ НАЕК Енергоатом, НАК Нафтогаз України, ТОВ Оператор ГТС України, НЕК Укренерго, ДП Ліси України, АТ Укрзалізниця.
+Надана за ІІ квартал 2026 року інформація свідчить про здійснення Мінекономіки окремих заходів у сфері вдосконалення корпоративного управління. Водночас інформації про розроблення та подання Кабінетові Міністрів України проекту плану заходів, а також його затвердження Кабінетом Міністрів України не надано. З огляду на визначений показник виконання заходу («план заходів затверджено Кабінетом Міністрів України») наведені дії не можуть бути зараховані як виконання заходу, оскільки не забезпечують досягнення визначеного ДАП результату. При цьому зміст та визначений ДАП результат заходу не можуть бути підмінені іншими результатами або окремими заходами, оскільки це не відповідатиме встановленому змісту заходу та його показнику виконання. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка щорічного звіту (протягом І кварталу року) про стан виконання плану заходів щодо приведення системи корпоративного управління у визначених суб’єктах господарювання 
 у відповідність із стандартами корпоративного управління ОЕСР (у тому числі за період 2021 і 
 2022 років), який у разі потреби містить рекомендації щодо перегляду зазначеного плану заходів
 </t>
   </si>
   <si>
     <t>звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.
 Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.
+За результатами моніторингу станом на II квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) звіт не підготовлено та не оприлюднено, захід 2.4.1.5.6. не виконано.</t>
   </si>
   <si>
     <t>2.4.1.5.7</t>
   </si>
   <si>
     <t>Підготовка правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами</t>
   </si>
   <si>
     <t>правову основу підготовлено</t>
   </si>
   <si>
     <t>Мінекономіки повідомило про розробку проекту постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається викласти у новій редакції Типову форму контракту з керівником державного унітарного підприємства.
 Узгоджений проект постанови подано в установленому порядку на розгляд Уряду листом від 05.02.2024 № 3211-03/9199-01.
 Типовою формою контракту, яку пропонується затвердити проектом постанови, передбачається віднести до зобов’язань керівника державного унітарного підприємства, зокрема:
 - забезпечувати регулярну, але не рідше ніж один раз на два роки, оцінку корупційних ризиків у діяльності підприємства;
 - забезпечувати розробку та вжиття передбачених законодавством та антикорупційною програмою підприємства заходів для запобігання і протидії корупції у діяльності юридичної особи;
 - впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 При цьому Типовою формою контракту передбачається, що орган управління звільняє Керівника у разі закінчення строку дії контракту або достроково за ініціативою Керівника, а також у випадку порушень законодавства та умов цього контракту.
 Контракт може бути припинений у встановленому законодавством порядку до закінчення строку його дії, а Керівник може бути звільнений з посади у разі прийняття органом управління, у тому числі за пропозицією місцевого органу державної виконавчої влади, рішення про припинення його повноважень у разі, зокрема, одноразового грубого порушення Керівником законодавства, невиконання, неналежного виконання обов'язків, передбачених цим контрактом, що призвело до негативних наслідків для підприємства; вчинення корупційного правопорушення або правопорушення, пов’язаного з корупцією.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 Мінекономіки встановлено завдання опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства.
 Проект Закону погоджено без зауважень заінтересованими органами (Мін’юстом, Мінфіном, Мінцифри та Фондом державного майна) і в установленому порядку подано на розгляд Кабінету Міністрів України листом Мінекономіки від 10.06.2024 № 3211-03/42270-01.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494). Разом з тим, 17.07.2025 зазначений проект Закону був відкликаний та знятий з розгляду ВРУ.
 Натомість, 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення «підприємств» та їх перетворення у господарські товариства.
-Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.</t>
+Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.1.6</t>
   </si>
   <si>
     <t>У суб’єктах господарювання державного сектору економіки запроваджено систему внутрішнього контролю та управління ризиками</t>
   </si>
   <si>
     <t>2.4.1.6.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено вимоги із запровадження на підприємствах державної форми власності системи внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту (модель “трьох ліній захисту”);
 2) узгоджено співвідношення між системою внутрішнього контролю та запровадженням антикорупційних програм, у тому числі управління корупційними ризиками;
 3) визначені повноваження наглядової ради із здійснення контролю за функціонуванням системи внутрішнього контролю (на тих підприємствах, на яких утворено аудиторські комітети відповідно до Закону України “Про аудит фінансової звітності та аудиторську діяльність”), у тому числі впровадження внутрішніх антикорупційних заходів
 </t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект із реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом доповнено ст. 11-2 Закону України «Про управління об’єктами державної власності» новою частиною 9, якою передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності.
 Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 При цьому, зазначеним Законом України від 22.02.2024 № 3587-IX передбачено затвердження Кабінетом Міністрів України Політики державної власності, яка визначатиме, серед іншого, принципи організації управління державним майном та діяльністю державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, у тому числі розподіл функцій власника, регулятора та органу, що визначає політику щодо підприємств державного сектору економіки, розподіл повноважень між уповноваженим органом управління та органами державного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 На виконання зазначеного Урядом прийнято постанову від 29 11.2024 № 1369, якою затверджено Політику державної власності, яка деталізує вимоги до систем внутрішнього контролю. Зокрема, передбачено:
 - створення підприємствами та товариствами з державною часткою систем внутрішнього контролю, що охоплює комплаєнс, управління ризиками, внутрішній аудит, запобігання та врегулювання конфлікту інтересів, антикорупційні заходи та систему повідомлень про порушення. Підхід до впровадження систем — ризик-орієнтований;
 - наглядова рада або вищий орган управління (якщо наглядова рада не передбачена) забезпечує затвердження внутрішніх документів, необхідних для функціонування зазначених систем;
@@ -593,80 +647,88 @@
 - наглядова рада за участі комітету з аудиту (та інших комітетів за потреби) регулярно оцінює ефективність систем внутрішнього контролю та вживає заходів для їх вдосконалення.</t>
   </si>
   <si>
     <t>2.4.1.6.2</t>
   </si>
   <si>
     <t>Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності</t>
   </si>
   <si>
     <t>09.12.2024</t>
   </si>
   <si>
     <t>систему внутрішнього контролю та управління ризиками запроваджено на підприємствах державної форми власності</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки, довкілля та сільського господарства України Законом України від 22.02.2024 № 3587-IX “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління” запроваджено положення, яким передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності. Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 Наразі, вимоги щодо створення та особливостей функціонування системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності (а саме державних унітарних підприємствах та господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі) визначені пунктами 122 – 127 Політики державної власності, затвердженої постановою Кабінету Міністрів України від 29 листопада 2024 р. № 1369.
 Водночас відповідний захід передбачає вже впровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності, а не законодавчі зміни в правовому регулюванні системи внутрішнього контролю та управління ризиками.
 У межах звітування за IV квартали 2025 року Мінекономіки повідомляє, що здійснено наступні заходи з метою виконання заходу 2.4.1.6.2. «Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності»:
 - внесено зміни до Статутів підприємств державної форми власності, які належать до
 сфери управління Мінекономіки (далі –Підприємства), а саме доповнено розділом «Система внутрішнього контролю» щодо створення, ключових функцій, мети системи внутрішнього контрою Підприємств;
 - направлено листом від 18.12.2025 № 2803-17/88950-08 проєкт Методичних рекомендацій щодо організації системи управління ризиками як складової системи внутрішнього контролю на державних унітарних підприємствах (далі – проєкт Методичних рекомендацій) до керівників Підприємств з метою отримання пропозицій до проєкту Методичних рекомендацій;
 - проведено 18.12.2025 семінар-нараду з керівниками Підприємств та узгоджено проєкт Методичних рекомендацій;
 - впроваджуються заходи щодо затвердження проєкту Методичних рекомендацій.
 У межах звітування за 1 квартал 2026 року додатково повідомляється, що акціонерними товариствами, що входять до сфери управління Мінекономіки, поінформовано про стан впровадження системи внутрішнього контролю.
+У межах звітування за 2 квартал 2026 року Мінекономіки повідомляє наступне: 
+«1. Методичні рекомендації щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, затверджено наказом Мінекономіки від 30.04.2026 № 5484.
+2. Фактичне виконання змісту та завдань цього заходу забезпечується на системній основі.
+Мінекономіки, як органом управління суб’єктами господарювання державного сектору економіки, на постійній основі вживає заходів щодо належного управління корпоративними правами таких суб’єктів.
+Впроваджено обов'язковий механізм зворотного зв'язку, відповідно до якого суб’єкти господарювання щомісячно подають до Мінекономіки, зокрема інформацію щодо комплексного аналізу стану контролю діяльності виконавчого органу, дотримання антикорупційної політики суб’єкта господарювання, порядку здійснення закупівель, фінансово-бюджетної дисципліни, порядку прийняття рішень про вчинення правочинів, а також функціонування системи внутрішнього контролю, зокрема норм комплаєнсу, управління ризиками та внутрішнього аудиту.
+Всі базові елементи внутрішнього контролю, комплаєнсу та аудиту перебувають під безперервним наглядом Мінекономіки».
+Затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю є позитивною динамікою у виконанні заходу та створює необхідні передумови для його реалізації. Водночас надана інформація не підтверджує фактичного запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності у обсязі, передбаченому показником виконання заходу. Отже, зазначені результати наразі не є достатніми для оцінки заходу як «Виконано частково» / «Виконано», оскільки фактичне запровадження системи, визначене показником виконання, не підтверджено.
 З огляду на те, що а) 09.12.2024 настала дата завершення виконання заходу; б) система внутрішнього контролю та управління ризиками не була запроваджена на підприємствах державної форми власності, захід не виконано.</t>
   </si>
   <si>
     <t>2.4.2 Недостатня прозорість процедур приватизації та невиконання покупцями умов продажу об’єкта приватизації</t>
   </si>
   <si>
     <t>2.4.2.1</t>
   </si>
   <si>
     <t>Запроваджено інструменти запобігання проявам негативного впливу органів приватизації та організаторів приватизаційних аукціонів на кількість учасників та конкуренцію</t>
   </si>
   <si>
     <t>2.4.2.1.1</t>
   </si>
   <si>
     <t>Супроводження розгляду у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето) проекту закону про перелік об’єктів права державної власності, що не підлягають приватизації (реєстраційний номер 4020 від 2 вересня 2020 р.), який визначає перелік об’єктів права державної власності, що не підлягають приватизації</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Проект Закону України «Про перелік об’єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) у другому читанні перебуває на розгляді у Верховній Раді України. За інформацією, розміщеною у реєстраційній картці, законопроект готується до другого читання.
 Разом з тим, На виконання Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244 з метою реалізації ініціативи Європейського Союзу «Ukraine Facility», запровадженої Регламентом (ЄС) Європейського Парламенту та Ради (ЄС) від 29.02.2024 № 2024/79, Кабінетом Міністрів України прийнято постанову Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності», а також схвалено на засіданні Кабінету Міністрів України 29.11.2024 план організації підготовки проектів актів та виконання інших завдань необхідних для реалізації зазначеної постанови Кабінету Міністрів України.
 Відповідно до положень Політики державної власності, за результатами здійснення розподілу державні підприємства, товариства з корпоративними правами держави повинні бути поділені на категорії.
 Мінекономіки за участю суб’єктів управління було підготовлено та Урядом схвалено (пункт 6 витягу з протоколу № 135 засідання Кабінету Міністрів України від 27.12.2024) розподіл державних підприємств, товариств з корпоративними правами держави на категорії, зокрема, суб'єкти господарювання державного сектору економіки, які залишаються у державній власності, у тому числі ті, які не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна».
 Мінекономіки сформовано оновлені переліки об’єктів права державної власності, що не підлягають приватизації, як пропозиції до проекту Закону України «Про перелік об'єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) та листом від 24.09.2025 № 3212-02/64671-01 подано на розгляд Комітету Верховної Ради України з питань економічного розвитку, для розгляду їх під час підготовки законопроекту до другого читання.
 Відповідно до інформації, наданої за 1 квартал 2026 року: на сьогодні Комітет Верховної Ради України з питань економічного розвитку доопрацьовує законопроєкт, зокрема, з урахуванням пропозицій Мінекономіки, для внесення його на розгляд Верховної Ради України у другому читанні.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на а) забезпечення супроводження проекту закону; б) показник виконання заходу не досягнуто: закон не підписано Президентом України, захід 2.4.2.1.1. є таким, що виконаний частково.</t>
   </si>
   <si>
     <t>2.4.2.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про затвердження Порядку проведення електронних аукціонів для продажу об’єктів великої приватизації, визначення переможця за результатами електронного аукціону</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>Фонд державного майна України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			Фонд державного майна 
 офіційні друковані видання 
 офіційний веб-сайт Кабінету Міністрів України
 </t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнят</t>
@@ -707,61 +769,62 @@
   </si>
   <si>
     <t>2.4.2.2.3</t>
   </si>
   <si>
     <t>Усунення виявлених найбільш поширених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації</t>
   </si>
   <si>
     <t>проблеми у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації усунуто</t>
   </si>
   <si>
     <t>Службовою запискою від 31.03.2025 № 23-3-4277 Департаментом надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом 2024 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до загального Звіту Фонду за 2024 рік.
 Протягом 2024 року невиконання умов встановлено за 33 договорами. Порушено судові справи про розірвання 20 договорів купівлі-продажу. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 925,61 тис. грн (Із загальної суми нарахованих у 2024 році штрафних санкцій власниками сплачено у добровільному порядку 190,47 тис. грн.
 Відповідно до наказу № 2497, термін подання відповідальним структурним підрозділом річного звіту (Президенту України, Верховній Раді України та Кабінету Міністрів України) та опублікування на офіційному вебсайті Фонду – до 01.05.2025.
 З метою усунення (зменшення) проблем у виконанні покупцями обов’язкових умов продажу, здійснення постійного моніторингу погашення заборгованості на проданих державних підприємствах, формування оперативної інформації щодо виконанням покупцями зобов'язань та здійснення належних заходів реагування у разі виявлення порушення договірних умов, Фонд листом від 10.04.2025 № 10-23-9237 звернув особливу увагу Регіональних відділень Фонду на необхідність здійснення належних контрольних заходів за укладеними договорами купівлі-продажу єдиних майнових комплексів державних підприємств в частині забезпечення погашення власниками заборгованості із заробітної плати та перед бюджетом у визначені договорами строки, та надав відповідні рекомендації щодо проведення перевірок.
 Службовою запискою Департаменту від 18.04.2025 № 23-3-557 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом І кварталу 2025 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Аналітичної довідки Фонду. Протягом 1 кварталу 2025 року невиконання умов встановлено за 1 договором. Порушено судові справи про розірвання 3 договорів купівлі-продажу (за результатами проведених перевірок у попередніх звітних періодах). Штрафні санкції у звітному періоді не нараховувалися.
 Службовою запискою від 16.07.2025 № 23-3-897 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи І півріччя 2025 року щодо найбільш поширених проблем у виконанні покупцями обов'язкових умов продажу, та здійснених заходів органами приватизації за результатами виявлених порушень. Інформація відображається на сайті Фонду у рубриці "Діяльність. Звіти Фонду" у розділі 1.7 "Контроль за виконанням умов договорів купівлі-продажу" сторінки 16-18 Аналітичної довідки за І півріччя 2025.
 Службовою запискою від 17.10.2025 № 23-3-1204 надано аналітичну інформацію за підсумками роботи протягом 9 місяців 2025 року по розділу 3.5.7. «Контроль за виконанням умов договорів купівлі-продажу» (додається), з урахуванням вимог Методичних рекомендацій.
 Інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Фонд державного майна України повідомляє, що інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Інформація за 1 квартал 2026 року.
 Службовою запискою Департаменту від 23.03.2026 № 23-3-285 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи у 2025 року, у тому числі щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Звіту Фонду за 2025 рік.
 Протягом 2025 року невиконання умов встановлено за 28 договорами. Порушено судові справи про розірвання 17 договорів купівлі-продажу. Також протягом 2025 року відкрито провадження у справах про зобов’язання виконати умови за 4 договорами купівлі-продажу у зв’язку з порушенням покупцями договірних умов щодо здійснення державної реєстрації об’єктів приватизації. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 3, 893 млн грн. (відповідна інформація відображається в аналітичній довідці на сторінках 6-9).
 Слід звернути увагу, що відповідно до частини другої статті 4 Закону України «Про Фонд державного майна України», Фонд щороку до 01 травня подає Президенту України, Верховній Раді України і Кабінету Міністрів України звіт про роботу Фонду та хід приватизації державного майна. У свою чергу, наказом Фонду від 18.12.2025 № 2307 визначено відповідальні структурні підрозділи Фонду за організацію підготовки та оприлюднення звітних матеріалів на офіційному вебсайті Фонду.
 Відповідно, інформація щодо забезпечення усунення виявлених найбільш поширених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації буде оприлюднено на офіційному вебсайті Фонду у визначений наказом термін – 01.05.2026.
-Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме: 
-[...2 lines deleted...]
-– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання); 
+Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме:
+– непогашення у визначений договором строк заборгованості державних підприємств (перед бюджетом та із заробітної плати);
+– нездійснення державної реєстрації прав на придбані об’єкти нерухомого майна;
+– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання);
 – відчуження об'єкта приватизації (його частини) без згоду органу приватизації.
-Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема: 
-– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів; 
+Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема:
+– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів;
 – за невиконання фінансових зобов’язань (несплати заборгованості у повному обсязі) – подано позови про розірвання договорів купівлі-продажу;
-– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна; 
-– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу. 
+– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна;
+– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу.
 Аналіз наданої інформації свідчить про те, що Фондом здійснювався системний контроль та вживалися заходи реагування на виявлені порушення, однак це не є тотожним усуненню проблем у розумінні показника виконання заходу. Зокрема, станом на 31.12.2025 невиконання умов зафіксовано за 28 договорами, за 84 договорами претензійно-позовна робота триває, а нараховані штрафні санкції на суму 3,893 млн грн сплачені лише у розмірі 0,134 млн грн, тобто менше 4% від нарахованого. Водночас певний прогрес досягнуто: власниками погашено борги у розмірі 93,4 млн грн, за 46 перевіреними договорами дотримано умови збереження робочих місць, ряд об'єктів повернуто у державну власність.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на викладене, показник виконання заходу не досягнуто у повному обсязі, захід є таким, що виконано частково.</t>
   </si>
   <si>
     <t>2.4.2.3</t>
   </si>
   <si>
     <t>Мала приватизація або надання в оренду державного, комунального майна здійснюється із застосуванням електронної системи “Prozorro.Sale” та дотриманням принципів добросовісної конкуренції</t>
   </si>
   <si>
     <t>2.4.2.3.1</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту про причини низької конкуренції на аукціонах з оренди державного та комунального майна</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>З метою підготовки зазначеного аналітичного звіту, Мінекономіки листами від 16.06.2023 № 3211-07/28963-08 та від 12.03.2024 № 3211-07/18663-08 надіслало запити до АТ “Прозорро.Продажі” щодо надання пропозиції та інформації для підготовки зазначеного аналітичного звіту.
 З урахуванням наданих листом АТ “Прозорро.Продажі” від 20.03.2024 № 305-03/2024 пропозицій Мінекономіки підготувало відповідний аналітичний звіт, який листом від 18.04.2024 № 3211-07/28538-03 надіслало до Фонду державного майна з пропозицією опрацювати звіт в найкоротші терміни, надавши відповідні пропозиції та коментарі.
 За результатами опрацювання отриманих від Фонду державного майна коментарів підготовлено остаточну версію аналітичного звіту, який оприлюднено 04.06.2024 на сайті Мінекономіки за посиланням: https://www.me.gov.ua/Documents/Detail?lang=uk-UA&amp;id=a273974b-d49d-4257-8652-deb01401e8c1&amp;title=AnalitichniiZvitZgidnoIzPunktom2-4-2-3-1-ZakhodivZVikonanniaDerzhavnoiAntikoruptsiinoiProgramiNa2023-2025-Roki-ZatverdzhenikhPostanovoiuKabinetuMinistrivUkrainiVid04-03-2023-220-ProPrichiniNizkoiKonkurentsiiNaAuktsionakhZOrendiDerzhavnogoTaKomunalnogoMaina</t>
   </si>
   <si>
     <t>2.4.2.3.2</t>
   </si>
@@ -776,106 +839,110 @@
   </si>
   <si>
     <t>Підготовлений на виконання заходу 2.4.2.3.1 аналітичний звіт оприлюднено 04.06.2024 на сайті Мінекономіки за посиланням: https://www.me.gov.ua/Documents/Detail?lang=uk-UA&amp;id=a273974b-d49d-4257-8652-deb01401e8c1&amp;title=AnalitichniiZvitZgidnoIzPunktom2-4-2-3-1-ZakhodivZVikonanniaDerzhavnoiAntikoruptsiinoiProgramiNa2023-2025-Roki-ZatverdzhenikhPostanovoiuKabinetuMinistrivUkrainiVid04-03-2023-220-ProPrichiniNizkoiKonkurentsiiNaAuktsionakhZOrendiDerzhavnogoTaKomunalnogoMaina.
 До опублікованого 04.06.2024 на сайті Мінекономіки аналітичного звіту надано лише відгуки щодо його підтримки та не підтримки.
 Водночас жодного коментаря по суті звіту не надано.
 Суттєвих проблемних питань, що впливають на зниження конкуренції на аукціонах з оренди державного та комунального майна, окрім безпекової ситуації, пов’язаної з триваючою повномасштабною агресією проти України, під час підготовки та обговорення аналітичного звіту не виявлено.
 Мінекономіки повідомляє, що подальше обговорення аналітичного звіту, зокрема за участю представників неурядових та міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, наразі вбачається недоцільним.</t>
   </si>
   <si>
     <t>2.4.2.3.3</t>
   </si>
   <si>
     <t>Усунення виявлених причин низької конкуренції на аукціонах з оренди державного та комунального майна</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік	</t>
   </si>
   <si>
     <t>виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна усунуто</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За результатами аналізу виявлених причин низької конкуренції на аукціонах з оренди встановлено, що одним з ключових проблемних питань, що вплинули на певне зниження конкуренції на аукціонах з оренди державного та комунального майна, залишається те, що пропозиція на ринку оренди державного і комунального майна значно перевищує попит, особливо в умовах воєнного стану.
 Вирішенню зазначеного питання сприятиме, насамперед, стабілізація та покращення в цілому безпекової ситуації в країні.
 Разом з тим, в аналітичному звіті, підготовленому Мінекономіки на виконання п.п. 2.4.2.3.1, було виявлені інші причини низької конкуренції на аукціонах з оренди державного та комунального майна (окрім зазначеної вище), інформація про усунення яких відсутня.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 Таким чином, з огляду на показник виконання та на те, що виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна не усунуто, захід слід вважати невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.4</t>
   </si>
   <si>
     <t>Розроблення та затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 		</t>
   </si>
   <si>
     <t xml:space="preserve">порядок обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду, затверджено	
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)», відповідно до укладеного з Фондом «Євразія» меморандуму розробником реалізовано, а Фондом прийнято 6 модулів онлайн-платформи з управління орендною державного майна (далі – Платформа).
 Уведення в промислову експлуатацію Платформи потребує подальшого доопрацювання розроблених та створення додаткових модулів.
 Для доопрацювання Платформи Фондом було надано до Мінцифри обґрунтування потреби в наданні ресурсної підтримки. Розпорядженням Кабінету Міністрів України від 30.08.2024 № 819-р виділено 2,0 млн грн, за рахунок яких закуплено послуги з розробки оновленого техніко-економічного обґрунтування та технічного завдання на створення Платформи. З урахуванням затвердженого ТЕО Фонд здійснює пошук джерел фінансування для завершення розробки Платформи.
 Також Фонд неодноразово, зокрема листом від 17.12.2024 № 10-46-2-33963 звертався до НАЗК та Уряду з пропозицією продовжити термін виконання заходу.
-Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).</t>
+Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).
+Станом на 2 квартал 2026 року Фонд державного майна України повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб». Вказаним законом зокрема передбачена обов’язковість протягом трьох років перетворення державних підприємств у товариства, що матиме наслідком кількості їх чинних договорів оренди так і державного майна, яке може бути об’єктом оренди.
+Надана за 2 квартал 2026 року інформація не підтверджує затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності, що є показником виконання заходу. З огляду на відсутність інформації про затвердження зазначеного порядку, підстав для визнання заходу виконаним немає. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.5</t>
   </si>
   <si>
     <t>Забезпечення обміну даними та технічної можливості взаємодії між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">автоматизований обмін даними та технічну взаємодію між електронною системою Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду, забезпечено	
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3 Недостатній обсяг публічно доступної інформації про суб’єктів господарювання, в яких держава має частку власності, істотно знижує прозорість їх діяльності, ускладнює громадський контроль та сприяє корупції</t>
   </si>
   <si>
     <t>2.4.3.1</t>
   </si>
   <si>
     <t>На основі Єдиного реєстру об’єктів державної власності створено та наповнено інформацією реєстр державних та комунальних унітарних підприємств, а також господарських товариств, у статутному капіталі яких понад 50 відсотків акцій (часток) належать державі або територіальній громаді, з обов’язковим оприлюдненням інформації про діяльність таких юридичних осіб відповідно до міжнародних стандартів, зокрема про отриману державну допомогу</t>
   </si>
   <si>
     <t>2.4.3.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка та подання Кабінетові Міністрів України проекту закону, яким удосконалено функціонування Єдиного реєстру об’єктів державної власності та передбачено створення на основі відповідного реєстру інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності, зокрема:
 1) визначено механізм взаємодії між учасниками формування Єдиного реєстру об’єктів державної власності;
 2) визначено чіткий порядок періодичного подання інформації суб’єктами управління до Єдиного реєстру об’єктів державної власності, а також порядок подання ними інформації у разі змін щодо об’єктів державної власності;
 3) передбачено обов’язкове щорічне оприлюднення агрегованих звітів принаймні щодо 100 найбільших підприємств державної форми власності;
 4) визначено обсяг оприлюднення інформації про діяльність підприємств державної форми власності відповідно до Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 5) визначено критерії, за якими централізоване подання інформації до інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності є обов’язковим для підприємств комунальної форми власності;
 6) визначено обсяг оприлюднення інформації про діяльність підприємств комунальної форми власності з урахуванням Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 7) передбачено оприлюднення інформації про отриману державну допомогу підприємствами державної форми власності та підприємствами комунальної форми власності;
 8) запроваджено ефективні, пропорційні та стримувальні санкції за недотримання вимог щодо подання та оприлюднення визначеної законом інформації про діяльність підприємств державної та комунальної форми власності, неповноту, недостовірність такої інформації, недотримання вимог щодо формату її подання та оприлюднення
 </t>
   </si>
@@ -900,51 +967,52 @@
 Зокрема, положеннями ухваленого Закону № 3137-ІХ визначено коло учасників формування Єдиного реєстру об’єктів державної власності (далі – Реєстр), у тому числі запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади, а також визначено суб’єктів подання держателю Реєстру інформації, необхідної для його ведення. Відповідно до положень ухваленого Закону внесені зміни до статті 12 Закону України «Про управління об’єктами державної власності», зокрема спрямовані на:
 1) визначення ФДМУ держателем Реєстру, який забезпечує його ведення та формування;
 2) вдосконалення взаємодії ФДМУ із суб’єктами управління для формування та ведення Реєстру, зокрема запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади;
 3) надання доступу до даних Реєстру, у тому числі шляхом їх оприлюднення;
 4) визначення, що інформація з Реєстру надається відповідно до порядку та умов надання інформації з Реєстру, затверджених ФДМУ.
 Однак положення ухваленого Закону не в повній мірі покривають зміст законопроекту, розробка та подання Кабінету Міністрів України якого передбачається відповідним заходом ДАП.
 Разом з тим, щодо підпунктів 1-7 заходу 2.4.3.1.1 Фондом державного майна України поінформовано, що механізм взаємодії між учасниками формування Реєстру, порядок подання інформації, порядок структура, строки та умови оприлюднення інформації будуть визначатися підзаконними нормативно-правовими актами, а також угодами (договорами) про обмін інформацією та відповідну взаємодію та відповідні положення будуть реалізовуватися в межах заходів 2.4.3.1.6. з урахуванням підпунктів 2.4.3.1.7 – 2.4.3.1.10.
 Так, зокрема ФДМУ розроблено проєкт постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», положення якого передбачають визначені цим пунктом завдання. ФДМУ подано проєкт акта до КМУ (14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 після його додаткових опрацювань за результатами засідань Урядового комітету з питань економічної, фінансової, аграрної політики, стратегічних галузей промисловості, паливно-енергетичного комплексу та у справах ветеранів від 23.01.2025 та від 24.04.2025, проєкт акта подано на розгляд Уряду). Разом з тим, Секретаріатом КМУ 17.07.2025 проєкт акта повернуто Фонду у зв’язку зі зміною складу Уряду.
 Доопрацьований проєкт постанови повторно погоджено 11 ОВВ без зауважень та 2 ОВВ (Мінцифри, Мін’юстом) – із зауваженнями, які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Відповідний проект постанови Кабінет Міністрів України містить положення щодо:
 1) механізму взаємодії між учасниками формування Єдиного реєстру об’єктів державної власності, у тому числі шляхом інформаційної взаємодії, на єдиних методологічних засадах;
 2) порядку подання інформації та змін до неї суб’єктами управління до Єдиного реєстру об’єктів державної власності, у тому числі із визначенням строків та форм подання;
 3) визначення кола користувачів Реєстру для доступу до його даних, у тому числі які оприлюднюються; порядку, строків, структури даних оприлюднення інформації, зокрема через вебсайт Реєстру, а також вебпортал щодо суб’єктів господарювання, призначений для формування, оброблення, зберігання, захисту та оприлюднення інформації про державні та комунальні суб’єкти господарювання.
 Детальніше щодо проекту постанови див. інформацію щодо заходу 2.4.3.1.4(1).
 Таким чином, відповідний проект постанови Кабінет Міністрів України містить положення, які забезпечують виконання пп. 1, 2, 4 та частково 7 Заходу 2.4.3.1.1.
 Разом з тим, захід 2.4.3.1.1. передбачає створення інформаційного ресурсу для оприлюднення інформації не лише щодо підприємств державної форми власності, а також комунальної, що не передбачено проектом постанови.
 Зокрема, проект не покриває вимоги пп. 5, 6 та частково 7 Заходу 2.4.3.1.1., оскільки:
 5) не визначено критерії, за якими централізоване подання інформації до інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності є обов’язковим для підприємств комунальної форми власності;
 6) не визначено обсяг оприлюднення інформації про діяльність підприємств комунальної форми власності з урахуванням Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 7) не передбачено оприлюднення інформації про отриману державну допомогу підприємствами комунальної форми власності.
 Крім того, проект постанови не містить положень, якими було б передбачено обов’язкове щорічне оприлюднення агрегованих звітів принаймні щодо 100 найбільших підприємств державної форми власності, що передбачено в п. 3 Заходу 2.4.3.1.1.
 Щодо виконання підпункту 8 в межах заходу 2.4.3.1.1. Фондом державного майна України розроблено та надано оновлені пропозиції до положень проекту Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального процесуального кодексу України стосовно удосконалення державної політики управління об’єктами державної і комунальної власності» (відповідний законопроект зареєстровано у Верховній Раді України за реєстр. № 4573 від 04.01.2021), які передбачають встановлення відповідальності керівників за неподання, несвоєчасне подання або подання інформації про об’єкти державної власності не в повному обсязі держателю Реєстру. 02.05.2023 відповідний законопроект прийнято у 1 читанні за основу.
 Крім того, 09.01.2025 прийнято ЗУ «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб» (№4196-IX, що вводиться в дію 28.08.2025), в положеннях якого передбачено створення функціонального сервісу для формування, оновлення, оприлюднення реєстрових даних про об’єкти права комунальної власності.
-Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.</t>
+Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.2 (2)</t>
   </si>
   <si>
     <t>Розроблення проектів нормативно-правових актів (змін до нормативно-правових актів), спрямованих на реалізацію положень закону, зазначеного у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.06.2023</t>
   </si>
   <si>
     <t>23.08.2023</t>
   </si>
   <si>
     <t>проекти нормативно-правових актів розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Верховна Рада України прийняла Закон України від 30.05.2023 № 3137-IX «Про внесення змін до деяких законодавчих актів України щодо оптимізації діяльності Фонду державного майна України, вдосконалення управління державним майном та підвищення ефективності санкційної політики» (далі – Закон № 3137-IX).
 Відповідно до Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону № 3137-IX (далі – План) (додається) Мінекономіки визначено відповідальним за пунктами 1.3, 1.4, 1.5, 1.6, а також співвиконавцем за пунктами 1.1 та 1.2.
 По пункту 1.3 Плану Мінекономіки разом з іншими заінтересованими органами влади було розроблено та Урядом прийнято постанову Кабінету Міністрів України «Деякі питання управління активами, стягнутими в дохід держави» від 21.11.2023 № 1233 (далі – постанова № 1233), якою затверджено Порядок управління Фондом державного майна активами, щодо яких ухвалено рішення суду про застосування санкції відповідно до Закону України «Про санкції», а також здійснення реалізації таких активів та внесено зміни до деяких актів Уряду з метою належної реалізації положень Закону № 3137-IX.
 Щодо пунктів 1.4, 1.5 та 1.6 Плану Мінекономіки згідно з компетенцією було поінформовано Кабінет Міністрів, що в Мінекономіки відсутні НПА, які потребують затвердження/приведення у відповідність із Законом 3137-ІХ (листи Мінекономіки від 20.08.2023 № 3211-01/43586-01 та від 30.08.2024 № 3211-01/46299-01 додаються). Крім того, по пунктах 1.4, 1.5 та 1.6 Плану Мінекономіки не є головним виконавцем (відсутнє скликання). Виконавці - Мінекономіки, ФДМУ та органи виконавчої влади (за списком). Зміст заходу передбачає виконання згідно з компетенцією.
 План по Закону 3137-ІХ для Мінекономіки було знято з контролю Кабінетом Міністрів у листопаді 2023 року як такий, що виконано.
 Крім того, Мінекономіки опрацьовано та листом від 19.06.2024 № 3211-04/44279-03 надано Висновок до проєкту постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», розробленої Фондом державного майна України на виконання, зокрема, пунктів 2.4.3.1.1, 2.4.3.1.2 та 2.4.3.1.6 Заходів з виконання ДАП на 2023-2025 роки, затверджених постановою КМУ від 04.03.2023 № 220, спрямованих на реалізацію положень Закону № 3137-IX.</t>
   </si>
   <si>
@@ -964,221 +1032,243 @@
     <t>2.4.3.1.3 (1)</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проектів нормативно-правових актів, зазначених у підпункті 2.4.3.1.2, та їх доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>23.09.2023</t>
   </si>
   <si>
     <t>23.10.2023</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>01.11.2023 на сайті Фонду державного майна України  оприлюднено проект постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467» (http://surl.li/oxjyzb) з метою проведення консультацій з громадськістю. Зауваження та пропозиції до нього не надходили.
 20.06.2024 на сайті ФДМУ оприлюднено  доопрацьований проект постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» (http://surl.li/ywoodc) з метою проведення консультацій з громадськістю.</t>
   </si>
   <si>
     <t>2.4.3.1.3 (2)</t>
   </si>
   <si>
     <t>Мінекономіки на виконання п.1.3 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону №3137-IX (далі – План) було розроблено та Урядом прийнято пКМУ «Деякі питання управління активами, стягнутими в дохід держави» від 21.11.2023 №1233(далі – постанова №1233), якою затверджено Порядок управління Фондом державного майна активами, щодо яких ухвалено рішення суду про застосування санкції відповідно до ЗУ «Про санкції», а також здійснення реалізації таких активів та внесено зміни до деяких актів Уряду з метою належної реалізації положень Закону №3137-IX.
 По п.1.4, 1.5 та 1.6 Плану Мінекономіки не є головним виконавцем (відсутнє скликання). КМУ було поінформовано, що в Мінекономіки відсутні НПА, які потребують затвердження/приведення у відповідність із Законом 3137-ІХ. План по Закону 3137-ІХ для Мінекономіки було знято з контролю КМУ у листопаді 2023 року як такий, що виконано.
 Мінекономіки опрацьовано та листом від 19.06.2024 №3211-04/44279-03 надано Висновок до проєкту пКМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», розробленої ФДМУ на виконання, зокрема, пунктів 2.4.3.1.1, 2.4.3.1.2 та 2.4.3.1.6 Заходів з виконання ДАП на 2023-2025 роки, спрямованих на реалізацію положень Закону №3137-IX.
-Також Мінекономіки листом від 19.08.2025 № 3223-06/55083-03 надано Висновок до надісланого ФДМУ на повторне погодження проєкту постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України».
-Проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» оприлюднено на офіційному вебсайті ФДМУ (http://surl.li/uojdc) для проведення громадського обговорення.
+Також Мінекономіки листом від 19.08.2025 № 3223-06/55083-03 надано Висновок до надісланого ФДМУ на повторне погодження проєкту постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України». 
+Проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» оприлюднено на офіційному вебсайті ФДМУ (http://surl.li/uojdc) для проведення громадського обговорення (прийнято КМУ 07.01.2026 за № 15 (набрання чинності відбудеться 01.07.2027).
 Мінекономіки зазначає, що громадське обговорення постанови №1233 не здійснювалось, оскільки зазначений нормативно-правовий акт не містить ознак регуляторного акта, а його прийняття не потребує реалізації процедур, передбачених ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності».
 Таким чином, ураховуючи лист ДРС та положення Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою КМУ від 03.11.2010 № 996, відсутні законодавчі підстави для проведення громадського обговорення постанови №1233.
 Незалежно від позиції Мінекономіки, яка ґрунтується на положеннях ст. 5 Закону України "Про засади державної регуляторної політики у сфері господарської діяльності", відповідно до чого такий проект акта може не підлягати громадському обговоренню як такий, що не містить ознак регуляторного, обов'язковість громадського обговорення актів, розроблених на досягнення очікуваного стратегічного результату 2.4.3.1 ДАП, напряму випливає із положень п. 2.4.3.1.3 додатка 2 до ДАП та ч. 1 ст. 18-1 Закону України "Про запобігання корупції".
-А тому неможливо погодитися із позицією Міністерства економіки, довкілля та сільського господарства України щодо необов'язковості проведення громадського обговорення, у зв'язку із чим захід залишається невиконаним.</t>
+А тому неможливо погодитися із позицією Міністерства економіки, довкілля та сільського господарства України щодо необов'язковості проведення громадського обговорення, у зв'язку із чим захід залишається невиконаним.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.4 (1)</t>
   </si>
   <si>
     <t>Прийняття нормативно-правових актів, зазначених у підпункті 2.4.3.1.2, у разі потреби проведення їх державної реєстрації або подання Кабінетові Міністрів України</t>
   </si>
   <si>
     <t>23.12.2023</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>нормативно-правові акти набрали чинності</t>
   </si>
   <si>
     <t>Розроблений ФДМУ проєкт постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» у 2024р. погоджено та надано висновки до нього 13 органами виконавчої влади, а також Рішенням ДРС погоджено проєкт регуляторного акта.
 14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 07.08.2025 проєкт акта надіслано на повторне погодження 11 ОВВ (№ 10-62-19799), Уповноваженому ВРУ з прав людини (№ 10-62-19801), НАЗК (№ 10-62-19802) та Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату КМУ (№ 10-62-19798).
 12.08.2025 відповідно до процедур, передбачених ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», доопрацьований проєкт акта повторно надіслано на погодження до ДРС (№ 10-62-20260).
 26.08.2025 проєкт акта надіслано Мін’юсту для проведення правової експертизи (№ 10-62-21533), а також 15.09.2025 надіслано додаткові матеріали, зокрема щодо висновку Мінцифри (№ 10-62-23131).
 11.09.2025 отримано від Державної регуляторної служби Рішення № 554 про погодження проєкту регуляторного акта.
 19.09.2025 отримано від Мін’юсту (№ 135668/148161-12-25/8.1.6) висновок за результатами правової експертизи проєкту акта. Загальна підсумкова оцінка: відповідний із зауваженнями щодо недотримання вимог нормопроєктувальної техніки.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15). У постанові КМУ від 07.01.2026 № 15 зазначено, що ця постанова набирає чинності з 1 липня 2027 року.
-З огляду на вищезазначене, а також з урахуванням змісту заходу та його показника виконання, захід виконано невчасно та частково.</t>
+З огляду на вищезазначене, а також з урахуванням змісту заходу та його показника виконання, захід виконано невчасно та частково.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.4 (2)</t>
   </si>
   <si>
     <t>2.4.3.1.5</t>
   </si>
   <si>
     <t>Проведення тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			
 </t>
   </si>
   <si>
     <t>проведено не менше 10 тренінгів, участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми власності</t>
   </si>
   <si>
     <t>Фонд державного майна України інформує.
 За підтримки проєкту USAID/UKaid «Діяльність у рамках реформи державних підприємств України» (SOERA) проведено навчання з нових стандартів корпоративного управління, запроваджених Законом України від 22.02.2024 № 3587-IX, зокрема щодо рекомендацій стосовно розкриття інформації про дотримання керівних принципів ОЕСР корпоративного врядування на державних підприємствах, а також комунальних підприємствах.
 Після прийняття проєкту постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» (https://www.spfu.gov.ua/userfiles/files/PPD.pdf), положення якого передбачають запровадження нових спрощених підходів до процесів збору інформації про об’єкти державної власності, зокрема через електронні кабінети створювачів Реєстру, ФДМУ додатково будуть вживатися заходи щодо проведення тренінгів стосовно застосування його положень представникам суб’єктів управління.
 14.11.2024 (№ 10-62-30850), 18.12.2024 (№ 10-62-34119), 24.02.2025 (№ 10-62-4833) та 12.05.2025 (№ 10-62-12075) проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Наразі ФДМУ здійснюється підготовка для проведення представникам суб’єктів управління тренінгів щодо застосування нових положень стосовно формування та надання відомостей про об’єкти державної власності до Реєстру, затверджених постановою КМУ від 07.01.2026 №15.
 Інформація станом на 1 квартал 2026 року.
 ФДМУ повідомляє, що Кабінетом Міністрів України прийнято постанову від 07 січня 2026 року № 15 «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яка спрямована на вдосконалення функціонування нового програмного продукту Єдиного реєстру об’єктів державної власності та його складових.
 ФДМУ підготовлено презентаційні матеріали для суб’єктів управління щодо реалізації нових підходів до формування, ведення та використання Реєстру.
 ФДМУ проведено тренінги, участь у яких взяли публічні реєстратори Реєстру, представники суб’єктів управління, зокрема Мінекономіки, Мінрегіон, Міненергетики, державні підприємства та установи (у тому числі заклади освіти, управління водного господарства), а також окремі територіальні громади тощо (понад 400 учасників).
 За результатами проведених заходів забезпечено підвищення рівня обізнаності учасників щодо нових вимог законодавства, уніфікацію підходів до формування та ведення даних у Реєстрі, а також створено передумови для своєчасного та коректного подання інформації до Реєстру, підвищення її якості та повноти.
-ФДМУ у звітній інформації зазначає про проведення тренінгів для представників суб'єктів управління щодо застосування нових положень постанови КМУ від 07.01.2026 №15, участь у яких взяли понад 400 учасників. Водночас надана інформація не дозволяє верифікувати виконання показника заходу, оскільки: 1) не вказано кількість проведених тренінгів, що унеможливлює підтвердження досягнення мінімального порогу у 10 заходів (при цьому ФДМУ надано одну презентацію тренінгу на тему «Єдиний реєстр об'єктів державної власності. Реалізація положень постанови Кабінету Міністрів України від 07.01.2026 № 15», що дає підстави припускати проведення єдиного заходу, а не серії тренінгів, передбаченої показником виконання); 2) серед учасників прямо не згадано регіональні представництва та відділення Фонду державного майна України, а також підприємства комунальної форми власності, участь яких є обов'язковою умовою виконання показника. 
+ФДМУ у звітній інформації за 2 квартал 2026 року зазначає наступне:
+«ФДМУ підготовлено презентаційні матеріали з питань реалізації положень постанови КМУ № 15 щодо нових підходів до формування, ведення та використання Реєстру для представників суб’єктів управління, ФДМУ та його регіональних відділень.
+ФДМУ проведено 2 тренінги у форматі конференції Zoom, що забезпечило одночасне охоплення максимально широкої цільової аудиторії. В результаті участь у тренінгах взяли представники суб’єктів управління, зокрема Мінекономіки, Мінрегіону, Міненергетики, облдержадміністрацій, державних підприємств та установ (у тому числі заклади освіти, управління водного господарства), окремих територіальних громад тощо (понад 400 учасників) та 2 тренінги регіональних відділень ФДМУ (понад 70 учасників).
+Перелік учасників (організацій) наведено у додатку.
+Також ФДМУ проведено 7 спеціалізованих офлайн-тренінгів для працівників відповідних функціональних структурних підрозділів центрального апарату ФДМУ з питань реалізації їх повноважень за такими напрямами, зокрема:
+- облік державних підприємств, їх об’єднань, установ, організацій та державних органів як юридичних осіб;
+- облік нерухомого майна державних підприємств, їх об’єднань, установ і організацій;
+- облік державного майна, що не увійшло до статутного капіталу господарських товариств;
+- облік корпоративних прав держави у статутному капіталі господарських товариств – резидентів і нерезидентів;
+- формування та оприлюднення на вебпорталі суб’єктів господарювання інформації про суб’єктів господарювання державного сектору економіки;
+- надання інформації з Реєстру;
+- виконання функцій публічних реєстраторів Реєстру.
+Проведення зазначених заходів забезпечило охоплення представників усіх цільових категорій учасників, визначених завданням, надання необхідних методичних роз’яснень щодо застосування нових положень постанови КМУ № 15, уніфікацію підходів до формування та ведення даних у Реєстрі, а також можливість отримання відповідей на практичні питання».
+Водночас ФДМУ у звітній інформації за 2 квартал 2026 року зазначає про проведення 11 тренінгів, а саме: 2 тренінгів у форматі конференцій Zoom, 2 тренінгів для регіональних відділень ФДМУ та 7 спеціалізованих офлайн-тренінгів для працівників відповідних функціональних структурних підрозділів центрального апарату ФДМУ. Таким чином, за інформацією ФДМУ, кількісний показник заходу щодо проведення не менше 10 тренінгів досягнуто.
+Разом з тим, надані матеріали не дають змоги підтвердити проведення кожного із зазначених 11 тренінгів. Зокрема, наданими матеріалами підтверджується організація та проведення окремого тренінгу щодо реалізації положень постанови КМУ від 07.01.2026 № 15, що підтверджується відповідним запрошенням та презентаційними матеріалами.
+Крім того, навіть з урахуванням зазначеної ФДМУ кількості проведених тренінгів надані матеріали не дають змоги підтвердити участь у них усіх категорій учасників, визначених показником виконання заходу, зокрема підприємств комунальної форми власності. ФДМУ зазначає про участь представників окремих територіальних громад, однак така інформація сама по собі не підтверджує участі саме підприємств комунальної форми власності, прямо визначених показником виконання заходу.
 Крім того, захід 2.4.3.1.5. щодо проведення тренінгів безпосередньо пов'язаний із заходом 2.4.3.1.1., оскільки передбачає тренінги щодо застосування положень, запроваджених саме законом, прийняття якого є результатом виконання заходу 2.4.3.1.1. Захід 2.4.3.1.1. передбачає підготовку та подання Кабінетові Міністрів України проекту закону, яким мають бути комплексно врегульовані всі визначені підпунктами 1–8 питання функціонування Єдиного реєстру об'єктів державної власності та створення інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності.
-З огляду на те, що а) настала дата завершення виконання заходу; б) не було проведено не менше 10 тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1., участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми, захід вважається невиконаним.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) за інформацією ФДМУ проведено 11 тренінгів, однак наданими матеріалами не підтверджено проведення кожного із зазначених тренінгів; в) не підтверджено участь у проведених тренінгах усіх категорій учасників, визначених показником виконання заходу, зокрема підприємств комунальної форми власності; г) підтверджені матеріали свідчать про проведення тренінгу щодо реалізації положень постанови КМУ від 07.01.2026 № 15, тоді як відповідно до заходу 2.4.3.1.5 тренінги мають бути спрямовані на застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1, а результатом виконання заходу 2.4.3.1.1 має бути саме підготовка та подання Кабінетові Міністрів України відповідного проекту закону, – захід не може вважатися виконаним у повному обсязі.
+Захід виконано невчасно, оскільки передбачені ним тренінги проводилися після прийняття постанови КМУ від 07.01.2026 № 15, тоді як встановлений строк виконання заходу 23 січня 2024 року вже сплив.</t>
   </si>
   <si>
     <t>2.4.3.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту нормативно-правового акта про затвердження нової редакції Положення про Єдиний реєстр об’єктів державної власності, а також інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності як складової відповідного реєстру </t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України,
 Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>нормативно-правовий акт прийнято</t>
   </si>
   <si>
     <t>ФДМУ розроблено проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яким внесено зміни до Положення про Єдиний реєстр об’єктів державної власності шляхом викладання його у новій редакції. Зміни спрямовані на встановлення порядку, строків, структури даних оприлюднення інформації, зокрема через вебпортал суб’єктів господарювання, а також враховані завдання п. 2.4.3.1.1.
 Протягом 2024р. проєкт постанови погоджено та надано висновки до нього 13 ОВВ, а також Рішенням ДРС погоджено проєкт регуляторного акта.
 14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 ОВВ (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
-З огляду на те, що Урядом затверджено постанову КМУ (від 07.01.2026 № 15) за межами строку виконання заходу, а також постановою КМУ не передбачено створення інформаційного ресурсу для оприлюднення інформації щодо підприємств комунальної форми власності як складової відповідного реєстру, захід є таким, що виконаний невчасно та частково.</t>
+З огляду на те, що Урядом затверджено постанову КМУ (від 07.01.2026 № 15) за межами строку виконання заходу, а також постановою КМУ не передбачено створення інформаційного ресурсу для оприлюднення інформації щодо підприємств комунальної форми власності як складової відповідного реєстру, захід є таким, що виконаний невчасно та частково.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.7</t>
   </si>
   <si>
     <t>Розробка програмного забезпечення та налаштування технічного устаткування, необхідних для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України,
 Міністерство фінансів України,
 Міністерство юстиції України,
 Державна служба статистики України,
 Антимонопольний комітет України,
 Національна комісія з цінних паперів та фондового ринку,
 Міністерство розвитку громад та територій України,
 Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги	</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, розроблено та запроваджено	</t>
   </si>
   <si>
     <t>Для виконання цього завдання є потреба у фінансуванні заходів, пов’язаних з розробкою нової інформаційно-комунікаційної системи Єдиного реєстру об’єктів державної власності (ІКС Реєстру) та її складових, впровадженням та налаштуванням відповідного ПЗ ІКС Реєстру на основі технічного завдання.
 ФДМУ підготовлено та направлено до Мінцифри, зокрема листом від 22.04.2024 №10-62-10919, обґрунтування потреб в наданні ресурсної підтримки на розробку ІКС Реєстру та включення цього проєкту до переліку завдань НПІ на 2024–2025 рр.
 Листом від 31.05.2024 №10-62-14797 ФДМУ звертався до НАЗК щодо надання фінансової підтримки для реалізації цього заходу.
 Розпорядженням КМУ від 30.08.2024 №819-р затверджено перелік пріоритетних завдань, проєктів та робіт з інформатизації, серед яких – створення ПТК «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки.
 ФДМУ підготовлено технічні вимоги до створення ПТК «Реєстр». Враховуючи обмеженість часу до завершення бюджетного 2024р., було вжито заходів для забезпечення реалізації завдання у максимально стислі строки. Зокрема, здійснено процедури публічних закупівель відповідно до вимог ЗУ «Про публічні закупівлі» щодо послуг з розробки проєктної документації, придбання серверної інфраструктури для Реєстру та окремого ліцензійного ПЗ.
 07.02.2025 (№10-62-3561) ФДМУ звертався до Мінцифри щодо надання фінансової підтримки на розробку ІКС Реєстру, за результатами розгляду якого повідомлено, що ресурсна підтримка завдань з інформатизації Мінцифрою у 2025 році не забезпечуватиметься.
 03.04.2025 (№10-15-8678) та 21.04.2025 (№10-15-10198) надано Мінцифри пропозиції до окремих проектів з інформатизації на 2026-2028 роки, що потребують надання ресурсної підтримки замовникам для їх виконання, а також обґрунтування потреб з детальним описом завдання, пов’язаного зі створенням ІКС Реєстру, а також обсягів видатків на виконання таких послуг, узгоджені з Адміністрацією Держспецзв’язку.
 24.12.2025 надано Мінфіну розрахунки для потреб створення ІКС Реєстру, її складових.
 Водночас ФДМУ вживав заходів щодо залучення потенційних донорів, зокрема у рамках проєктів міжнародної технічної допомоги з Німецьким товариством міжнародного співробітництва (GIZ) ГмбХ (2025р.) та Французькою агенцією міжнародного технічного співробітництва Expertise France (2026р.), а також отримання коштів з державного бюджету. Узагальнена інформація додається файлом.
 На сьогодні придбано та налаштовано ІТ-інфраструктуру Реєстру та відсутнє фінансування на розроблення ПЗ.
-З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.9</t>
   </si>
   <si>
     <t>Забезпечення інтеграції або обміну даними і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та автоматизованою системою електронного документообігу “Бест Звіт Oracle”</t>
   </si>
   <si>
     <t>автоматизований обмін даними та технічну взаємодію між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та автоматизованою системою електронного документообігу “Бест Звіт Oracle” забезпечено</t>
   </si>
   <si>
     <t>Мінекономіки, який є розпорядником інформації, яка міститься в АС електронного документообігу «Бест Звіт Oracle», погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеною системою, зокрема базою даних електронної звітності суб’єктів господарювання.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку нової сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
 З 2026 року розпочато співпрацю з Французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та реєстром державної допомоги суб’єктам господарювання </t>
   </si>
   <si>
     <t>Антимонопольний комітет України</t>
   </si>
   <si>
     <t xml:space="preserve">автоматизований обмін даними і технічну взаємодію між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та реєстром державної допомоги суб’єктам господарювання забезпечено	</t>
   </si>
   <si>
     <t>АМКУ, який є розпорядником інформації, яка міститься в Реєстрі державної допомоги, погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеним реєстром.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
 З 2026 року розпочато співпрацю з французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.4 Високий рівень толерування корупції у приватному секторі економіки</t>
   </si>
   <si>
     <t>2.4.4.1</t>
   </si>
   <si>
     <t>Внесено зміни до законодавства, які запроваджують стимулювання приватного сектору економіки для підвищення добропорядності ведення бізнесу</t>
   </si>
   <si>
     <t>2.4.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення проведення аналітичного дослідження, яким визначено можливість внесення змін до Кримінального і Кримінального процесуального кодексів України та інших законів щодо врахування рекомендацій ОЕСР:
 1) включення до підстав для застосування до юридичних осіб заходів кримінально-правового характеру за вчинення корупційних кримінальних правопорушень не лише уповноваженою особою від імені та в інтересах юридичної особи, а і кінцевим бенефіціарним власником (контролером), працівником юридичної особи нижчого рівня, третіми особами;
 2) передбачення такого виду заходів кримінально-правового характеру, як обмеження провадження юридичною особою певного виду діяльності (включно з анулюванням наданого дозволу та/або ліцензії);
 3) передбачення такого виду заходів кримінально-правового характеру, як покладення на юридичну особу зобов’язань із комплаєнсу, та визначення переліку таких зобов’язань;
 4) надання можливості суду звільнити юридичну особу від застосування заходів кримінально-правового характеру або пом’якшити застосовуваний до юридичної особи захід у разі визнання судом ефективності наявних у юридичної особи комплаєнс-правил, механізмів внутрішнього контролю та антикорупційної програми або здійснення достатньої кількості заходів з метою запобігання вчиненню корупційного кримінального правопорушення;
 5) надання права суду покладати на юридичну особу певні обов’язки, у разі належного виконання яких до неї не застосовуватимуться заходи кримінально-правового характеру;
 6) закріплення можливості укладення юридичними особами угоди про відстрочення судового переслідування;
 7) встановлення вимог до угоди про відстрочення судового переслідування
 </t>
   </si>
   <si>
@@ -1235,51 +1325,51 @@
 </t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">підготовлено аналітичну довідку/порівняльну таблицю про співвідношення норм актів ОЕСР та українського законодавства	</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України: «Проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації» повідомляємо, що з огляду на внесення відповідних проектів законодавчих змін на розгляд Кабінету Міністрів України, а також на те, що фактично його виконано в ході розробки законопроектів у робочому порядку (без формалізації у вигляді звітного документа), і з огляду на виконання подібного завдання Національним агентством в рамках заходу 2.4.4.1.1, захід втратив актуальність. Пропозиція виключити захід 2.4.4.1.4. із ДАП.»
 У рамках інформування про стан виконання заходу за ІІІ квартал додаткових відомостей не надано, з огляду на що захід не може вважатися таким, що має прогрес виконання.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі: «Виконано. На розгляді Верховної Ради України перебувають проєкти Законів України «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443 від 25 липня 2024 року) та «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443-1 від 09 серпня 2024 року).»
 Звертаємо увагу на те, що найменування заходу передбачає:
 1) проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL];
 2) встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації.
 Крім того, показником виконання заходу визначено підготовлення аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства.
 З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 30.06.2025 та 30.09.2025 не виконано.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі 2025 року: «04.12.2024 Верховна Рада України прийняла Закону № 4111-IX, а тому завдання щодо проведення аналізу положень Рекомендацій Ради ОЕСР фактично виконано в ході розробки законопроектів в робочому порядку (без формалізації у вигляді звітного документа)». З огляду на зазначене, констатуємо, що станом на 31.12.2025 захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, не виконано.
-З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 не виконано.</t>
+З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 nf 30.06.2026 не виконано.</t>
   </si>
   <si>
     <t>2.4.4.1.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо змін до законодавства для їх апроксимації до норм Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL]</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України, що була надана у ІІ кварталі 2024 року: «У рамках заходів, передбачених п.п. 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП, утвореним на базі Національного бюро Секретаріатом Робочої групи, утвореної згідно з Указом Президента України від 28.07.2022 №539, завершено розробку законодавчих змін до КК України, КПК України, Закону України «Про запобігання корупції» та інших спеціалізованих законів.
 Зазначені зміни було направлено для ознайомлення до відповідних органів державної влади листом від 20.03.2024 № 03/1-055/8020.
 Також для ознайомлення та коментування його було надано заінтересованим сторонам, зокрема бізнес-асоціаціям, громадським організаціям, практикуючим юристам, які надали свої коментарі та пропозиції.
 З метою обговорення запропонованих змін Національним бюро спільно з ОЕСР 28 березня 2024 року було проведено воркшоп, учасниками якого були представники державних органів влади, громадських організацій, приватного сектора, а 14 червня 2024 року було проведено робочу зустріч експертів ОЕСР з народними депутатами України, представниками Міністерства юстиції, НАБУ, НАЗК з метою обговорення запропонованих змін та визначення подальших кроків, необхідних для їх прийняття.
 24 травня 2024 року на розгляд Кабінету Міністрів України внесено проекти законів України «Про внесення змін до Кримінального кодексу України та Кримінального процесуального кодексу України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень», «Про внесення змін до деяких законодавчих актів України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» та «Про внесення змін до Закону України «Про публічні закупівлі» щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (лист Мін'юсту від 24.05.2024 № 78054/11.1.1/4-24).
 Їх прийняття дозволить виконати заходи 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП.».
 За інформацією Національного антикорупційного бюро України, що була надана у ІІІ кварталі 2024 року: «Після додаткових консультацій, на основі зазначених вище проектів НПА народними депутатами України подано до Верховної Ради України законопроект "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень” (реєстраційний номер 11443 від 25.07.2024). Даний законопроект розроблений за участю НАБУ та враховує позицію антикорупційних органів щодо положень законопроекту і спрямований на виконання заходів 2.4.4.1.5 та 2.4.4.1.10 ДАП».
 З огляду на те, що Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено жовтень 2024 р., констатуємо повне та своєчасне виконання зазначеного заходу.
 04.12.2024 Закон України "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо вдосконалення механізмів притягнення юридичних осіб до відповідальності за підкуп посадових осіб іноземних держав" прийнято, 25.12.2024 повернуто з підписом від Президента України.</t>
   </si>
   <si>
     <t>2.4.4.1.6</t>
   </si>
   <si>
     <t>Проведення аналізу положень Рекомендації Ради ОЕСР щодо хабарництва та офіційно-підтримуваних експортних кредитів [OECD/LEGAL/0447] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації</t>
   </si>
   <si>
@@ -1429,102 +1519,106 @@
     <t>Міністерство закордонних справ України</t>
   </si>
   <si>
     <t>За інформацією Міністерства закордонних справ України: «Листом Міністерства закордонних справ України від 01.09.2023 № 51/13-077-104494 на розгляд Кабінету Міністрів України подано:
 - проєкт розпорядження Кабінету Міністрів України «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - проєкт Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку» (далі - проект закону);
 - проєкт постанови Верховної Ради України «Про прийняття за основу проекту Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - інші необхідні матеріали.
 Листом Міністерства закордонних справ України від 08.09.2023 № 51/13-077-107234 надіслано Кабінету Міністрів України переклад українською мовою Конвенції по боротьбі з підкупом іноземних посадових осіб під час проведення міжнародних ділових операцій до проекту закону, а також листом Міністерства закордонних справ України від 18.09.2023 № 51/13-077-111060 надіслано Кабінету Міністрів України офіційний переклад українською мовою вищезгаданої Конвенції.
 19.09.2023 на засіданні Уряду прийнято розпорядження Кабінету Міністрів України від 19 вересня 2023 р. № 826-р «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку».
 20.09.2023 Проект Закону про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (реєстр. № 0227 від 20.09.2023) одержано Верховною Радою України.
 16.11.2023 Проект Закону України повернуто на доопрацювання суб'єкту ініціативи.
 На виконання доручення Прем’єр-міністра України Д. Шмигаля № 34988/1/1-23 від 09.11.2023 Міністерство закордонних справ України направило додатковий запит до Секретаріату Організації економічного співробітництва та розвитку щодо отримання офіційного підтвердження про факт та дату набрання чинності Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (ОЕСР).
 У відповідь своїм листом від 28.11.2023 Секретаріат ОЕСР підтвердив, що Україна є учасницею цієї Робочої групи, починаючи з дати погодження нею такого статусу, що підтверджено листом за підписом Прем'єр-міністра України від 28 лютого 2023 року.
 Враховуючи зазначене та абзац шостий Угоди, МЗС листом №51/13-075/6-157284 від 27.12.2023 поінформувало Кабінет Міністрів України, що Угода (у формі обміну листами) вважається діючою і не потребує ратифікації для набрання нею чинності.»
 За інформацією Міністерства закордонних справ України: «МЗС листом № 110/15-628/1-159762 від 26.12.2025 інформувало НАЗК, що 10.12.2025 прийнято розпорядження Кабінету Міністрів України № 1392-р «Про схвалення проекту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, пов’язаних з отриманням нового статусу в цьому органі». З огляду на зазначене, констатуємо, що станом на 31.12.2025 цей захід виконано частково.
 За інформацією Міністерства закордонних справ України, що надана за І квартал 2026 року: «Відповідно до отриманої від НАБУ інформації, Робоча група ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях (далі – Робоча група ОЕСР) 23.10.2025 винесла рішення про запрошення України приєднатися до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях (далі – Антикорупційна Конвенція ОЕСР, Конвенція ОЕСР) та стати членом Робочої групи ОЕСР.
 Уряд України у грудні 2025 року уклав Угоду (у формі обміну листами) з Організацією економічного співробітництва та розвитку (далі – ОЕСР) щодо приєднання України до Робочої групи ОЕСР як члена (Асоційованого члена) та до окремих правових інструментів ОЕСР.
 Зазначена Угода створила правові підстави для повноцінної участі України в роботі Робочої групи ОЕСР та виконання відповідних зобов’язань.
 Окремими правовими інструментами Організації економічного співробітництва та розвитку (ОЕСР), до яких приєдналася Україна з огляду на набуття статусу асоційованого члена Робочої групи ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях, є:
 – Рекомендації Ради для учасників співробітництва у сфері розвитку щодо управління ризиками, пов'язаними з корупцією;
 – Рекомендації Ради щодо подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо податкових заходів для подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо підкупу та офіційно підтриманих експортних кредитів.
 З урахуванням набуття Україною нового статусу в Робочій групі ОЕСР, а також висловленої Українською Стороною згоди на обов’язковість зазначених правових інструментів ОЕСР, що є складовою Угоди (у формі обміну листами) між Урядом України та ОЕСР, реалізація передбачених у них механізмів буде забезпечена шляхом їх імплементації в національне законодавство України найближчим часом.
-При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».</t>
+При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
+За інформацією Міністерства закордонних справ України, що надана за ІІ квартал 2026 року: «Картка зазначеного законопроєкту доступна на сайті Верховної Ради України
+за посиланням: https://itd.rada.gov.ua/billinfo/Bills/Card/69672 .Наразі він не набрав чинності у зв'язку зі статтею 2 Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях». Також, розпорядженням КМУ від 17.06.2026 № 594-р схвалено проект листа Уряду України до ОЕСР щодо запиту про набуття Україною членства в ОЕСР (https://www.kmu.gov.ua/npas/pro-skhvalennia-proektu-lysta-uriaduukrainy-do-orhanizatsii-ekonomichnoho-spivrobitnytstva-tarozvytku-594-170626)».</t>
   </si>
   <si>
     <t>2.4.4.1.13</t>
   </si>
   <si>
     <t>Забезпечення сплати внесків до Робочої групи ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях за участь у її діяльності</t>
   </si>
   <si>
     <t>внески сплачено вчасно і в повному обсязі</t>
   </si>
   <si>
     <t>За інформацією Міністерства фінансів України: «Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 09.06.2023 № МС/2023.134.cb Україна була звільнена від сплати відповідних членських внесків до органів ОЕСР за 2023 рік у сумі 193 495 євро, у тому числі і від сплати внеску за участь у Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях у розмірі 11 187 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Кормана від 11.07.2024 № MС/2024.194.cb на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2024 році від сплати внесків за участь у робочих органах ОЕСР на суму 284 555 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 20.06.2025 № MC/2025.138.pd на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2025 році від сплати внесків за участь у робочих органах ОЕСР на суму 225 158.54 євро».</t>
   </si>
   <si>
     <t>2.4.4.1.14</t>
   </si>
   <si>
     <t>Забезпечення успішного проходження Україною глибокого перехресного огляду з боку ОЕСР з метою перевірки готовності України до членства в Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях та запрошення України приєднатися до неї як повноправного члена</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Робоча група ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях надала позитивний висновок щодо відповідності українського законодавства, політики і практик вимогам Конвенції та запросила Україну приєднатися в статусі повноправного члена</t>
   </si>
   <si>
     <t>Україна стала членом Робочої групи з питань хабарництва ОЕСР</t>
   </si>
   <si>
     <t>2.4.4.1.15</t>
   </si>
   <si>
     <t>Забезпечення ратифікації Конвенції ОЕСР про боротьбу з підкупом іноземних посадових осіб в міжнародних комерційних операціях</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Конвенцію ратифіковано</t>
   </si>
   <si>
     <t>Станом на 31.12.2025 розроблено проект Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
 За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : « Упродовж 2023 року - першого кварталу 2026 року:
 - внесено зміни до кримінального, кримінального процесуального та податкового законодавства для приведення його у відповідність із Конвенцією;
 -забезпечено проведення повного оцінювання Організацією економічного співробітництва та розвитку (далі - ОЕСР) України для забезпечення подальшого приєднання до Конвенції;
 - 23 жовтня 2025 року отримано запрошення України приєднатися до Конвенції та стати членом Робочої групи ОЕСР;
 -забезпечено схвалення 10 грудня 2025 року проєкту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, повʼязаних з отриманням нового статусу в цьому органі;
 -27 лютого 2026 року Указом Президента України Nº 211/2026 "Про внесення змін до Указу Президента України від 28 липня 2022 року Nº539/2022" оновлено склад робочої групи з напрацювання пропозицій щодо участі України в Робочій групі ОЕСР;
 - 6 березня 2026 року Президентом України внесено до Верховної Ради України проєкти законів України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №0367) та "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №15056);
 - 10 березня 2026 року прийнято Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX, який опубліковано в газеті "Голос України" від 1 квітня 2026 року №62.
-Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.</t>
+Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.
+За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : «У доповнення до інформації, наданої листом Nº 02-01/456 від 30.04.2026, додатково повідомляємо, що 26 травня 2026 року парламент прийняв за основу ініційований Президентом України проєкт Закону України "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням
+України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях"». З огляду на те, що  Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX станом на 30.06.2026 не набрав чинності, захід виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.2</t>
   </si>
   <si>
     <t>Налагоджено постійну та ефективну співпрацю між органами державної влади, бізнес-середовищем, Радою бізнес-омбудсмена та Всеукраїнською Мережею Доброчесності та Комплаєнсу з питань щодо забезпечення законних інтересів бізнесу, аналізу системних проблем та розроблення змін до законодавства, просування культури доброчесного, етичного та відповідального ведення бізнесу</t>
   </si>
   <si>
     <t>2.4.4.2.1</t>
   </si>
   <si>
     <t>Участь представників органів державної влади у заходах, що здійснюються в рамках щорічного місяця ділової доброчесності комплаєнс-практиків Всеукраїнської мережі доброчесності та комплаєнсу</t>
   </si>
   <si>
     <t>Міністерство фінансів України,
 Державна митна служба України,
 Державна податкова служба України,
 Державна регуляторна служба України,
 Національне антикорупційне бюро,
 Національне агентство з питань запобігання корупції,
 Рада бізнес-омбудсмена,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>місяць ділової доброчесності комплаєнс-практиків Всеукраїнської Мережі Доброчесності та Комплаєнсу проведено за участю органів державної влади</t>
@@ -1730,51 +1824,51 @@
   </si>
   <si>
     <t>Розроблення проекту примірного кодексу доброчесності</t>
   </si>
   <si>
     <t>проект примірного кодексу доброчесності розроблено</t>
   </si>
   <si>
     <t>Проект примірного кодексу доброчесності розроблено.</t>
   </si>
   <si>
     <t>2.4.4.5.2</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту примірного кодексу доброчесності, зазначеного у підпункті 2.4.4.5.1, отримання експертних висновків та його доопрацювання</t>
   </si>
   <si>
     <t>З огляду на зміст найменування заходу та показника виконання повноцінне виконання заходу, передбаченого п.п. 2.4.4.5.2 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, потребує вчинення таких дій:
 1) проведення громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.;
 2) отримання експертних висновків щодо проекту, зазначеного у підпункті 2.4.4.5.2.;
 3) доопрацювання проекту, зазначеного у підпункті 2.4.4.5.2.
 4) оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.
 Проект примірного кодексу доброчесності направлено до UNIC (лист від 02.07.2024 № 25-10/48267-24) та до UNODC для отримання пропозицій та зауважень з метою його подальшого доопрацювання.
 З 18 липня до 16 серпня 2024 року проведено електронні консультації з громадськістю з метою залучення та отримання пропозицій від громадськості для підсилення та удосконалення проекту примірного кодексу доброчесності організацій. Отримані пропозиції (загалом 6 пропозицій та 1 експертний висновок UNIC) опрацьовані спільно з експертами UNODC.
 У вересні 2024 року в НАЗК відбулася публічна презентація та обговорення проекту примірного Кодексу доброчесності.
-З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026  виконано частково.</t>
+З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025, 31.03.2026 та 30.06.2026 виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.5.3</t>
   </si>
   <si>
     <t>Затвердження доопрацьованого примірного кодексу доброчесності, зазначеного у підпункті 2.4.4.5.1</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>примірний кодекс доброчесності розміщено на офіційному веб-сайті Національного агентства</t>
   </si>
   <si>
     <t>За інформацією Національного агентства з питань запобігання корупції, що надана за ІІІ квартал: «27 вересня 2024 року відбулась презентація та публічне обговорення проекту примірного Кодексу доброчесності для приватного сектору. Станом на 30.09.2024 триває фіналізація зазначеного проекту Кодексу».
 За інформацією Національного агентства з питань запобігання корупції, що надана за ІV квартал: «Примірний Кодекс доброчесності розроблений Національним агентством з питань запобігання корупції за підтримки Програмного офісу Управління ООН з наркотиків та злочинності в Україні (УНЗ ООН), Всеукраїнської мережі доброчесності та комплаєнсу (UNIC), а також громадської організації «Фундація інституційного розвитку», завдяки фінансовій підтримці Ініціативи ділової доброчесності Siemens.
 Кодекс доопрацьовано з урахуванням зауважень та пропозицій, одержаних за результатами проведених консультацій та опубліковано (посилання додається)».</t>
   </si>
   <si>
     <t>2.4.4.6</t>
   </si>
   <si>
     <t>Запроваджено ефективні механізми верифікації інформації про кінцевих бенефіціарних власників юридичних осіб приватного права у Єдиному державному реєстрі юридичних осіб, фізичних осіб - підприємців та громадських формувань</t>
   </si>
   <si>
@@ -2068,82 +2162,84 @@
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг щодо пропозицій про перенесення строків набрання чинності Законом України “Про адміністративну процедуру” на строк, більший ніж 18 місяців з дня його опублікування, тобто після 15 грудня 2023 р., впродовж жовтня – грудня 2023 року здійснювався. Впродовж жовтня – грудня 2023 року до Міністерства юстиції України не надходило відповідних проектів Законів України». 
 З огляду на те, що Закон України "Про адміністративну процедуру" набрав чинності 15 грудня 2023 року», захід виконано.</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Моніторинг та надання обґрунтованих висновків-заперечень до проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”</t>
   </si>
   <si>
     <t>висновки-заперечення щодо всіх проектів законів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, надано</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
-Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проекту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру".
+Впродовж звітного періоду  (квітень-червень 2026 року) відповідних проектів законів України до Мін'юсту не надходило».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо узгодження законодавчих актів з положеннями Закону України “Про адміністративну процедуру” (згідно з планом реалізації Закону України “Про адміністративну процедуру”)</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Листом від 06.09.2023 № 117593/7.1.1/4-23 Міністерство юстиції України внесло на розгляд Уряду проект Закону України «Про внесення змін до законодавчих актів у зв'язку з прийняттям Закону України «Про адміністративну процедуру», який було схвалено Урядом та внесено на розгляд Верховної Ради України (реєстр. № 10161 від 18.10.2023).
 20 грудня 2023 року Верховною Радою України законопроект від 18.10.2023 № 10161 прийнятий в першому читанні з доопрацюванням положень відповідно до частини першої статті 116 Регламенту Верховної Ради України, затвердженого Законом України «Про Регламент Верховної Ради України».
 Наразі Міністерство юстиції України здійснює супровід законопроекту № 10161 у Верховній Раді України».</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Моніторинг та надання обґрунтованих висновків-заперечень до проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”</t>
   </si>
   <si>
     <t>висновки-заперечення щодо проектів законів, які за змістом не відповідають Закону України “Про адміністративну процедуру”, надано</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
 Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
 Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
 Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+Впродовж звітного періоду (квітень- червень 2026 року) до Міністерства юстиції України надійшло 6 проєктів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення.
 З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Забезпечення навчання державних службовців і посадових осіб органів місцевого самоврядування за програмами підвищення кваліфікації щодо загальної адміністративної процедури</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України</t>
   </si>
   <si>
     <t>пройдено навчання щодо загальної адміністративної процедури (1 000 осіб)</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).
 Станом на 15 жовтня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 2277 осіб (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.10.2024 – 1710 осіб).
 Вищою школою публічного управління спільно з Секретаріатом Кабінету Міністрів України та проектом «ЄС «Підтримка комплексної реформи державного управління в Україні» (EU4PAR) розроблено загальну професійну (сертифікатну) програму «Загальна адміністративна процедура» (затверджено наказом Вищої школи від 29.01.2024 р. № 7-ОД/24 та погоджено наказом НАДС від 13.03.2024 р. № 46-24).
 Станом на 30 червня 2024 року та 10 жовтня 2024 року забезпечено підвищення кваліфікації за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 державних службовців категорії «Б» та «В».
 Інформація станом на 31.12.2024: Протягом 2023 – 2024 років проведено навчання для 2319 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури, зокрема за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.11.2024 – 1710 осіб) та за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 особи.
 Станом на 31 березня 2025 року проведено навчання для 2730 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури: за загальною короткостроковою програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 31.03.2025 – 2121 особи), за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 особи.
 Станом на 30.06.2025 проведено навчання для 3386 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури: за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 13.06.2025 – 2725 осіб), за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 90 осіб.
 За період з 01.07.2025 до 30.09.2025 забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 85 осіб.
 Упродовж серпня-вересня 2025 року в закладах освіти, відібраних на конкурсній основі, за державним замовленням НАДС підвищили кваліфікацію 123 державних службовців, які займають посади державної служби категорій «Б» та «В», посадових осіб місцевого самоврядування з питань загальної адміністративної процедури / нових засад здійснення адміністративної процедури.
 Навчання державних службовців і посадових осіб органів місцевого самоврядування у Вищій школі публічного управління за програмами підвищення кваліфікації щодо загальної адміністративної процедури у IV кварталі 2025 року не проводилось».
@@ -2159,50 +2255,52 @@
     <t>Прийнято Закон про адміністративний збір, який, зокрема, визначає поняття, види та функції адміністративного збору, принципи його встановлення, сплати та використання</t>
   </si>
   <si>
     <t>2.4.4.8.1</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту закону про адміністративний збір (реєстраційний номер 4380 від 16 листопада 2020 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>Міністерство фінансів України,
 Міністерство юстиції України</t>
   </si>
   <si>
     <t>закон підписаний Президентом України</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2024 року: «Листом Мінцифри від 13.02.2024 № 1/04-2-2211 надано висновок про проведення цифрової експертизи до проекту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023–2025 роки», відповідно до якого запропоновано викладення зазначеного заходу у новій редакції».
 Щодо виконання заходу у І кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими). Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України».
 Щодо виконання заходу у ІІ кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими, який 05.06.2025 прийнято за основу із доопрацюванням положень відповідно до ч.1 ст.116. Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України.
 На виконання заходу 2.4.4.8.1 Програми Мінцифри у ІІ кварталі 2025 року, надіслало головному Комітету ВРУ, відповідальному за опрацювання і супроводження Законопроєкту, лист від 30.06.2025 № 1/03-2-9669, у якому повідомило про готовність долучення до подальшої роботи над Законопроєктом, задля наступного максимально якісного доопрацювання і підготовки останнього до другого читання у ВРУ».
 За інформацією Міністерства цифрової трансформації України, наданою за IІІ квартал 2025 року: «На виконання заходу представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
 Станом на 29.09.2025 було проведено два засідання робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань. Лист Мінцифри щодо участі в робочій групі та запрошення від Комітету додаються».
 За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2025 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки законопроекту № 4380 до другого читання у Верховній Раді України.
 Станом на 31.12.2025 було проведено 6 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 За інформацією Міністерства цифрової трансформації України, наданою за I квартал 2026 року: «Станом на 31.03.2026 було проведено 8 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроекту № 4380 відповідно до затвердженого графіку засідань».
+За інформацією Міністерства цифрової трансформації України, наданою за IІ квартал 2026 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
+Станом на 30.06.2026 було проведено 11 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до Законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні Законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 Водночас з огляду на те, що закон не підписано Президентом України, показник виконання не досягнуто, відповідно захід виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.8.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» з метою перегляду механізму розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг</t>
   </si>
   <si>
     <t>прийнято розпорядження Кабінету Міністрів України</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, що надана за IV квартал 2024 року: «Мінцифри розроблено проект розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг», яким пропонується затвердити перелік публічних (електронних публічних) послуг для проведення розрахунку розмірів плати за надання публічних (електронних публічних) послуг та Методику розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору), якою встановити механізм розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору) з урахуванням соціального та економічного значення відповідних послуг.
 Запровадження єдиних засад визначення адміністративного збору за надання адміністративних послуг включатиме:
 ● збір даних, необхідних для розрахунку розміру адміністративного збору (джерела, усереднення, відповідальні органи);
 ● визначення собівартості публічних (електронних публічних) послуг (прямі і непрямі витрати, формули розрахунку собівартості послуги);
 ● розрахунок розміру плати за надання публічних (електронних публічних) послуг (адміністративного збору) (застосування коефіцієнтів, особливості розрахунків у окремих випадках).
 Проект розпорядження розглянуто заінтересованими органами та отримано висновок Мін’юсту, яким висловлено зауваження.
 Наразі Мінцифри здійснює опрацьовує зауважень за результатами правової експертизи».
 За інформацією Міністерства цифрової трансформації України, що надана за IІ квартал 2025 року: «Мінцифри листом від 09.06.2025 № 1/04-1-8641 направило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» на повторне погодження та висловлення позицій до заінтересованих органів, а також ключових асоціацій місцевого самоврядування в Україні. Наразі здійснюється узагальнення та опрацювання наданих зауважень і пропозицій щодо вказаного проєкту акта з метою підготовки до проведення узгоджувальних процедур у порядку, встановленому Регламентом Кабінету Міністрів України».
 За інформацією Міністерства цифрової трансформації України, що надана за IІІ квартал 2025 року: «На виконання заходу 2.4.4.8.2 Програми Мінцифри розробило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» (далі – проєкт Розпорядження), яким передбачено здійснення пілотної апробації нової Методики розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг (далі – Методика) шляхом її використання для розрахунку розмірів адміністративного збору за надання окремих публічних послуг. Методика визначає детальний, математично-аналітичний механізм розрахунку реальної собівартості витрат на надання будь-якої публічної (у т. ч. адміністративної) послуги, що дозволить у подальшому використовувати відповідні дані та встановити на законодавчому рівні максимально обґрунтовані, пропорційні та прозорі розміри адміністративного збору за ту чи іншу послугу.
 Реалізація проєкту Розпорядження дасть змогу оцінити ефективність механізму розрахунку розмірів адміністративного збору, що пропонується Методикою, а також релевантність отриманих вихідних даних, виявити проблемні аспекти, що виникають при практичному застосуванні такого механізму, запобігти їх потенційному виникненню шляхом доопрацювання та вдосконалення проекту Методики, а також визначення питання про можливість впровадження її на постійній основі.
 Листом Мінцифри від 23.09.2025 № 1/04-1-14087 (додається) проєкт Розпорядження було направлено на повторне погодження до заінтересованих органів державної влади та всеукраїнських асоціацій органів місцевого самоврядування».
 За інформацією Міністерства цифрової трансформації України, що надана за IV квартал 2025 року: «На виконання заходу 2.4.4.8.2 Програми Мінцифри у IV кварталі 2025 року листом від 13.12.2025 № 1/03-1-19669 (додається) направило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» на розгляд Уряду.
 На засіданні Урядового комітету з питань цифрової трансформації, розвитку інновацій та технологій, охорони здоров’я, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей від 23.12.2025 вказаний проєкт розпорядження схвалено».
@@ -2226,59 +2324,67 @@
 Разом з тим, 06.02.2024 зазначений законопроект знято з розгляду.
 Отже, у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>2.4.4.10</t>
   </si>
   <si>
     <t>Прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням та правопорушенням, пов’язаним із корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дій, рішень та/або бездіяльності) з боку органів державної влади та органів місцевого самоврядування</t>
   </si>
   <si>
     <t>2.4.4.10.1</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту закону про Установу бізнес-омбудсмена в Україні (реєстраційний номер 3607 від 5 червня 2020 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки України: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки" очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування".
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3 "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 Прем’єр-міністром України Шмигалем Д. А. (резолюція від 13.12.2024 № 28776/20/1-23) погоджено позицію Мінекономіки та визначено виконаними та знятим з контролю пункт 1.7 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону № 3311 відповідно до доручення Прем’єр-міністра України від 21.09.2023 № 28776/1/1-23.
 Таким чином, подальше супроводження Мінекономіки проекту Закону України «Про Установу бізнес-омбудсмена в Україні» (реєстр. № 3607 від 05.06.2020) не є доцільним.»
 За інформацією Міністерства економіки України, що надана за IV квартал 2024 року: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування."
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3    "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 18.11.2024 Комітетом ВРУ з питань економічного розвитку схвалено звіт Мінекономіки щодо аналізу практики застосування Закону, а також аналізу та оцінки реалізації прийнятих нормативно-правових актів на виконання Закону (Протокол засідання № 212 від 18.11.2024)».
 Водночас варто звернути увагу, що у Прикінцевих та перехідних положеннях Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями» передбачено таке:
 3. Кабінету Міністрів України у шестимісячний строк з дня набрання чинності цим Законом:
-…
+...
 вжити в установленому порядку заходів для утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 З огляду на те, що в прикінцевих та перехідних положеннях закону не вказано про необхідність розроблення Кабінетом Міністрів України саме підзаконних актів щодо основних аспектів діяльності Установи бізнес-омбудсмена, врегулювання питання про Установу бізнес-омбудсмена на рівні положень закону залишається актуальним.
 Більше того, ст. 92 Конституції України визначає домінуючу роль закону в системі нормативно-правових актів, що здійснюють правове регулювання суспільних відносин в Україні, та визначає найважливіше коло питань, які можуть регулюватись виключно законами. Оскільки до таких питань віднесені правовий режим власності та правові засади і гарантії підприємництва (п. 7 та п. 8 ч. 1 ст. 92 Конституції України), то статус Установи, що здійснює свою діяльність саме з метою гарантування суб’єктам господарювання захисту їх права на свободу підприємницької діяльності та невтручання у неї, має бути врегульовано законом. Крім того, відповідно до Рекомендації Комітету Міністрів Ради Європи державам-членам про розвиток інституту омбудсмена, прийнятих Європейською комісією «За демократію через право» інститут омбудсмена, в тому числі його повноваження, повинен ґрунтуватися на міцній правовій базі, переважно бути закріпленим на конституційному рівні, а його характеристики та функції можуть бути додатково опрацьовані на законодавчому рівні.
 Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено грудень 2025 р.
 Отже, з огляду на відсутність інформації щодо супроводження Міністерством економіки України проекту закону про Установу бізнес-омбудсмена в Україні (реєстраційний номер 3607 від 5 червня 2020 р.) у Верховній Раді України, вважаємо, що прогрес виконання заходу відсутній.
 У рамках інформування про стан виконання заходу за ІІІ квартал 2025 р. Мінекономіки відомостей не надало, з огляду на що захід не може вважатися таким, що мав прогрес виконання станом на 30.09.2025.
 З огляду на відсутність інформації, яка підтверджує супроводження розгляду проекту закону про Установу бізнес-омбудсмена в Україні від 05.06.2020 реєстр.№ 3607, констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.12.2025 не виконано.
-За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».</t>
+За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».
+За інформацією Міністерства економіки України, що надана за ІІ квартал 2026 року: «Прийнято Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями», яким також було унормовано питання створення і діяльності установи бізнес-омбудсмена.
+Так,  пунктом 3   "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
+Законом України «Про правотворчу діяльність» встановлено, що нормативно-правовий акт не повинен дублювати приписи інших НПА однакової або вищої юридичної сили.
+Таким чином, по суті завдання виконане (Закон № 3311-IX), а технічне супроводження дублюючого проекту Закону про Установу бізнес-омбудсмена в Україні (р. н.3607 від 5 червня 2020 р.) у Верховній Раді України втратило актуальність.
+Крім того, на початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проєктом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду Верховною Радою України. За результатами консультацій дійшли висновку щодо неможливості прийняття проєкту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради.
+Також зазначаємо, що інституційну спроможність Ради бізнес-омбудсмена щодо виявлення, аналізу та супроводження вирішення системних проблем бізнесу посилено в рамках експериментального проєкту щодо цифровізації взаємодії органів виконавчої влади із суб’єктами господарювання за допомогою інформаційно-комунікаційної системи «Пульс», запровадженого постановою Кабінету Міністрів України від 10 грудня 2025 р. № 1304.
+Зокрема, Рада бізнес-омбудсмена бере участь в опрацюванні проблемних питань бізнесу, що надходять через ІКС «Пульс», аналізі системних бар’єрів для підприємницької діяльності та формуванні пропозицій щодо їх усунення на основі даних Дашборду проблем бізнесу.
+Таким чином, мета заходу щодо посилення інституційних механізмів захисту прав суб’єктів господарювання та реагування на системні проблеми бізнесу досягається через функціонування ІКС «Пульс» та Дашборду проблем бізнесу, навіть без прийняття законопроєкту №3607. Ураховуючи викладене, вважаємо захід виконаним в інший спосіб».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2922,102 +3028,102 @@
         <v>48</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="3" t="s">
@@ -3231,51 +3337,51 @@
         <v>86</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G13" s="3" t="s">
@@ -4730,51 +4836,51 @@
       <c r="H41" s="3" t="s">
         <v>234</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>241</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>242</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>243</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>244</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>208</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>209</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>245</v>
       </c>
       <c r="G42" s="3" t="s">