--- v0 (2026-06-13)
+++ v1 (2026-09-15)
@@ -110,815 +110,823 @@
     <t>Здійснення заходів, спрямованих на забезпечення систематизації та публічного доступу до чинної містобудівної документації в повному обсязі, наповнення нею Містобудівного кадастру на державному рівні, зокрема шляхом:
 1) наповнення Містобудівного кадастру на державному рівні відомостями та документами містобудівної документації (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом);
 2) надання можливості доступу в режимі перегляду до містобудівної документації за будь-якою адміністративно-територіальною одиницею чи територіальною громадою з деталізацією до окремої земельної ділянки (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом); 
 3) надання можливості посадовим особам уповноважених органів містобудування та архітектури забезпечити завантаження містобудівної документації до Містобудівного кадастру на державному рівні;
 4) забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних щодо отримання базових або тематичних наборів (видів) геопросторових даних та метаданих (відомості про геопросторові дані та/або сервіси), які використовуються для розроблення містобудівної документації</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>містобудівну документацію до Містобудівного кадастру на державному рівні інтегровано</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
-1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+1) щодо підпункту 1 заходу: «до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
-2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
-[...3 lines deleted...]
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості»;
+2) щодо підпункту 2 заходу: «здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі»;
+3) щодо підпункту 3 заходу: «реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації»;
+4) щодо підпункту 4 заходу: «опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних».
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Запроваджено в роботу сервіси валідації та публічного обговорення проектів містобудівної документації на геопорталі Містобудівного кадастру на державному рівні</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
-[...2 lines deleted...]
-Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+«Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). 
+Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу».
+Показником виконання заходу 2.5.1.1.2 передбачено: «Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації».
 Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва, Державним реєстром речових прав на нерухоме майно, Державним земельним кадастром, зокрема, шляхом:
 1) відображення об’єктів нерухомого майна в Державному земельному кадастрі та інтеграцію інформації про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт), доступу до відомостей Єдиної державної електронної системи у сфері будівництва про об’єкти будівництва у складі Державного земельного кадастру;
 2) отримання державними реєстраторами прав на нерухоме майно інформації з Єдиної державної електронної системи у сфері будівництва про результати проведення технічної інвентаризації об’єктів нерухомого майна
 </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
   <si>
     <t>Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
-Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
-[...3 lines deleted...]
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну».
+За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: «Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну».
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди.
+Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін’юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
     <t>електронний реєстр об’єктів культурної спадщини до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
-"Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-[...1 lines deleted...]
-"Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
+«Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва».
+У ІІІ, ІV кварталах 2025 року, а також І та ІІ кварталі 2026 року Головний виконавець повідомив наступну інформацію:
+«Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини».
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв’язку зі спливом строків виконання, у межах щоквартального моніторингу за ІІ квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
   <si>
     <t>2.5.1.2</t>
   </si>
   <si>
     <t>Створено єдиний електронний Містобудівний кадастр, який є платформою для надання всіх адміністративних послуг у сфері містобудівної діяльності, публічним джерелом містобудівної інформації. Містобудівна документація набирає чинності з моменту її внесення до Містобудівного кадастру та присвоєння просторового індексу</t>
   </si>
   <si>
     <t>2.5.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до деяких законів про створення та функціонування Містобудівного кадастру на державному рівні, яким:
 1) передбачено створення Містобудівного кадастру на державному рівні з єдиними вимогами щодо структури даних містобудівної документації;
 2) визначено держателя, адміністратора та технічного адміністратора, відповідальних за ведення Містобудівного кадастру на державному рівні;
 3) встановлено повноваження та осіб,  відповідальних за передачу інформації для наповнення Містобудівного кадастру на державному рівні, а також відповідальність таких осіб за достовірність та актуальність внесеної інформації, своєчасне її внесення;
 4) забезпечено публічний доступ до Містобудівного кадастру на державному рівні (крім інформації з обмеженим доступом);
 5) передбачено перелік та порядок надання адміністративних послуг у сфері містобудівної діяльності за допомогою платформи Містобудівного кадастру на державному рівні, зокрема через Єдину державну електронну систему у сфері будівництва;
 6) передбачено розроблення містобудівної документації у формі геопросторових даних та набрання чинності містобудівною документацією лише з моменту внесення її до  Містобудівного кадастру на державному рівні;
 7) передбачено інформаційну інтеграцію Містобудівного кадастру на державному рівні та Державного земельного кадастру, Державного реєстру речових прав на нерухоме майно, електронного реєстру об’єктів культурної спадщини, Державного лісового кадастру, Державного кадастру територій та об’єктів природно-заповідного фонду, інших інформаційних ресурсів держави, перелік яких визначається Кабінетом Міністрів України шляхом внесення змін до Порядку ведення Містобудівного кадастру на державному рівні (за умови наявності технічної можливості підключення);
 8) установлено, що містобудівні умови та обмеження (і окремі види дозвільних документів) генеруються автоматично програмними засобами Містобудівного кадастру на державному рівні на основні містобудівної документації у формі геопросторових даних
 </t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>У ІІІ кварталі 2025 року Міністерство розвитку громад та територій України повідомило:
-"Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
+«Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
 1) запровадження Містобудівного кадастру здійснюється з метою цифровізації процедур розроблення, оновлення, внесення змін, погодження та затвердження містобудівної документації за єдиними вимогами (п. 14);
 2) Держателем Містобудівного кадастру є Мінрозвитку. Власником Містобудівного кадастру та виключних майнових прав інтелектуальної власності на його програмне забезпечення є держава в особі Мінрозвитку. Адміністратором Містобудівного кадастру є державне підприємство “Адміністратор Містобудівного кадастру на державному рівні”. Технічним адміністратором Містобудівного кадастру є державне підприємство “Дія” (п. 6);
 3) Відповідальними за достовірність внесених (завантажених) даних до Містобудівного кадастру є розробники містобудівної документації, замовники містобудівної документації (уповноважені органи містобудування та архітектури або інші структурні підрозділи місцевих держадміністрацій, виконавчих органів сільських, селищних, міських рад, що забезпечують організацію розроблення містобудівної документації) або інші уповноважені особи, які є відповідальними за створення таких відомостей (даних) або документів (п. 46);
 4) До Реєстру містобудівної документації не вносяться відомості (дані), які становлять державну таємницю (п. 36);
 5) Складовою частиною Містобудівного кадастру є Єдина державна електронна система у сфері будівництва, до якої входять Єдиний державний реєстр адміністративно-територіальних одиниць та територій територіальних громад, Єдиний державний реєстр адрес, Реєстр будівель і споруд (п. 4);
 6) Для забезпечення внесення (завантаження) відомостей (даних) та електронних документів до Містобудівного кадастру використовується структура Бази геопросторових даних (геоданих) містобудівної документації на місцевому рівні, затверджена Мінрозвитку (п. 25);
 7) У Містобудівному кадастрі забезпечується електронна інформаційна взаємодія у режимі реального часу з електронними інформаційними ресурсами, інформаційно-комунікаційними системами, інформаційними системами, у тому числі з:
 - національним геопорталом;
 - Державним реєстром майна, пошкодженого та знищеного внаслідок бойових дій, терористичних актів, диверсій, спричинених збройною агресією Російської Федерації проти України;
 - Єдиною екологічною платформою “ЕкоСистема”, зокрема з Єдиним реєстром стратегічної екологічної оцінки;
 - інформаційними системами містобудівних кадастрів регіонального, районного та міського рівня;
 - Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури;
 - Єдиною геоінформаційною системою здійснення моніторингу та оцінювання розвитку регіонів і територіальних громад;
 - Державним земельним кадастром;
 - електронною системою закупівель;
 - Державним реєстром нерухомих пам’яток України;
 - Державним кадастром територій та об’єктів природно-заповідного фонду (п. 17);
 8) З використанням Реєстру містобудівної документації здійснюється автоматичне формування наборів геопросторових даних містобудівної документації для надання містобудівних умов та обмежень та для надання будівельного паспорта забудови земельної ділянки (п. 33)».
-Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах.
+Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року, а також І та ІІ кварталах 2026 року як звітних періодах.
 Варто звернути увагу, що зміст заходу 2.5.1.2.1 передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України, тому затвердження постановою Кабінету Міністрів України від 09.08.2024 № 909 Порядку ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні не може забезпечити повного виконання заходу.
-З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
+З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію Містобудівного кадастру на державному рівні, засобами якого забезпечено:
 1) автоматизацію та надання визначеного законом переліку адміністративних послуг у сфері містобудівної діяльності, що повинні надаватися через платформу Містобудівного кадастру на державному рівні;
 2) наповнення Містобудівного кадастру на державному рівні містобудівною документацією (зокрема прийнятою до запровадження кадастру);
 3) ведення державного реєстру містобудівної документації у складі Містобудівного кадастру на державному рівні та внесення до єдиного електронного Містобудівного кадастру містобудівної документації та оприлюднення із наданням вільного доступу (крім інформації з обмеженим доступом);
 4) взаємний обмін та інтеграцію даних Містобудівного кадастру на державному рівні, Державного земельного кадастру, Державного реєстру речових прав на нерухоме майно, електронного реєстру об’єктів культурної спадщини, Державного лісового кадастру, Державного кадастру територій та об’єктів природно-заповідного фонду; геопросторових даних про територію, адміністративно-територіальні одиниці; баз даних екологічних, лісових кадастрів, інженерно-геологічних умов; даних про об’єкти інженерно-транспортної інфраструктури, наявні та запроектовані інженерні мережі, лінійні об’єкти енергетичної інфраструктури, розподіл потужностей інженерних мереж, наявні вільні потужності та видані технічні умови; геопросторових даних технічної інвентаризації та обліку об’єктів нерухомого майна, єдиного адресного реєстру;
 5) можливість автоматичного формування за онлайн-запитом через геопортал Містобудівного кадастру на державному рівні містобудівних умов і обмежень, а так само окремих видів документів дозвільного характеру</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>Містобудівний кадастр на державному рівні введено в експлуатацію з повним функціоналом</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінрозвитку за ІI квартал 2025 року як звітний період:
-"Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)".
-[...6 lines deleted...]
-НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на веб-сайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
+«Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)».
+1) Щодо підпункту 1 заходу: «Функціонал ЄДЕССБ, як складової частини МБКД, забезпечує автоматизацію адміністративних послуг, перелік яких можна переглянути на порталі за посиланням: https://e-construction.gov.ua/reestri. МБКД у частині ведення та наповнення Реєстру містобудівної документації не забезпечує повну автоматизацію надання адміністративних послуг. ЄДЕССБ забезпечує автоматизацію таких послуг як: Видача будівельного паспорта; Видача містобудівних умов та обмежень; Видача витягу з містобудівної документації; Переведення дачного (садового) будинку у житловий будинок; Присвоєння (зміна) адрес; Погодження обґрунтованих відхилень від будівельних норм; Повідомлення про влаштування засобів безперешкодного доступу осіб з інвалідністю та інших маломобільних груп населення до об’єктів; Видача технічних умов; Проведення експертизи проектів будівництва; Видача актів про демонтаж; Повідомлення про початок виконання підготовчих робіт; Повідомлення про початок виконання будівельних робіт; Видача дозволу на виконання будівельних робіт; Реєстрація декларації про готовність до експлуатації об’єкта; Видача сертифіката про прийняття в експлуатацію закінчених будівництвом об’єктів. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури для реалізації таких послуг»;
+2) щодо підпункту 2 заходу: «функціонал МБКД забезпечує можливість завантаження графічних та текстових матеріалів чинної містобудівної документації, зокрема створеної у попередніх періодах у немашиночитанних форматах файлів. Здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження такої документації»;
+3) щодо підпункту 3 заходу: «функціонал МБКД забезпечує ведення Реєстру містобудівної документації місцевого рівня у своєму складі, але не оприлюднення такої документації. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження містобудівної документації до Реєстру»;
+4) щодо підпункту 4 заходу: «здійснюється аналіз технічних вимог до налагодження взаємодії для подальших консультацій з іншими центральними органами державної влади - держателями відповідних реєстрів». 
+Щодо підпункту 4 додатково див. Ключові джерела оцінки.
+5) щодо підпункту 5 заходу: можливість автоматичного формування за онлайн-запитом через платформу МБКД містобудівних умов і обмежень не забезпечено, водночас забезпечено таку можливість для формування окремих видів дозвільних документів, а саме: 1) «повідомлення про початок виконання будівельних робіт з класом наслідків СС1» і 2) «декларації про готовність до експлуатації об’єкта».
+За інформацією, наданою Мінрозвитку за ІIІ, VI квартали 2025, а також І та ІІ квартали 2026 року як звітні періоди: «Містобудівний кадастр на державному рівні введено в промислову експлуатацію наказом Міністерства розвитку громад та територій України від 04.09.2025 № 1341».
+НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на вебсайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
 У ІV кварталі 2025 року Головним виконавцем було надано наказ від 04.09.2025 № 1341 «Про введення в промислову експлуатацію Містобудівного кадастру на державному рівні» за змістом якого введено в промислову експлуатацію Містобудівний кадастр на державному рівні.
-Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі.
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі. 
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.5</t>
   </si>
   <si>
     <t>Запроваджено обов’язкове врахування вимог містобудівної документації під час розроблення та реалізації програм соціально-економічного розвитку</t>
   </si>
   <si>
     <t>2.5.1.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до деяких законів щодо реалізації містобудівної документації, яким передбачено, що:
 1) реалізація містобудівної документації здійснюється шляхом розроблення, затвердження і виконання відповідних планів заходів, які є невід’ємною частиною містобудівної документації і підлягають оприлюдненню;
 2) узгодження документів соціально-економічного і бюджетного планування та планів заходів покладається на орган, яким прийнято рішення про затвердження відповідної містобудівної документації;
 3) заходи щодо реалізації містобудівної документації мають бути забезпечені фінансуванням на відповідний період; 
 4) перелік заходів та джерела фінансування повинні відображатися у документах соціально-економічного і бюджетного планування відповідно до строків, визначених планом заходів
 </t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
+    <t>За інформацією, наданою Мінрозвитку за ІІ квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). 
+Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.5.2 Відсутність публічної інформації щодо об’єктів культурної спадщини та колізії у містобудівному і пам’яткоохоронному законодавстві призводять до зловживань та забудови пам’яток культурної спадщини</t>
   </si>
   <si>
     <t>2.5.2.1</t>
   </si>
   <si>
     <t>Проведено інвентаризацію об’єктів культурної спадщини, за наслідками якої оновлено перелік історичних населених місць; забезпечено наповнення та публічність електронного реєстру об’єктів культурної спадщини</t>
   </si>
   <si>
     <t>2.5.2.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови про внесення змін до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 3 липня 2006 р. № 909, яким, зокрема:
 1) зазначений Порядок приведено у відповідність із Законом України “Про охорону культурної спадщини” та постановою Кабінету Міністрів України від 3 вересня 2014 р. № 495 “Про затвердження Положення про Міністерство культури України”;
 2) передбачено процедуру проведення моніторингу об’єктів культурної спадщини та моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць;
 3) передбачено процедуру та підстави для подання клопотання про внесення змін до Списку історичних населених місць України
 </t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
-    <t>Наданим Міністерством культури та стратегічних комунікацій України (далі - МКСК) у попередніх звітних періодах проектом Постанови Кабінету Міністрів України «Про внесення змін до Порядку визнання населеного місця історичним» (далі – проект Порядку) (див. Ключові джерела оцінки) дійсно передбачалося внесення зміни до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 03.07.2006 № 909 (далі – Порядок № 909), шляхом викладення його в новій редакції, а саме:
+    <t>Наданим Міністерством культури та стратегічних комунікацій України (далі - МКСК) у попередніх звітних періодах проектом Постанови Кабінету Міністрів України «Про внесення змін до Порядку визнання населеного місця історичним» (далі – проект Порядку) (див. Ключові джерела оцінки) дійсно передбачалося внесення змін до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 03.07.2006 № 909 (далі – Порядок № 909), шляхом викладення його в новій редакції, а саме:
 1) Законом України «Про охорону культурної спадщини» не передбачено розроблення історико-архітектурних опорних планів, проектів меж і режимів використання історичних ареалів до часу їх внесення до Списку, тоді як така вимога встановлена пунктом 3 Порядку № 909. Відповідними змінами Порядок № 909 приводиться у відповідність до норм Закону, а саме пропонується розробляти науково-проектну (науково-дослідну) документацію з визначення меж історичного ареалу, меж і режимів використання історичного ареалу населеного місця, історико-архітектурні опорні плани населеного пункту після занесення населеного місця до Списку (п. 8 проекту Порядку), що відповідає вимогам елементу 1 заходу;
 2) Пунктом 9 проекту Порядку передбачається, що «занесення населеного місця до Списку є підставою для проведення моніторингу стану збереження об’єктів культурної спадщини та традиційного характеру середовища, що становить комплекс організаційних та інших засобів, які забезпечують систематичне спостереження за станом об’єктів культурної спадщини шляхом збору, обробки та аналізу інформації про стан об’єктів і територій, що охороняються, та виявлення тенденцій розвитку природних та антропогенних (техногенних та суспільних) процесів, що можуть на вплинути на їх збереження. Моніторинг на території історичного населеного місця проводиться виконавчими органами сільської, селищної, міської ради, повноваження яких поширюються на територію історичного населеного місця, згідно з вимогами Порядку обліку об’єктів культурної спадщини, який визначає МКІП». Таким чином, передбачається процедура проведення моніторингу об’єктів культурної спадщини, але, водночас, не передбачено здійснення моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць. Відповідне свідчить про часткове виконання елементу 2 заходу;
 3) Пунктами 5 та 10 проекту Порядку передбачено положення щодо розгляду підстав для визнання населеного місця історичним населеним місцем та занесення його до Списку, а також положення щодо внесення змін до Списку щодо виключення з нього населеного місця. Водночас зазначеними положеннями не передбачено підстав для подання клопотання про внесення змін до Списку історичних населених місць України. Зазначені положення не повною мірою відповідають вимогам, визначеним елементом 3 заходу.
-За інформацією, наданою Міністерством культури та стратегічних комунікацій України за ІIІ квартал 2025 року як звітний період:
+За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
 «... Листом НАЗК від 26.06.24 № 4901/05-24 було надано висновок антикорупційної експертизи, в якому зауважено про необхідність доопрацювання проекту акта. Листом Міністерства юстиції України від 19.06.2024 № 4682/05-24 було надано висновок правової експертизи, в якому надано зауваження. МКСК листом від 24.09.2025 № 05/113/6458-25 направило до НАЗК доопрацьований з урахуванням висловлених зауважень проект акта».
-У ІV кварталі 2025 року Міністерство культури та стратегічних комунікацій України надало наступну інформацію: «Листом від 12.11.2025 № 03/113/1176-25 проект акта після здійснення всіх узгоджувальних процедур було направлено до Кабінету Міністрів України. Листом Секретаріату Кабінету Міністрів України від 17.12.2025 № 31706/0/2- 25 проект акта було повернуто Міністерству культури України згідно з рішенням Урядового комітету з питань культури, мистецтва, державної мовної та інформаційної політики, науково-технічної та інноваційної діяльності, розвитку освіти, науки, молоді та спорту від 16 грудня 2025 року. Наразі проект акта повторно готується до направлення на розгляд КМУ».
-[...1 lines deleted...]
-Постановою Кабінету Міністрів України від 1 квітня 2026 р. № 437 «Про внесення змін до Порядку визнання населеного місця історичним» (далі – Порядок) внесено зміни до Порядку визнання населеного місця історичним, шляхом викладення в новій редакції. Проаналізувавши положення Порядку можемо констатувати наступне:
+У ІV кварталі 2025 року Міністерство культури України надало наступну інформацію: «Листом від 12.11.2025 № 03/113/1176-25 проект акта після здійснення всіх узгоджувальних процедур було направлено до Кабінету Міністрів України. Листом Секретаріату Кабінету Міністрів України від 17.12.2025 № 31706/0/2- 25 проект акта було повернуто Міністерству культури України згідно з рішенням Урядового комітету з питань культури, мистецтва, державної мовної та інформаційної політики, науково-технічної та інноваційної діяльності, розвитку освіти, науки, молоді та спорту від 16 грудня 2025 року. Наразі проект акта повторно готується до направлення на розгляд КМУ».
+У І кварталі 2026 року як звітному періоді Міністерством культури  України як Головним виконавцем заходу було надано наступну інформацію: «01.04.2026 року Кабінетом Міністрів України було прийнято постанову Кабінету Міністрів України № 437 "Про внесення змін до Порядку визнання населеного місця історичним". Проект постанови було доопрацьовано із зауваженнями наданими Урядовим комітетом».
+За ІІ квартал 2026 року як звітний період Головним виконавцем надано наступну інформацію: «Захід виконано повністю і відповідно до діючого законодавства. Постанова КМУ з урахуванням зауважень наданих юридичною службою СКМУ прийнята. Решта визначених заходом питань виходять за рамки повноважень КМУ та відповідних органів на яких покладається виконання постанови, а отже було виключено з постанови».
+Постановою Кабінету Міністрів України від 1 квітня 2026 р. № 437 «Про внесення змін до Порядку визнання населеного місця історичним» внесено зміни до Порядку визнання населеного місця історичним, шляхом викладення в новій редакції. Проаналізувавши положення Порядку можемо констатувати наступне:
 1) У Порядку відсутні положення, спрямовані на приведення у відповідність Порядку із Законом України “Про охорону культурної спадщини” та постановою Кабінету Міністрів України від 3 вересня 2014 р. № 495 “Про затвердження Положення про Міністерство культури України”.
 2) До Порядку не було включено положень спрямованих на реалізацію елементу 2 заходу, а саме не передбачено процедуру проведення моніторингу об’єктів культурної спадщини та моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць.
 3) Пунктами 6 та 8 Порядку передбачено положення щодо розгляду питання відповідності населеного місця критеріям і занесення його до Списку або невідповідності такого населеного місця критеріям і виключення його із Списку. Водночас зазначеними положеннями не передбачено підстав для подання клопотання про внесення змін до Списку історичних населених місць України. Зазначені положення не повною мірою відповідають вимогам, визначеним елементом 3 заходу.
-З урахуванням того, що Порядок не охоплює всіх елементів змісту заходу, а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід виконано частково.</t>
+З урахуванням того, що Порядок не охоплює всіх елементів змісту заходу, а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.2.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізація документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України, зокрема: 
 1) проведення перевірки наявності документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України, проведення наповнення документації (у разі виявлення неповноти) чи оформлення (створення) документації (у разі відсутності документації, але наявності підстав для внесення міста, селища чи села до Списку історичних населених місць України), оприлюднення результатів на офіційному веб-сайті МКІП;
 2) проведення моніторингу об’єктів культурної спадщини, що стали підставою для віднесення населених пунктів до історичних населених місць, та перевірки відповідності населених пунктів іншим критеріям для перебування у Списку історичних населених місць України, а саме проведено обстеження наявності та стану об’єктів культурної спадщини, складено акт візуального обстеження за формою згідно з додатком 6 до Порядку обліку об’єктів культурної спадщини, затвердженого наказом Мінкультури від 11 березня 2013 р. № 158, –, у редакції наказу Мінкультури від 27 червня 2019 р. № 501, проведено перевірку збереження розпланування відповідно до минулих історичних епох (до початку ХХ століття), збереження основних композиційних центрів та композиційних осей населених місць, збереження рядової історичної забудови — із документуванням процесу моніторингу та його результатів; результати оприлюднено на офіційному веб-сайті МКІП;
 3) формування переліку об’єктів культурної спадщини, які зникли (знищені, зруйновані) або втратили історичну (культурну) цінність, а також перелік історичних населених місць, які не відповідають критеріям для перебування у Списку історичних населених місць України; результати оприлюднено на офіційному веб-сайті МКІП
 </t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Вінницька обласна державна адміністрація,
 Волинська обласна державна адміністрація,
 Дніпропетровська обласна державна адміністрація,
 Донецька обласна державна адміністрація,
 Житомирська обласна державна адміністрація,
 Закарпатська обласна державна адміністрація,
 Запорізька обласна державна адміністрація,
 Івано-Франківська обласна державна адміністрація,
 Київська обласна державна адміністрація,
 Кіровоградська обласна державна адміністрація,
 Львівська обласна державна адміністрація,
 Луганська обласна державна адміністрація,
 Миколаївська об</t>
   </si>
   <si>
     <t>проведено інвентаризацію та моніторинг об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, здійснено актуалізацію облікової документації</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за I квартал 2025 року як звітний період: «Подана співвиконавцями інформація аналізується для формування єдиного звіту щодо виконання інвентаризації та моніторингу об’єктів культурної спадщини. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. Наразі подання інформація продовжує доопрацьовуватись, проте з урахуванням важливості детального вивчення та подальшого прийняття зваженого рішення про коригування списку історичних населених місць – МКСК потребує додаткового часу для опрацювання інформації».
+    <t>За інформацією, наданою Міністерством культури України за I квартал 2025 року як звітний період: «Подана співвиконавцями інформація аналізується для формування єдиного звіту щодо виконання інвентаризації та моніторингу об’єктів культурної спадщини. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. Наразі подання інформація продовжує доопрацьовуватись, проте з урахуванням важливості детального вивчення та подальшого прийняття зваженого рішення про коригування списку історичних населених місць – МКСК потребує додаткового часу для опрацювання інформації».
 У ІІ кварталі 2025 року Головний виконавець заходу подав аналогічну інформацію.
-Крім того, станом на ІІ квартал 2025 року отримано інформацію від Донецької, Миколаївської обласних державних (військових) адміністрацій. У ІV кварталі було додатково отримано інформацію від Миколаївської обласної державної (військової) адміністрації.
+Крім того, станом на ІІ квартал 2025 року отримано інформацію від Донецької, Миколаївської обласних державних (військових) адміністрацій. У ІV кварталі 2025 року було додатково отримано інформацію від Миколаївської обласної державної (військової) адміністрації.
 У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «Продовжується моніторинг стану збереження історичних місць для подальшого вирішення питання щодо актуалізації відповідного переліку з урахуванням змін до Порядку визначення населеного місця історичним».
-За І квартал 2026 року як звітний період Міністерством культури та стратегічних комунікацій України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органі охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
-Головним виконавцем не було надано інформацію про проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізація документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України.
+За І квартал 2026 року як звітний період Міністерством культури  України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органів охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Продовжується моніторинг в межах та в спосіб передбачений Законом України "Про охорону культурної спадщини"». Додатково було отримано інформацію від Донецької та Миколаївської обласних державних (військових) адміністрацій.
+Таким чином, Головним виконавцем не було надано інформацію про проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізацію документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України.
 Постановою КМУ від 25.03.2026 № 380 «Про внесення змін до Списку історичних населених місць України» було внесено зміни до Списку історичних населених місць України в частині зміни назв населених пунктів.
 Разом з тим, показником виконання заходу 2.5.2.1.2. передбачено: «проведено інвентаризацію та моніторинг об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, здійснено актуалізацію облікової документації».
-З огляду на наведену вище інформацію, а також сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на наведену вище інформацію, а також сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.2.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 26 липня 2001 р.  № 878 та затвердження оновленого Списку історичних населених місць України за результатом заходів, зазначених у підпункті 2.5.2.1.2
 </t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за I квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури  України за I квартал 2025 року як звітний період:
 «Продовжується підготовка проекту постанови Кабінету Міністрів України, здійснюється обробка пропозицій від уповноважених органів охорони культурної спадщини. Проект постанови буде подано після внесення змін до Порядку визнання населеного місця історичним п.п. 2.5.2.1.1. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. З огляду на затримку виконання заходу 2.5.2.1.1. виконання цього заходу буде можливе тільки після оновлення критеріїв віднесення населеного місця до історичних».
 За інформацією, наданою у ІІ та ІІІ кварталах 2025 року як звітних періодах:
 «Виконання буде можливо після виконання заходів передбачених пунктом 2.5.2.1.1 ДАП».
-У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «З метою приведення зазначеного Списку у відповідність до Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону Україні та заборону пропаганди їхньої символіки», Закону України «Про порядок вирішення окремих питань адміністративно-територіального устрою України» Міністерством культури України було розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Списку історичних населених місць України». Зазначений проект акта знаходиться в процесі внутрішнього узгодження для направлення до заінтересованих органів державної влади".
-За І квартал 2026 року як звітний період Міністерством культури та стратегічних комунікацій України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органі охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «З метою приведення зазначеного Списку у відповідність до Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону Україні та заборону пропаганди їхньої символіки», Закону України «Про порядок вирішення окремих питань адміністративно-територіального устрою України» Міністерством культури України було розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Списку історичних населених місць України». Зазначений проект акта знаходиться в процесі внутрішнього узгодження для направлення до заінтересованих органів державної влади.
+За І квартал 2026 року як звітний період Міністерством культури  України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органів охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІІ кварталі 2026 року Головним виконавцем було надано наступну інформацію: «Було внесено зміни до відповідного списку в частині оновлення декомунізованих назв міст. Пропозиції до зміни списку у відповідності до порядку не надходили».
 Постановою КМУ від 25.03.2026 № 380 «Про внесення змін до Списку історичних населених місць України» було внесено зміни до Списку історичних населених місць України в частині зміни назв населених пунктів.
-Таким чином, оскільки станом на ІV квартал 2025 року відповідний проект постанови Кабінету Міністрів України, передбачений заходом 2.5.2.1.3 ДАП не було подано Кабінету Міністрів України чи прийнято останнім, та з огляду на сплив строків виконання, вимушені констатувати, що захід 2.5.2.1.3 не виконано.</t>
+Таким чином, оскільки станом на ІІ квартал 2026 року відповідний проект постанови Кабінету Міністрів України, передбачений заходом 2.5.2.1.3 не було подано Кабінету Міністрів України чи прийнято останнім, та з огляду на сплив строків виконання, вимушені констатувати, що захід 2.5.2.1.3 не виконано.</t>
   </si>
   <si>
     <t>2.5.2.1.4</t>
   </si>
   <si>
     <t>Розроблення проекту наказу про внесення змін до Порядку обліку об’єктів культурної спадщини, затвердженого наказом Мінкультури 
 від 11 березня 2013 р. № 158, яким:
 1) передбачено проведення моніторингу та контролю за перебуванням об’єктів місцевого значення та об’єктів національного значення понад 3 роки в Переліку об’єктів культурної спадщини національного значення, які заносяться до Державного реєстру нерухомих пам’яток України, та забезпечення уповноваженими органами прийняття до закінчення трирічного строку необхідних рішень щодо об’єктів культурної спадщини (включено/відмовлено у включенні до Державного реєстру нерухомих пам’яток України);
 2) установлено, що не підлягають внесенню до Державного реєстру нерухомих пам’яток України пам’ятки (пам’ятники, пам’ятні знаки), пов’язані із прославлянням держави-агресора або з підтримкою агресії (війни) Російської Федерації проти України, присвячені особам, що підтримують агресію (війну) Російської Федерації проти України, встановленням окупаційної влади на території України або в окремих адміністративно-територіальних одиницях</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>За інформацією, наданою МКІП/МКСК, було прийнято Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини», який зареєстровано в Міністерстві юстиції України 21 березня 2024 р. за № 425/41770 (далі – Порядок) (див. Ключові джерела оцінки).
 Відповідний Порядок частково відповідає вимогам Державної антикорупційної програми до цього заходу:
 1) підпункт 9.3. Порядку передбачає, що підставою для відмови у взятті нерухомого об’єкта культурної спадщини на державний облік або у занесенні щойно виявленого об’єкта культурної спадщини до Реєстру, є протокол за результатами розгляду Консультативною радою або Експертною комісією, в якому об’єкт визначено таким, що підпадає під дію Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону пропаганди їхньої символіки» та/або Закону України «Про засудження та заборону пропаганди російської імперської політики в Україні і деколонізацію топонімії», з урахуванням висновку центрального органу виконавчої влади, що реалізує державну політику у сфері охорони культурної спадщини, а також рекомендацій Інституту. Зазначене положення в цілому відповідає підпункту 2 заходу 2.5.2.1.4 Програми;
 2) пп.пп. 8.3, 8.4. Порядку передбачено, що для вирішення питання про занесення (незанесення) до Реєстру нерухомих об’єктів культурної спадщини, уповноважені органи забезпечують проведення перегляду цих списків (переліків), який здійснюється згідно з процедурою, визначеною у розділах IV та V цього Порядку. Так, п.п. 4.8. Порядку передбачено, що уповноважений орган зобов’язаний забезпечити складання облікової документації на щойно виявлений об’єкт культурної спадщини, внесений до Переліку до набрання чинності цим Порядком, у строк, що не перевищує 3 років з дати занесення об’єкта культурної спадщини до Переліку. В сукупності зазначені положення відповідають частині підпункту 1 заходу 2.5.2.1.4 (забезпечення уповноваженими органами прийняття до закінчення трирічного строку необхідних рішень щодо об’єктів культурної спадщини (включено/відмовлено у включенні до Державного реєстру нерухомих пам’яток України);
 Водночас Порядок не містить усіх положень, які передбачені підпунктом 1 змісту заходу 2.5.2.1.4, а саме не передбачає проведення моніторингу та контролю за перебуванням об’єктів місцевого значення та об’єктів національного значення понад 3 роки в Переліку об’єктів культурної спадщини національного значення, які заносяться до Державного реєстру нерухомих пам’яток України.
-Крім цього, МКСК не надано інформації на підтвердження факту оприлюднення у звітному періоді проекту Порядку для проведення громадського обговорення. На офіційному веб-сайті МКСК також відсутня будь-яка інформація про оприлюднення проекту Порядку для цих цілей. Щодо цього МКСК було надано таку інформацію: «Публікація не здійснювалась з огляду на відсутність вимоги обов'язкової публікації та проведення громадського обговорення через відсутність ознак регуляторного акту».
+Крім цього, МКСК не надано інформації на підтвердження факту оприлюднення у звітному періоді проекту Порядку для проведення громадського обговорення. На офіційному вебсайті МКСК також відсутня будь-яка інформація про оприлюднення проекту Порядку для цих цілей. Щодо цього МКСК було надано таку інформацію: «Публікація не здійснювалась з огляду на відсутність вимоги обов'язкової публікації та проведення громадського обговорення через відсутність ознак регуляторного акту».
 Оскільки Порядок був прийнятий 01.03.2024 та охоплює не всі вимоги Державної антикорупційної програми в цій частині, відповідний захід оцінений як такий, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.5</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 2.5.2.1.4, та забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>За інформацією, наданою МКІП/МКСК в попередніх звітних періодах, з метою здійснення широким колом фахівців обговорення проекту наказу МКІП щодо внесення змін до порядку обліку об'єктів культурної спадщини та отримання відповідних коментарів і пропозицій, МКІП проведено обговорення проекту змін на черговому засіданні Науково-методичної ради з питань охорони культурної спадщини МКІП, яке відбулося 26.07.2023.
 Водночас проведення обговорень лише із залученням Науково-методичної ради, що є постійно діючим консультативно-дорадчим органом МКІП, не може вважатися громадським, оскільки не передбачає участі інших заінтересованих сторін.
 За інформацією МКІП/МКСК, наданою в межах моніторингу виконання Програми у І кварталі 2024 року: було прийнято Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини», який зареєстровано в Міністерстві юстиції України 21 березня 2024 р. за № 425/41770 (далі – Наказ № 158).
-Орієнтовним планом МКІП щодо проведення консультацій з громадськістю на 2024 рік, затвердженим наказом Міністерства культури та інформаційної політики України від 18.01.2024 № 27 (далі – План консультацій) дійсно було передбачено проведення електронних консультацій з громадськістю щодо проекту Наказу № 158 у І кварталі 2024 року (п. 3 Плану консультацій). Водночас, на офіційному веб-сайті МКІП не міститься інформації про оголошення відповідного громадського обговорення (електронних консультацій) у звітному періоді, як і не міститься інформації (зокрема, у формі звіту) за результатами проведення відповідного громадського обговорення. Відповідно, відсутня також будь-яка інформація про доопрацювання (у разі потреби) проекту Наказу № 158.
-Щодо цього МІКП/МКСК надано таку інформацію: «МКІП листом від 25.12.2023 № 06/35/11495-23 звернулось до ДРС з метою отримання інформації про наявність в проекті наказу ознак регуляторного акту для подальшої його публікації та проведення громадського обговорення. ДРС листом від 11.01.2024 №157/20-24 було повідомлено МКІП що проект акту не містить норм регуляторного характеру, а його прийняття не потребує проведення процедур передбачених ЗУ "Про засади державної регуляторної політики у сфері господарської діяльності". З огляду на це, МКІП/МКСК не публікувало та не проводило громадське обговорення проекту акту.
+Орієнтовним планом МКІП щодо проведення консультацій з громадськістю на 2024 рік, затвердженим наказом Міністерства культури та інформаційної політики України від 18.01.2024 № 27 (далі – План консультацій) дійсно було передбачено проведення електронних консультацій з громадськістю щодо проекту Наказу № 158 у І кварталі 2024 року (п. 3 Плану консультацій). Водночас, на офіційному вебсайті МКІП не міститься інформації про оголошення відповідного громадського обговорення (електронних консультацій) у звітному періоді, як і не міститься інформації (зокрема, у формі звіту) за результатами проведення відповідного громадського обговорення. Відповідно, відсутня також будь-яка інформація про доопрацювання (у разі потреби) проекту Наказу № 158.
+Щодо цього МКІП/МКСК надано таку інформацію: «МКІП листом від 25.12.2023 № 06/35/11495-23 звернулось до ДРС з метою отримання інформації про наявність в проекті наказу ознак регуляторного акту для подальшої його публікації та проведення громадського обговорення. ДРС листом від 11.01.2024 №157/20-24 було повідомлено МКІП що проект акту не містить норм регуляторного характеру, а його прийняття не потребує проведення процедур передбачених ЗУ "Про засади державної регуляторної політики у сфері господарської діяльності". З огляду на це, МКІП/МКСК не публікувало та не проводило громадське обговорення проекту акту.
 Датою видачі наказу є 01.03.2024, а дата подання на державну реєстрацію - 05.03.2024 (Лист від 05.03.2024 №05/35/2102-24).
 Таким чином, оскільки МКІП/МКСК не проводилося громадське обговорення та не оприлюднювалися його результати, однак Наказ від 01.03.2024 № 158 дійсно було подано на державну реєстрацію 05.03.2023 року, - даний захід є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.6</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації проекту наказу, зазначеного у підпункті 2.5.2.1.4, та його офіційного опублікування</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>наказ зареєстровано та оприлюднено</t>
   </si>
   <si>
     <t>Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини» було зареєстровано в Міністерстві юстиції України 21.03.2024 за № 425/41770 (далі – Наказ № 158).
 Таким чином, з огляду на те, що Наказ № 158 було зареєстровано в Міністерстві юстиції України 21.03.2024 та оприлюднено, - захід є таким, що виконаний вчасно та повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.5.2.1.7</t>
   </si>
   <si>
     <t>Проведено інвентаризацію та моніторинг об’єктів культурної спадщини для створення повного та єдиного електронного реєстру об’єктів культурної спадщини, зокрема:
 1) проведено інвентаризацію об’єктів культурної спадщини національного та місцевого значення, що внесені до Державного реєстру нерухомих пам’яток України (з підготовкою документів для виключення частини об’єктів за результатами інвентаризації), актуалізацію та інвентаризацію облікової документації на об’єкти культурної спадщини, зокрема забезпечено формування облікової документації на щойно виявлені об’єкти та об’єкти, взяті на державний облік відповідно до законодавства, що діяло до набрання чинності Законом України “Про охорону культурної спадщини”;
 2) забезпечено оцифрування та оприлюднення масиву облікової документації на кожен об’єкт культурної спадщини, внесений до Державного реєстру нерухомих пам’яток України</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>проведено інвентаризацію та моніторинг всіх об’єктів культурної спадщини національного та місцевого значення, оцифровано облікову документацію</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за І квартал 2025 року, як звітний період, даний захід знаходиться у процесі виконання. Опрацьовується подана співвиконавцями інформація (переліки пам’яток культурної спадщини) у форматі тестування Інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» (ДРНП), що перебуває на етапі дослідної експлуатації.
-[...3 lines deleted...]
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Мінкульт продовжує опрацювання наданої інформації для внесення змін до реєстру»
+    <t>За інформацією, наданою Міністерством культури  України за І квартал 2025 року, як звітний період, даний захід знаходиться у процесі виконання. Опрацьовується подана співвиконавцями інформація (переліки пам’яток культурної спадщини) у форматі тестування Інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» (ДРНП), що перебуває на етапі дослідної експлуатації.
+При цьому, за інформацією Мінкульту, це міністерство додатково, з метою проведення відповідної інвентаризації, здійснює власні заходи з метою перевірки стану збереження об’єктів культурної спадщини.
+У ІІ та ІІІ кварталах 2025 року Головний виконавець повідомив: «Продовжується опрацювання наданої ОВА інформації та планується направлення форми для узагальнення ОВА».
+За ІV квартал 2025 року Головний виконавець надав наступну інформацію: «Продовжується опрацювання інформації та прийняття рішень про занесення чи незанесення обʼєктів культурної спадщини. Опублікування облікової документації можливе технічно тільки після запуску експериментального проекту щодо інформаційно-комунікаційної системи "Державний реєстр нерухомих памʼяток України"».
+У І кварталі 2026 року як звітному періоду Головним виконавцем було надано наступну інформацію: «Мінкульт продовжує опрацювання наданої інформації для внесення змін до реєстру».
+За ІІ квартал 2026 року як звітний період Міністерство культури України повідомило наступну інформацію: «Здійснюється постійне опрацювання подань, що надходять до Мінкульту від областей».
 Таким чином, з огляду на те, що жодний із підпунктів, визначених змістом заходу 2.5.2.1.7, не було виконано, а також з огляду на сплив строків виконання, визначених Програмою, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.8</t>
   </si>
   <si>
     <t>Розроблення проекту рішення МКІП про вилучення пам’яток місцевого значення з Державного реєстру нерухомих пам’яток України за результатом заходів, передбачених у підпункті 2.5.2.1.7 (у разі незбереження об’єкта, втрати історичної (культурної) цінності), відсутності підстав для включення до Державного реєстру нерухомих пам’яток України</t>
   </si>
   <si>
     <t>Громадська організація "Українське товариство охорони пам'яток історії та культури"</t>
   </si>
   <si>
     <t>проект рішення розроблено та оприлюднено для проведення громадського та експертного обговорення</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України (МКСК) на регулярній основі здійснює видання (зокрема за результатом системи заходів, передбачених у підпункті 2.5.2.1.7. Програми) наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
-[...1 lines deleted...]
-Впродовж березня - вересня 2023 року зазначеним міністерством були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
+    <t>Міністерство культури України на регулярній основі здійснює видання (зокрема за результатом системи заходів, передбачених у підпункті 2.5.2.1.7. Програми) наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
+Як вказує Мінкульт: «Рішення МКСК про вилучення пам’яток місцевого значення приймаються при надходженні відповідного подання органів охорони культурної спадщини (в разі надходження такого подання) та за результатами розгляду на Експертній комісії».
+Впродовж березня – вересня 2023 року зазначеним міністерством були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
 У березні 2024 року були прийняті аналогічні накази, а саме: наказ від 05.03.2024 р. № 168 та від 26.03.2024 № 239.
 Протягом 01.04.2024 - 30.06.2024 також приймалися аналогічні накази, зокрема: від 16.04.2024 № 277; від 01.05.2024 № 326; від 07.05.2024 № 329; від 07.05.2024 № 331; від 15.05.2024 № 350; від 16.05.2024 № 363 та від 21.05.2024 № 371.
-Відповідні накази відповідають вимогам змісту заходу 2.5.2.1.8., оскільки передбачають рішення щодо вилучення пам’яток культурної спадщини з Державного реєстру нерухомих пам’яток України, або ж визнання їх такими, що не підлягають занесенню до вказаного Реєстру. Водночас відсутня інформація про оприлюднення таких актів для проведення їх громадського обговорення. Щодо цього МКСК повідомляє, що "зазначені рішення не потребують проведення громадських обговорень".
-Варто зауважити, що Головним виконавцем у рамках щоквартального звітування не надано інформації про аналогічні накази, прийняті у III кварталі 2024 - І кварталі 2026 років.
+Варто зауважити, що Головним виконавцем не надано інформації про аналогічні накази, прийняті у III кварталі 2024 - І кварталі 2026 років.
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Мінкультом продовжується виконання завдання шляхом видачі відповідних наказів на постійній основі. Перелік наказів додається».
+За посиланням, наданим Головним виконавцем, НАЗК було ідентифіковано накази, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру, зокрема:  накази від 26.08.2024 № 605, від 04.11.2024 № 778, від 25.12.2024 № 972, від 30.12.2024 № 1006.
+Відповідні накази відповідають вимогам змісту заходу 2.5.2.1.8., оскільки передбачають рішення щодо вилучення пам’яток культурної спадщини з Державного реєстру нерухомих пам’яток України, або ж визнання їх такими, що не підлягають занесенню до вказаного Реєстру. Водночас відсутня інформація про оприлюднення таких актів для проведення їх громадського обговорення. Щодо цього Мінкульт повідомляє, що «зазначені рішення не потребують проведення громадських обговорень».
 Таким чином, захід залишається таким, що виконано вчасно, але частково, водночас прогресу у його виконанні за результатами останнього моніторингу не вбачається.</t>
   </si>
   <si>
     <t>2.5.2.1.9</t>
   </si>
   <si>
     <t>Проведення громадського та експертного обговорення проекту рішення, зазначеного у підпункті 2.5.2.1.8, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
-    <t>За інформацією Міністерства культури та стратегічних комунікацій України (далі - МКСК), що надавалася у попередніх звітних періодах, виконання заходу не розпочато, оскільки громадські обговорення щодо таких проектів актів не проводяться. Накази МКСК щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
-[...1 lines deleted...]
-У попередніх звітних періодах МКСК повідомлялося, що усі об’єкти, що заносяться до реєстру підлягають обов’язковому обговоренню в рамках експертної комісії при МКСК. Проведення громадських обговорень щодо наказів МКСК про занесення пам’яток місцевого значення до Державного реєстру нерухомих пам’яток України не передбачено чинним законодавством.
+    <t>За інформацією Міністерства культури України, що надавалася у попередніх звітних періодах, виконання заходу не розпочато, оскільки громадські обговорення щодо таких проектів актів не проводяться. Накази Мінкульту щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
+За інформацією, наданою Міністерством культури України за IV квартал 2024 року як звітний період: «Проведення громадських обговорень рішень про вилучення пам'яток культурної спадщини із Державного реєстру нерухомих пам'яток України не передбачено Законом України "Про охорону культурної спадщини", Порядком обліку об'єктів культурної спадщини, затвердженим наказом Міністерства культури України від 11.03.2013 № 158. Відсутні правові підстави для проведення громадських обговорень».
+У попередніх звітних періодах Мінкультом повідомлялося, що усі об’єкти, що заносяться до реєстру підлягають обов’язковому обговоренню в рамках експертної комісії при Мінкульті. Проведення громадських обговорень щодо наказів про занесення пам’яток місцевого значення до Державного реєстру нерухомих пам’яток України не передбачено чинним законодавством.
 Таким чином, оскільки, зокрема, у звітному періоді Головним виконавцем не надано інформації про проведення громадських обговорень, як і про оприлюднення їх результатів, - захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.10</t>
   </si>
   <si>
     <t>Підписання та оприлюднення рішення, зазначеного у підпункті 2.5.2.1.8</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>рішення прийнято</t>
   </si>
   <si>
     <t>За інформацією Міністерства культури та інформаційної політики України (МКІП) накази МКІП щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
 МКІП на регулярній основі здійснює видання наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру. 
 Такі накази оприлюднюються, зокрема, на офіційному веб-сайті МКІП.
 Впродовж березня - вересня 2023 року МКІП були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
 У березні 2024 року були прийняті аналогічні накази МКІП, а саме: наказ МКІП від 05.03.2024 р. № 168 та наказ МКІП від 26.03.2024 № 239.
 З огляду на вищезазначене, даний захід є виконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.11</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України за результатом заходів, передбачених у підпункті 2.5.2.1.7 (у разі незбереження об’єкта, втрати історичної (культурної) цінності), відсутності підстав для включення до Державного реєстру нерухомих пам’яток України</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
-    <t>За інформацією, наданою Головним виконавцем за ІІІ квартал 2024 року як звітний період, МКСК продовжує опрацьовуватися надана обласними військовими (державними) адміністраціями інформація для прийняття відповідних рішень.
-[...1 lines deleted...]
-За інформацією МКСК, наданою у І, ІІ та ІІІ кварталах 2025 року у межах щоквартального моніторингу: «Частково вже вилучені із реєстру об’єкти культурної спадщини, що втратили предмет охорони (зокрема ті що підпадають під декомунізацію та дерусифікацію). З огляду на значний обсяг пам’яток та поступовий аналіз поданої органами охорони культурної спадщини ОДА інформації МКІП здійснює вилучення поступово (підготовку проектів постанов КМУ). Зокрема Постанова КМУ від 10.11.2023 № 1186».
+    <t>За інформацією, наданою Головним виконавцем за ІІІ квартал 2024 року як звітний період, Міністерством культури України продовжує опрацьовуватися надана обласними військовими (державними) адміністраціями інформація для прийняття відповідних рішень.
+За інформацією, наданою за IV квартал 2024 року як звітний період: «МКСК здійснює підготовку відповідних рішень при надходженні подання від органів охорони культурної спадщини. Захід виконується постійно».
+За інформацією, наданою Головним виконавцем у І, ІІ та ІІІ кварталах 2025 року у межах щоквартального моніторингу: «Частково вже вилучені із реєстру об’єкти культурної спадщини, що втратили предмет охорони (зокрема ті, що підпадають під декомунізацію та дерусифікацію). З огляду на значний обсяг пам’яток та поступовий аналіз поданої органами охорони культурної спадщини ОДА інформації МКСК здійснює вилучення поступово (підготовку проектів постанов КМУ). Зокрема Постанова КМУ від 10.11.2023 № 1186».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Рішення про вилучення памʼяток культурної спадщини готуються та подаються до КМУ за наявності відповідних подань від органів охорони культурної спадщини нижчого рівня».
+У рамках звітування за ІІ квартал 2026 року як звітний період, Головним виконавцем надано наступну інформацію: «Здійснюється після кожного прийнятого рішення».
 З огляду на те, що:
 1) ще не всі об’єкти культурної спадщини проінвентаризовано на виконання заходу 2.5.2.1.7 Програми;
-2) МКСК не подано інформації про прийняття у звітному періоді (липень 2024 - березень 2026 року) нових Постанов Кабінету Міністрів України (однак у попередніх звітних періодах було прийнято Постанову КМУ від 10.11.2023 № 1186) про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України, - захід залишається таким, що виконано вчасно, але частково.</t>
+2) Міністерством культури України не подано інформації про прийняття у звітному періоді (липень 2024 - червень 2026 року) нових Постанов Кабінету Міністрів України (однак у попередніх звітних періодах було прийнято Постанову КМУ від 10.11.2023 № 1186) про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України, - захід залишається таким, що виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.12</t>
   </si>
   <si>
     <t>Оприлюднення оновленого Державного реєстру нерухомих пам’яток України (як єдиного документа) за результатом заходів, передбачених у підпунктах 2.5.2.1.8—2.5.2.1.11, а також оприлюднення переліку об’єктів культурної спадщини (як єдиного документа) за результатом заходів, зазначених у підпункті 2.5.2.1.7</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>оновлений Державний реєстр нерухомих пам’яток України (як єдиний документ) та перелік об’єктів культурної спадщини (як єдиний документ) оприлюднено</t>
   </si>
   <si>
-    <t>За інформацією наданою МКСК: «Оприлюднення відповідних змін відбувається на постійній основі після прийняття відповідних наказів/постанов про занесення об'єктів культурної спадщини до Державного реєстру нерухомих пам'яток України або вилучення з нього».
+    <t>За інформацією наданою Міністерством культури України: «Оприлюднення відповідних змін відбувається на постійній основі після прийняття відповідних наказів/постанов про занесення об’єктів культурної спадщини до Державного реєстру нерухомих пам’яток України або вилучення з нього».
 Оприлюднення оновленого Державного реєстру нерухомих пам’яток України (як єдиного документа) за результатом заходів, передбачених у підпунктах 2.5.2.1.8.–2.5.2.1.11. дійсно відбувається на регулярній основі (див. джерело № 1 Ключових джерел оцінки (нижче)), однак заходи, передбачені підпунктами 2.5.2.1.8 – 2.5.2.1.11, досі не є виконаними повною мірою.
-Оскільки захід 2.5.2.1.7 наразі залишається невиконаним перелік об’єктів культурної спадщини також не є оновленим та, відповідно, оприлюдненим.
+Оскільки захід 2.5.2.1.7 наразі залишається невиконаним, перелік об’єктів культурної спадщини також не є оновленим та, відповідно, оприлюдненим.
 З огляду на вищезазначене, можна констатувати, що даний захід 2.5.2.1.12 Програми залишається виконаним частково та вчасно.</t>
   </si>
   <si>
     <t>2.5.2.1.13</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про функціонування та порядок ведення електронного реєстру об’єктів культурної спадщини, яким визначено:
 1) порядок ведення реєстру, наповнення його документацією (створеною до запровадження реєстру), підтримання в актуальному стані;
 2) публічність реєстру та інформації в ньому, порядок доступу до реєстру громадськості та органів державної влади;
 3) що інформація, яка вноситься до електронного реєстру об’єктів культурної спадщини та видаляється з нього, повинна містити відомості про автора відповідної дії та час, історію дій (вона не повинна видалятися, а забезпечується можливість перегляду всіх версій), також забезпечується неможливість видалення інформації з електронного реєстру об’єктів культурної спадщини (лише перенесення в історію, тобто у попередню редакцію)</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (МКСК) за I квартал 2025 року, як звітний період, проєкт постанови Кабінету Міністрів України «Про затвердження Порядку функціонування інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”» (далі - Проєкт Постанови) розроблено та 04.04.2025 направлено на розгляд Державної регуляторної служби України.
 У ІІ кварталі 2025 року МКСК повідомило, що розроблений Проєкт постанови знаходиться на погодженні у заінтересованих ЦОВВ. Міністерством фінансів України та Уповноваженим ВРУ з прав людини проект погоджено без зауважень.
 Наданий Головним виконавцем для ознайомлення проєкт Постанови визначає засади функціонування та ведення інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” містить положення, що частково охоплюють зміст підпунктів заходу:
 - щодо підпункту 1: положення пункту 17 проекту Постанови визначають, які реєстрові дані про нерухомі об’єкти культурної спадщини, щойно виявлені об’єкти культурної спадщини, об’єкти всесвітньої спадщини та їх буферні зони, історичні ареали населених місць, історико-культурні заповідники, історико-культурні заповідні території, зони охорони пам’ятки, історико-культурного заповідника, історико-культурної заповідної території вносяться до Реєстру;
 - щодо підпункту 2: положення пункту 20 проєкту Постанови передбачають, що доступ до публічної інформації, зокрема у формі відкритих даних, що містяться у Реєстрі, здійснюється через офіційні веб-ресурси Реєстру, держателя Реєстру, а також на Єдиному державному веб-порталі відкритих даних, відповідно до Закону України “Про доступ до публічної інформації”. Зазначене положення частково кореспондує з підпунктом 2 заходу 2.5.2.1.13;
 - щодо підпункту 3: положення пункту 10 проєкту Постанови передбачають, що програмним забезпеченням Реєстру забезпечується автоматизована фіксація всіх дій будь-яких користувачів Реєстру (у тому числі з реєстровими даними та реєстровою інформацією) в журналі всіх дій та/або подій, який зберігається в Реєстрі безстроково (крім випадків, коли законодавством встановлений інший строк зберігання даних). Реєстрові дані та реєстрова інформація зберігаються в Реєстрі постійно, включаючи архівні дані. Зазначене положення частково кореспондує з підпунктом 3 заходу 2.5.2.1.13.
 У ІІ кварталі не було внесено на розгляд КМУ. З огляду на зазначене, за результатами моніторингу даний захід було оцінено як такий, що є виконаним частково.
 Разом з тим, у ІІІ кварталі 2025 року МКСК повідомило: «Експериментальний проект щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” направлено на погодження ЦОВВ. Проект погоджено Уповноваженим Верховної ради з прав людини, Міністерством розвитку громад та територій України, Наразі опрацьовуються зауваження, надані Міністерством фінансів України та Міністерством цифрової трансформації України».
 Тобто головним виконавцем розроблено та направлено на погодження новий проект постанови Кабінету Міністрів України, який передбачає запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментального проекту на 2 роки.
 Наданий головним виконавцем для ознайомлення проект постанови про експериментальний проект визначає механізм реалізації експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” містить положення, що лише частково охоплюють зміст підпунктів заходу:
 - щодо підпункту 1: містять загальні положення щодо держателя та адміністратора Державного реєстру нерухомих пам’яток України, відомостей, що підлягають внесенню до реєстру, наповнення реєстру документацією. Водночас відсутні положення щодо порядку наповнення реєстру документацією, створеною до запровадження реєстру;
 - щодо підпункту 2: положення пункту 19 проекту Постанови передбачають, що доступ до публічної інформації, зокрема у формі відкритих даних, що містяться у Реєстрі, здійснюється через офіційні веб-ресурси Реєстру, держателя Реєстру, а також на Єдиному державному веб-порталі відкритих даних, відповідно до Закону України “Про доступ до публічної інформації”. Зазначене положення частково кореспондує з підпунктом 2 заходу 2.5.2.1.13;
 - щодо підпункту 3: положення пункту 10 проекту Постанови передбачають, що програмним забезпеченням Реєстру забезпечується автоматизована фіксація всіх дій будь-яких користувачів Реєстру (у тому числі з реєстровими даними та реєстровою інформацією) в журналі всіх дій та/або подій, який зберігається в Реєстрі безстроково (крім випадків, коли законодавством встановлений інший строк зберігання даних). Реєстрові дані та реєстрова інформація зберігаються в Реєстрі постійно, включаючи архівні дані. Зазначене положення частково кореспондує з підпунктом 3 заходу 2.5.2.1.13.
 У ІV кварталі 2025 року МКСК повідомило: «Проект постанови Кабінету Міністрів України «Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” внесений до КМУ листом від 17.12.2025 № 03/16/1342-25. Доопрацьований з СКМУ проект акта надісланий від 14.01.2026 № 03/16/54-26».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Мінкультом розроблено проєкт постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”, який прийнято постановою Кабінету Міністрів України від 28.01.2026 № 93».
 Варто звернути увагу, що постановою запроваджено інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментальний проект, тобто за своєю сутністю зазначена постанова є тимчасовою - на строк дії експериментального проекту, тобто на 2 роки. Водночас зміст заходу 2.5.2.1.13 передбачає розроблення та прийняття постанови про функціонування Державного реєстру нерухомих пам’яток України, що матиме постійний характер.
 З огляду на зазначене, Національне агентство дійшло висновку, що прийняття постанови забезпечило виконання заходу в інший спосіб та лише частково.
 За результатами моніторингу за І квартал 2026 року даний захід може бути оцінено як такий, що виконано невчасно та частково (як з огляду на зміст, так і з огляду на форму виконання).</t>
   </si>
   <si>
     <t>2.5.2.1.14</t>
   </si>
   <si>
     <t>Введення в експлуатацію електронного реєстру об’єктів культурної спадщини, який містить:
 1) інформацію про всі об’єкти культурної спадщини національного та місцевого значення, які внесені до Державного реєстру нерухомих пам’яток України, а також містить перелік об’єктів культурної спадщини, Список історичних населених місць України;
 2)  інформацію про всі об’єкти культурної спадщини місцевого та національного значення та історичні населені місця: геопросторові дані об’єктів; забезпечується публічність усієї облікової документації, рішення (постанови) про включення до Державного реєстру нерухомих пам’яток України, переліку об’єктів культурної спадщини, Списку історичних населених місць України та інформацію з документами про виключення з них (забезпечується доступність цієї документації протягом 10 років із дня виключення); оцифровані документи про надані погодження/дозволи (відмови) проектів і робіт відповідно до пам’яткоохоронного законодавства; оцифровані документи про проведені перевірки, призначені охоронні заходи, видані/скасовані приписи та заборони, про проведені перевірки, видані приписи, розпорядження, укладені охоронні договори, надані дозволи, погодження проектів і робіт на об’єктах та в зонах охорони, застосування фінансових санкцій за порушення Закону України “Про охорону культурної спадщини”;
 3) історико-архітектурні опорні плани, затверджену науково-проектну документацію із визначення режиму використання об’єкта, зон охорони та меж і режимів його території, науково-проектну документацію щодо розроблення історико-архітектурного опорного плану та щодо визначення меж історичних ареалів населених місць; затверджену технічну документацію із землеустрою щодо встановлення меж режимоутворюючих об’єктів (у разі встановлення такою документацією меж території об’єкта, історичних ареалів населених місць);
 4) перелік об’єктів, які зникли (знищені, зруйновані) або втратили історичну (культурну) цінність, виключені із Списку історичних населених місць України (із збереженням усього масиву інформації, зокрема облікової документації, рішень про внесення та виключення протягом 10 років із дня виключення);
 5) матеріали інвентаризації та моніторингу (постійного, періодичного, у формі дослідження) та складені за їх результатами документи</t>
   </si>
   <si>
     <t>електронний реєстр об’єктів культурної спадщини введено в експлуатацію з повним функціоналом</t>
   </si>
   <si>
-    <t>За інформацією, наданою МКСК за IV квартал 2024 року як звітний період:
+    <t>За інформацією, наданою Головним виконавцем за IV квартал 2024 року як звітний період:
 «Наказом Міністерства культури та інформаційної політики України від 10 квітня 2024 року № 268 «Про введення в дослідну експлуатацію інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» введено в дослідну експлуатацію (далі – система). Система доступна за посиланням: https://e-pamiatka.gov.ua, в публічній частині якої доступна наявна публічна інформація, що переведена в електронний формат, про нерухомі пам’ятки та історико-культурні території. В межах дослідної експлуатації системи проводиться верифікація інформації щодо об’єктів культурної спадщини. Вносяться дані про території історичних ареалів та землі історико-культурного призначення на підставі оцифрування затвердженої науково-проектної документації».
-За інформацією, наданою МКСК у IІ та ІІІ кварталах 2025 року як звітних періодах:
-[...3 lines deleted...]
-У свою чергу, у І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Постановою КМУ від 28.01.2026 № 93 "Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”».
+За інформацією, наданою у IІ та ІІІ кварталах 2025 року як звітних періодах:
+«Виконані роботи по 4-му та 5-му етапах створення інформаційної-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» в рамках реалізації Меморандуму від 29.08.2022 про співробітництво між Міністерством культури та інформаційної політики України та Фондом «Євразія», (проект міжнародної технічної допомоги «Прозорість та підзвітність у державному управлінні та послугах (TAPAS)». Проводиться верифікація переліку об’єктів культурної спадщини в системі. Вносяться дані про території історичних ареалів та землі історико-культурного призначення на підставі оцифрування затвердженої науково-проектної документації. Наказом від 10 квітня 2024 № 268 введено в дослідну експлуатацію інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України», ведеться наповнення системи інформацією працівниками органів охорони культурної спадщини. Публічний доступ до системи за адресою: https://e-pamiatka.gov.ua».
+За ІV квартал 2025 року Головним виконавцем було надано наступну інформацію: «Наказом від 10 квітня 2024 № 268 введено в дослідну експлуатацію інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України», ведеться наповнення системи інформацією працівниками органів охорони культурної спадщини. Публічний доступ до системи за адресою: https://e-pamiatka.gov.ua. Додатково наразі направлено на КМУ проект постанови Кабінету Міністрів який врегульовуватиме питання реалізації експериментального проекту у сфері дії реєстру».
+Разом з тим, Наказ  від 10.04.2024 № 268 «Про введення в дослідну експлуатацію інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» прийнято у квітні 2024 року, тоді як терміном завершення виконання даного заходу Програма визначає січень 2024 року. Крім того, інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» наказом введено лише в дослідну (а не постійну (промислову)) експлуатацію.
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Постановою КМУ від 28.01.2026 № 93 "Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”. Система відповідно до пункту 17 порядку містить весь функціонал визначений заходом».
 Варто звернути увагу, що постановою запроваджено інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментальний проект, тобто за своєю сутністю зазначена постанова є тимчасовою - на строк дії експериментального проекту, тобто на 2 роки.
-Крім того, МКСК як Головним виконавцем не надано вичерпної інформації про те, чи електронний реєстр об’єктів культурної спадщини реально містить інформацію та функціональні елементи, що передбачаються пунктами 1-5 змісту даного заходу 2.5.2.1.14.
+Крім того, Міністерством культури України не надано вичерпної інформації про те, чи електронний реєстр об’єктів культурної спадщини реально містить інформацію та функціональні елементи, що передбачаються пунктами 1-5 змісту даного заходу 2.5.2.1.14.
 З огляду на зазначене вище, Національне агентство з питань запобігання корупції констатує, що даний захід може бути оцінений як такий, що виконано невчасно та лише частково.</t>
   </si>
   <si>
     <t>2.5.2.2</t>
   </si>
   <si>
     <t>Розроблено та прийнято історико-архітектурні опорні плани з межами і режимами використання зон охорони об’єктів культурної спадщини та історичних ареалів, а також винесенням таких меж у натуру</t>
   </si>
   <si>
     <t>2.5.2.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів (що передбачає внесення змін до Земельного кодексу України, Законів України “Про охорону культурної спадщини”, “Про регулювання містобудівної діяльності”, “Про Державний земельний кадастр” та інших законодавчих актів), яким:
 1) визначено поняття та склад історико-архітектурного опорного плану, зокрема передбачено, що у складі історико-архітектурних опорних планів встановлюються правові режими використання історичних ареалів населених місць та межі і режими використання зон охорони об’єктів культурної спадщини, затверджені науково-проектною документацією, необхідність винесення таких меж у натуру, а також встановлення деталізованих обмежень забудови земельних ділянок у форматі, придатному для автоматизованої перевірки їх виконання;
 2) передбачено замовлення органами місцевого самоврядування розроблення історико-архітектурного опорного плану та набрання ним чинності після затвердження центральним органом виконавчої влади, що забезпечує формування та реалізує державну політику у сфері охорони культурної спадщини;
 3) визначено, що історико-архітектурні опорні плани є вихідними даними для розроблення або оновлення відповідної містобудівної документації в історичних населених місцях; встановлено обов’язковість внесення до містобудівної документації та дотримання під час провадження містобудівної діяльності обмежень, установлених історико-архітектурним опорним планом;
 4) визначено чіткий порядок внесення змін до історико-архітектурних опорних планів (який залежить від стану культурної спадщини та не залежить від необхідності внесення змін до містобудівної документації з інших причин), встановлено обов’язковість та строки для внесення змін до містобудівної документації обмежень у разі прийняття/внесення змін до історико-архітектурного опорного плану, затвердження меж і режимів; встановлено, що межі і режими використання зон охорони об’єктів культурної спадщини та історичних ареалів після затвердження відповідним органом охорони культурної спадщини є обов’язковими для врахування під час формування та надання містобудівних умов і обмежень, розроблення та затвердження проектної документації на будівництво, проведення будівництва, надання дозволів та погоджень уповноваженим органом охорони культурної спадщини та підлягають врахуванню під час визначення планувальних обмежень у складі містобудівної документації під час її розроблення, оновлення або внесення змін до неї;
 5) передбачено строк для оновлення історико-архітектурних опорних планів відповідно до нових вимог;
 6) передбачено обов’язковість оприлюднення історико-архітектурних опорних планів в електронному реєстрі об’єктів культурної спадщини (відповідальні особи та строки)
 </t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Змістом заходу 2.5.2.2.1 Програми є розроблення та подання Кабінету Міністрів України законопроекту про вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів (що передбачає внесення змін до Земельного кодексу України, Законів України «Про охорону культурної спадщини», «Про регулювання містобудівної діяльності», «Про Державний земельний кадастр» та інших законодавчих актів). Зміст вказаного заходу передбачає шість підпунктів, у яких наводяться конкретні вимоги щодо положень, які має містити відповідний законопроект.
 Разом із тим, Мінрозвитку в рамках щоквартального звітування за ІІ квартал 2025 року, як звітний період, повідомило, що вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів реалізовано шляхом прийняття постанови Кабінету Міністрів України від 31.12.2024 № 1557 «Про внесення змін до деяких постанов Кабінету Міністрів України щодо розроблення містобудівної документації на місцевому рівні» (далі – Постанова № 1557) (див. Ключові джерела оцінки), якою було внесено зміни до Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженого постановою Кабінету Міністрів України від 01.09.2021 № 926 (далі – Порядок № 926).
-Так, змістом даного заходу чітко визначена вимога щодо розроблення та подання Кабінету Міністрів України саме проекту Закону України. Водночас, як повідомило Мінрозвитку, захід 2.5.2.2.1 було виконано шляхом розробки та прийняття Постанови № 1557, тобто підзаконного нормативно-правового акта. З огляду на це Національне агентство констатує, що захід є таким, що виконаний у інший спосіб (шляхом врегулювання питання, що є предметом заходу, на рівні підзаконного нормативно-правового акту, а не закону).
+Так, змістом даного заходу чітко визначена вимога щодо розроблення та подання Кабінету Міністрів України саме проекту Закону України. Водночас, як повідомило Мінрозвитку, захід 2.5.2.2.1 було виконано шляхом розробки та прийняття Постанови № 1557, тобто підзаконного нормативно-правового акта. З огляду на це, Національне агентство констатує, що захід є таким, що виконаний у інший спосіб (шляхом врегулювання питання, що є предметом заходу, на рівні підзаконного нормативно-правового акту, а не закону).
 За результатами аналізу положень Порядку № 926 (у його системному взаємозв’язку із положеннями Закону України «Про регулювання містобудівної діяльності») Національне агентство встановило, що вказані нормативно-правові акти наразі частково охоплюють вимоги, визначені підпунктами 1 та 2 змісту заходу 2.5.2.2.1 Програми. Водночас вимоги підпунктів 3, 4, 5 та 6 змісту заходу 2.5.2.2.1 Програми не знайшли відображення у чинних нормативно-правових актах.
 1) щодо підпункту 1: Порядком № 926 визначено поняття та склад історико-архітектурного опорного плану, однак не передбачено необхідності винесення меж використання зон охорони об’єктів культурної спадщини (які встановлюються окремою науково-проектною документацією у сфері охорони культурної спадщини у складі історико-архітектурного опорного плану) в натуру, а також встановлення деталізованих обмежень забудови земельних ділянок у форматі, придатному для автоматизованої перевірки їх виконання.
 2) щодо підпункту 2: відповідно до пункту 35 Порядку № 926 виконавчий орган сільської, селищної і міської ради, Київська та Севастопольська міські держадміністрації є замовником розроблення містобудівної документації на місцевому рівні (комплексного плану, генеральних планів населених пунктів, детальних планів територій), який організовує розроблення, внесення змін та подання проєктів містобудівної документації на місцевому рівні на розгляд відповідної сільської, селищної, міської ради незалежно від визначених відповідно до закону джерел фінансування.
 Відповідно до частини 14 статті 17 Закону України «Про регулювання містобудівної діяльності» генеральні плани населених пунктів (а отже, й історико-архітектурного опорного плану як складової частини генерального плану) та зміни до них розглядаються і затверджуються відповідними сільськими, селищними, міськими радами протягом трьох місяців з дня їх подання, тоді як зміст підпункту 2 заходу 2.5.2.2.1 Програми передбачає, що історико-архітектурний опорний план повинен затверджуватись ЦОВВ, що забезпечує формування та реалізує державну політику у сфері охорони культурної спадщини.
 3) щодо підпункту 3: у пункті 40 Порядку № 926 визначено перелік вихідних даних для розроблення комплексного плану, а також його невід’ємних складових – генеральних планів населених пунктів та детальних планів територій, які є містобудівною документацією. Історико-архітектурні опорні плани є складовою частиною генеральних планів населених пунктів (тобто містобудівної документації), з огляду на що не є вихідними даними для розроблення містобудівної документації.
 4) щодо підпункту 4: Порядком № 926 не передбачено положень, відповідно до яких внесення змін до історико-архітектурних опорних планів має залежати від стану культурної спадщини та не залежати від необхідності внесення змін до містобудівної документації з інших причин.
 Крім того, редакція Порядку містить положення, які стосуються лише порядку внесення змін до містобудівної документації загалом, не передбачено обов’язковості та строків для внесення змін до містобудівної документації обмежень у разі прийняття / внесення змін до історико-архітектурного опорного плану. Відсутні також положення, які передбачали б, що межі і режими використання зон охорони об’єктів культурної спадщини та історичних ареалів після затвердження відповідним органом охорони культурної спадщини є обов’язковими для врахування під час формування та надання містобудівних умов і обмежень, розроблення та затвердження проєктної документації на будівництво, проведення будівництва, надання дозволів та погоджень уповноваженим органом охорони культурної спадщини та підлягають урахуванню під час визначення планувальних обмежень у складі містобудівної документації під час її розроблення, оновлення або внесення змін до неї.
 5) щодо підпункту 5: у пункті 42 Порядку № 926 визначено, що завдання на розроблення містобудівної документації формується як єдиний документ для всіх складових відповідного виду містобудівної документації та містить, серед іншого, відомості щодо строку розроблення, оновлення, внесення змін до містобудівної документації, а також роки реалізації короткострокового, середньострокового періодів та довгострокової перспективи з урахуванням тривалості всіх погоджувальних процедур.
 Водночас у чинних нормативно-правових актах чітких строків для оновлення історико-архітектурних опорних планів не визначено.
 6) щодо підпункту 6: у чинному нормативно-правовому регулюванні відсутні положення щодо оприлюднення історико-архітектурних опорних планів у електронному реєстрі об’єктів культурної спадщини.
-Таким чином, Національне агентство дійшло висновку, що захід 2.5.2.2.1 Програми може бути оцінений як такий, що виконано вчасно та частково, з огляду на обраний спосіб виконання зазначеного заходу та неповну відповідність змістовної складової заходу.</t>
+Таким чином, Національне агентство дійшло висновку, що захід 2.5.2.2.1 Програми може бути оцінений як такий, що виконаний вчасно та частково, з огляду на обраний спосіб виконання зазначеного заходу та неповну відповідність змістовної складової заходу.</t>
   </si>
   <si>
     <t>2.5.2.2.2</t>
   </si>
   <si>
     <t>Оприлюднено всі затверджені історико-архітектурні опорні плани в електронному реєстрів об’єктів культурної спадщини</t>
   </si>
   <si>
-    <t>За інформацією, наданою МКСК за ІV квартал 2025 року як звітний період:
-«Перелік затверджених історико-архітектурних опорних планів публікується на сайті МКСК постійно, в порядку їх затвердження. Міністерством було сформовано технічне завдання для створення технічної можливості оприлюднення історико-архітектурних опорних планів у складі інформаційної комунікаційної системи обліку нерухомих об'єктів культурної спадщини України «Державний реєстр нерухомих пам`яток України» в категорії «Історичні ареали населеного місця». Згідно з технічним завданням в електронний реєстр вноситься інформація про межі і режими використання історичного ареалу населеного місця у вигляді геопросторових даних, сформованих згідно з постановою Кабінету Міністрів України від 30 грудня 2022 року № 1476 «Про визначення формату електронного документа науково-проектної документації у сфері охорони культурної спадщини» та Наказом МКІП від 31.08.2023 №455, зареєстрованим у Міністерстві юстиції України 15 вересня 2023 р. за №1634/40690 «Про затвердження структури Бази геоданних документації у сфері культурної спадщини». На сьогодні технічні можливості опрацювання паперових носіїв науково-проектної документації історико-архітектурних опорних планів з переведенням їх у формат електронного документа у міністерстві відсутні. Додатково зауважуємо, що публікація історико-архітектурних опорних планів потребує розробки проектів землеустрою для створення геопросторових даних з метою подальшої синхронізації з містобудівним та Державним земельним кадастрами. Оскільки зазначений процес продовжується, доцільним є зміна строків виконання заходу із «січень 2024 р.» на «постійно»».
+    <t>За інформацією, наданою Головним виконавцем за ІV квартал 2025 року як звітний період:
+«Перелік затверджених історико-архітектурних опорних планів публікується на сайті МКСК постійно, в порядку їх затвердження. Міністерством було сформовано технічне завдання для створення технічної можливості оприлюднення історико-архітектурних опорних планів у складі інформаційної комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам`яток України» в категорії «Історичні ареали населеного місця». Згідно з технічним завданням в електронний реєстр вноситься інформація про межі і режими використання історичного ареалу населеного місця у вигляді геопросторових даних, сформованих згідно з постановою Кабінету Міністрів України від 30 грудня 2022 року № 1476 «Про визначення формату електронного документа науково-проектної документації у сфері охорони культурної спадщини» та Наказом МКІП від 31.08.2023 № 455, зареєстрованим у Міністерстві юстиції України 15 вересня 2023 р. за № 1634/40690 «Про затвердження структури Бази геоданних документації у сфері культурної спадщини». На сьогодні технічні можливості опрацювання паперових носіїв науково-проектної документації історико-архітектурних опорних планів з переведенням їх у формат електронного документа у міністерстві відсутні. Додатково зауважуємо, що публікація історико-архітектурних опорних планів потребує розробки проектів землеустрою для створення геопросторових даних з метою подальшої синхронізації з містобудівним та Державним земельним кадастрами. Оскільки зазначений процес продовжується, доцільним є зміна строків виконання заходу із «січень 2024 р.» на «постійно»».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Затверджені ІАОП наразі переводяться у формат геопросторових даних і опубліковуються в інформаційно-комунікаційній системі Державний реєстр нерухомих памʼяток України».
-З огляду на те, що публікація матеріалів затверджених історико-архітектурних опорних планів (ІАОП) історичних населених місць України в інформаційно-комунікаційній системі "Державний реєстр нерухомих пам'яток України" досі продовжується, а тому, відповідно, ще не всі затверджені ІАОП були опубліковані у вказаній системі, — даний захід залишається таким, що виконано невчасно та лише частково. Водночас прогрес у його подальшому виконанні має місце.</t>
+У ІІ кварталі 2026 року як звітному періоді Міністерство культури України надало наступну інформацію: «Виконується в рамках реалізації експериментального проекту щодо впровадження інформаційно-комунікаційної системи "Державний реєстр нерухомих пам'яток України"».
+З огляду на те, що публікація матеріалів затверджених історико-архітектурних опорних планів (ІАОП) історичних населених місць України в інформаційно-комунікаційній системі "Державний реєстр нерухомих пам'яток України" досі продовжується, а тому, відповідно, ще не всі затверджені ІАОП були опубліковані у вказаній системі, – даний захід залишається таким, що виконано невчасно та лише частково. Водночас прогрес у його подальшому виконанні має місце.</t>
   </si>
   <si>
     <t>2.5.2.3</t>
   </si>
   <si>
     <t>Передбачено стимулювання розроблення історико-архітектурного опорного плану (за його відсутності запроваджено заборону нового будівництва та реконструкції у межах історичних ареалів, а за відсутності затверджених меж історичних ареалів - на всій території історичних населених місць)</t>
   </si>
   <si>
     <t>2.5.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України  проекту закону про стимулювання розроблення історико-архітектурного опорного плану (що передбачає внесення змін до Земельного кодексу України, Законів України “Про охорону культурної спадщини”, “Про регулювання містобудівної діяльності”, “Про Державний земельний кадастр”), яким:
 1) запроваджено мораторій на будівництво (зокрема реконструкцію), погодження проектної документації та надання дозволів на проведення земляних та будівельних робіт в історичних ареалах історичних населених місць до затвердження історико-архітектурного опорного плану, який включає правові режими використання історичних ареалів населених місць та межі і режими використання зон охорони об’єктів культурної спадщини, які затверджені в установленому порядку відповідною науково-проектною документацією, а за відсутності затверджених меж історичних ареалів та невинесення їх у натуру — на всій території історичних населених місць;
 2) установлено заборону розроблення, погодження і затвердження проектів землеустрою в історичних населених місцях без затвердженого історико-архітектурного опорного плану, який включає правові режими використання історичних ареалів населених місць та межі і режими використання зон охорони об’єктів культурної спадщини, а також установлено заборону щодо розроблення, погодження і затвердження проектів землеустрою, де не встановлено та не винесено в натуру межі зон охорони об’єктів культурної спадщини — до винесення цих меж у натуру
 </t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за IV квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури України за IV квартал 2025 року як звітний період:
 «В процесі виконання, на етапі консультацій з Мінрозвитку, оскільки процедура розроблення та застосування історико-архітектурних опорних планів у складі Генеральних планів населених пунктів регулюється законом України "Про регулювання містобудівної діяльності" ... При цьому, в межах компетенції опрацьовується текст законопроекту».
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
+У І та ІІ кварталах 2026 року як звітних періодах, Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.4</t>
   </si>
   <si>
     <t>Прийнято закон про чітке визначення змісту та обсягу повноважень органів охорони культурної спадщини з обмеженням застосування принципу мовчазної згоди у сфері охорони культурної спадщини</t>
   </si>
   <si>
     <t>2.5.2.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо визначення змісту та обсягу повноважень органів охорони культурної спадщини (що передбачає внесення змін до Цивільного кодексу України, Законів України “Про охорону культурної спадщини”, “Про місцеве самоврядування в Україні” та інших законодавчих актів), яким:
 1) мінімізовано дискреційні повноваження уповноважених органів охорони культурної спадщини, зокрема замість права органів охорони культурної спадщини діяти певним чином передбачено обов’язок вживати заходів у разі порушення пам’яткоохоронного законодавства або наявності загрози для об’єкта культурної спадщини, заходів для збереження пам’яток, усунення ризиків їх руйнування та притягнення до відповідальності за порушення пам’яткоохоронного законодавства; при цьому передбачено обов’язок не лише діяти певним чином, прийнявши передбачені законом рішення (приписи, розпорядження, постанови, подання позову тощо), а і передбачено обов’язок здійснювати контроль за виконанням прийнятих рішень/вжитих заходів;
 2) передбачено неможливість отримання послуг у сфері охорони культурної спадщини за мовчазною згодою, натомість передбачено ефективні процедури для оскарження бездіяльності уповноважених органів щодо надання адміністративних та дозвільних послуг у сфері охорони культурної спадщини; 
 3) передбачено відповідальність посадових осіб уповноважених органів охорони культурної спадщини за невжиття заходів та невиконання обов’язків у сфері охорони культурної спадщини (невидання розпоряджень, приписів, невиконання дій щодо самостійного здійснення заходів із збереження пам’яток, непритягнення до адміністративної відповідальності за неукладення охоронного договору, незастосування фінансових санкцій тощо) у виді відшкодування шкоди, завданої об’єкту культурної спадщини; дисциплінарної відповідальності (догана та звільнення з посади за невиконання зазначених обов’язків), заборони обіймати посади в органах державної влади або органах місцевого самоврядування протягом певного строку; при цьому установлено перелік порушень, учинення яких має наслідком звільнення з посади;
 4) передбачено обов’язковість опублікування інформації щодо всіх ужитих заходів, прийнятих рішень, виданих дозволів, погоджень, розпоряджень щодо об’єкта культурної спадщини уповноваженими органами охорони культурної спадщини на офіційному веб-сайті МКІП (за датою та органом) та в електронному реєстрі об’єктів культурної спадщини (згруповано за об’єктом) — для здійснення громадського контролю та запобігання можливості відміни прийнятих рішень чи вжитих заходів через корупційну складову;
 5) передбачено чітку процедуру відчуження пам’ятки та примусового викупу пам’ятки, також узгоджено норми Цивільного кодексу України та Закону України “Про охорону культурної спадщини” і передбачено, що викуплена пам’ятка культурної спадщини переходить у власність держави (пам’ятка національного значення) або територіальної громади (пам’ятка місцевого значення);
 6) уточнено норми щодо здійснення МКІП контролю за виконанням уповноваженими органами культурної спадщини на місцях своїх обов’язків, зокрема обов’язку оприлюднювати щороку звіти цих органів та вжиті за результатом таких звітів заходи (як реакцію МКІП на такі звіти), передбачено оприлюднення таких звітів на офіційному веб-сайті МКІП
 </t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за ІIІ квартал 2025 року як звітний період:
-«У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023-2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
+    <t>За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
+«У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023–2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
 Враховуючи значну кількість питань, які охоплює зазначений проект Закону, необхідність впорядкування, регламентації та перегляду понад 10 адміністративних послуг, процедур накладання приписів, розпорядження та фінансових санкцій за порушення законодавства у сфері охорони культурної спадщини, а також врегулювання чисельних розбіжностей між повноваженнями органів охорони культурної спадщини різного рівня, виконання зазначених заходів потребує подовження строків його реалізації.
-При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов'язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
+При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов’язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
 За ІV квартал 2025 року як звітний період Головним виконавцем було надано наступну інформацію: «З метою напрацювання відповідних рішень наказом Мінкульту було створено робочу групу із залученням представників органів охорони культурної спадщини, органів місцевого самоврядування, громадянського суспільства та бізнесу. Відповідні питання включені у план роботи робочої групи».
-У І кварталі 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроекту для цілей проведення моніторингу, а також оскільки відповідний законопроект досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+У І та ІІ кварталах 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроєкту для цілей проведення моніторингу, а також оскільки відповідний законопроєкт досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.2.5</t>
   </si>
   <si>
     <t>Переглянуто перелік адміністративних та інших послуг у сфері збереження культурної спадщини, що надаються (зокрема органами охорони культурної спадщини) у зв’язку із провадженням містобудівної діяльності, з метою спрощення їх отримання, зокрема, впровадження їх надання в електронній формі</t>
   </si>
   <si>
     <t>2.5.2.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини, яким:
 1) визначено чіткий перелік адміністративних послуг, які надаються уповноваженими органами охорони культурної спадщини, а також відмежовано такі види послуг від дозвільних процедур та надання інших послуг у сфері збереження (охорони) культурної спадщини (визначено чіткі переліки таких процедур/послуг);
 2) визначено повноваження (у вигляді обов’язку, а не права діяти певним чином) та функції уповноважених органів охорони культурної спадщини; визначено перелік документів за кожною адміністративною послугою, які необхідно подати, підстави для прийняття позитивного рішення та відмови; 
 3) установлено чіткі порядки дозвільних процедур і надання інших послуг у сфері збереження (охорони) культурної спадщини, процедуру розгляду документів і надання відповіді (дозволів, погоджень, затверджень, відмов), а також чіткий порядок надання таких відповідей, зокрема з установленням строків проходження документів, переліку документів, які необхідно подати для отримання дозволу, погоджень, затверджень, визначення умов для отримання дозволу, погоджень, затверджень та підстав для відмов, а також відповідальність осіб за недотримання строків надання відповіді; 
 4) недотримання строків розгляду документів щодо надання погоджень, дозволів, інших відповідей має наслідком застосування відповідальності до посадових осіб уповноважених органів охорони культурної спадщини та відшкодування збитків/шкоди і унеможливлює автоматичне отримання дозволу, погодження чи інший позитивний розгляд документів у разі закінчення строку на розгляд таких документів; 
 5) встановлено персональну відповідальність особи за порушення строків надання адміністративних послуг та дозвільних процедур у сфері охорони культурної спадщини: відшкодування шкоди, завданої культурній спадщині; відшкодування збитків заявнику, дисциплінарна відповідальність;
 6) забезпечено надання всіх адміністративних послуг, дозвільних процедур та інших послуг у сфері охорони культурної спадщини в електронній формі
 </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за ІIІ квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
 «У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023-2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
 Враховуючи значну кількість питань, які охоплює зазначений проект Закону, необхідність впорядкування, регламентації та перегляду понад 10 адміністративних послуг, процедур накладання приписів, розпорядження та фінансових санкцій за порушення законодавства у сфері охорони культурної спадщини, а також врегулювання чисельних розбіжностей між повноваженнями органів охорони культурної спадщини різного рівня, виконання зазначених заходів потребує подовження строків його реалізації.
 При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов'язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
 За ІV квартал 2025 року як звітний період Головним виконавцем було надано наступну інформацію: «З метою напрацювання відповідних рішень наказом Мінкульту було створено робочу групу із залученням представників органів охорони культурної спадщини, органів місцевого самоврядування, громадянського суспільства та бізнесу. Відповідні питання включені у план роботи робочої групи».
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроекту для цілей проведення моніторингу, а також оскільки відповідний законопроект досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+У І та ІІ кварталах 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроєкту для цілей проведення моніторингу, а також оскільки відповідний законопроєкт досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3 Недосконала система державного контролю та регулювання у будівництві стимулює появу корупційних практик</t>
   </si>
   <si>
     <t>2.5.3.1</t>
   </si>
   <si>
     <t>Удосконалено механізми недержавного контролю за будівництвом об’єктів через забезпечення авторського і технічного наглядів, незалежний інженерний контроль, залучення акредитованих лабораторій та органів з інспектування, а також посилено відповідальність суб’єктів такого контролю</t>
   </si>
   <si>
     <t>2.5.3.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким визначено перелік найбільш суттєвих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів щонайменше на три роки, зокрема за:
 1) порушення гранично допустимих показників, зазначених у містобудівних умовах і обмеженнях забудови земельної ділянки, у тому числі:
 а) перевищення граничних параметрів висотності об’єкта (у метрах), зокрема визначених містобудівною документацією на місцевому рівні;
 б) перевищення максимально допустимої щільності населення в межах житлової забудови відповідного планувального утворення (кварталу, мікрорайону);
 в) невідповідність об’єкта будівництва, що проектується, цільовому призначенню земельної ділянки відповідно до Класифікатора видів цільового призначення земельних ділянок, видів функціонального призначення територій, будівель, споруд та співвідношення між ними, а також правила його застосування із визначенням категорій земель та видів цільового призначення земельних ділянок, які можуть встановлюватися в межах відповідної функціональної зони; 
 г) порушення інших обмежень у використанні земель;
 2) перевищення поверховості об’єкта будівництва;
 3) заниження класу наслідків (відповідальності) об’єкта у проектній документації на будівництво
 </t>
   </si>
   <si>
-    <t>У І кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем було надано наступну інформацію: «Питання, передбачене підпунктом 2.5.3.1.1 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, було врегульовано за пропозиціями Міністерства в законопроєкті «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. № 5655 від 11.06.2021), що прийнятий Верховною Радою України 13.12.2022 та знаходився на підписі Президента України». В даних змінах враховані питання, що визначені підпунктом 2.5.3.1.1, у частині запровадження механізму притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, а також позбавлення їх кваліфікаційних сертифікатів. Зокрема, у зазначеному проєкті закону опрацьовано питання професійної атестації, анулювання кваліфікаційних сертифікатів, повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності».
+    <t>У ІІ кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем було надано наступну інформацію: «Державну антикорупційну програму на 2023–2025 роки затверджено 04.03.2023 року, Мінрозвитку до її затвердження вже було вжито заходів щодо розроблення та супроводження законодавчих змін якими, зокрема, врегульовано дане питання у проєкті Закону України реєстр. № 5655 від 11.06.2021, який 13.12.2022 прийнято Верховною Радою України як Закон України № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності». Зазначеним Законом передбачено врегулювання в тому числі питань, пов’язаних із механізмом притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, професійною атестацією таких виконавців, позбавленням/анулюванням кваліфікаційних сертифікатів, визначенням повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності. Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, зазначений Закон 19.12.2022 направлено на підпис Президенту України та він перебуває у статусі «Передано на підпис Президенту»».
 Водночас Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. номер 5655 від 11.06.2021) перебуває на стадії підписання Президентом України починаючи ще з 19 грудня 2022 року, тобто більше трьох років.
-У звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проекту закону, як це передбачено підпунктом 2.5.3.1.1.
-З огляду на відсутність інформації щодо кроків, спрямованих на розробку проекту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
+У звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проєкту закону, як це передбачено підпунктом 2.5.3.1.1.
+З огляду на відсутність інформації щодо кроків, спрямованих на розробку проєкту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, яким затверджено перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів, зокрема:
 1) встановлено чіткий, вичерпний та обґрунтований перелік грубих (істотних) порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, мають бути в обов’язковому порядку позбавлені кваліфікаційних сертифікатів, щодо кожного виду виконавців (не менше 200 ключових порушень);
 2) встановлено чіткі строки позбавлення кваліфікаційного сертифіката за кожне грубе порушення
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>У ІІ та ІІІ кварталах 2025 року Міністерство розвитку громад та територій України повідомило: «Виконується. Подальше доопрацювання проекту Закону України “Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального кодексу України щодо посилення відповідальності у сфері містобудівної діяльності” (реєстр. № 5877 від 01.09.2021) можливе після підписання Закону України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Наразі відсутня законодавча підстава для розроблення проєкту зазначеної постанови КМУ».
 У ІV кварталі 2025 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Захід виконано. Питання врегульовано в Законі України "Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності" (реєстровий номер 5655 від 11.06.2021), який 13.12.2022 прийнятий Верховною Радою України та передано на підпис Президенту України».
-У І кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, передбачене підпунктом 2.5.3.1.2 Заходів з виконання Державної антикорупційної програми на 2023–2025 роки, вважаємо виконаним шляхом прийняття постанови Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23 травня 2011 р. № 554, які спрямовані на вдосконалення механізму контролю за діяльністю таких виконавців та реагування на допущені ними порушення.
-[...2 lines deleted...]
-- обов’язок органу архітектурно-будівельного контролю повідомляти Мінрозвитку або відповідну саморегулівну організацію про факт вчинення виконавцем порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлена законодавством, протягом трьох робочих днів з дня встановлення такого факту;
+У ІІ кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, що передбачене даним підпунктом врегульовано в інший спосіб, шляхом прийняття постанови Кабінету Міністрів України від 19.01.2024 № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23.05.2011 № 554, якими удосконалено механізм контролю за діяльністю таких виконавців та реагування на допущені ними порушення. Зокрема, пунктом 17 Порядку № 554 передбачено підстави для прийняття рішення про позбавлення виконавця кваліфікаційного сертифіката, у тому числі у разі встановлення за результатами заходів архітектурно-будівельного контролю факту вчинення виконавцем двох і більше порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством.
 Разом з тим вважаємо, що встановлення окремого чіткого та вичерпного переліку грубих (істотних) порушень у кількісному вираженні, зокрема у форматі «не менше 200 ключових порушень», станом на 2026 рік є недоцільним.
-Це зумовлено тим, що в умовах змін містобудівного законодавства, запроваджених протягом 2023–2025 років, зокрема в частині модернізації Єдиної державної електронної системи у сфері будівництва, усі чинні будівельні норми є обов’язковими до виконання під час проєктування об’єктів будівництва. Крім того, обов’язковому застосуванню підлягають також спеціальні будівельні норми, що встановлюють вимоги до будівель і споруд залежно від їх функціонального призначення. За таких умов визначення фіксованого переліку порушень не може в повному обсязі охопити всі випадки істотного порушення обов’язкових вимог у сфері містобудування».
-Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проекту постанови Кабінету Міністрів України, яким затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
+Така позиція зумовлена тим, що законодавство у сфері містобудівної діяльності та нормування у будівництві вже передбачає обов’язковість дотримання будівельних норм, відповідно до статті 11 Закону України «Про будівельні норми» застосування будівельних норм або їх окремих положень є обов’язковим для всіх суб’єктів містобудування, а будівельні норми встановлюють обов’язкові вимоги, що застосовуються, зокрема, під час проєктування і будівництва. Крім того, у разі якщо будівельні норми містять посилання на національні стандарти, що стосуються вимог до проєктної, науково-проєктної та робочої документації, методів проєктування, процесів виконання будівельних робіт, методів випробувань, конструктивних та інженерних систем, такі стандарти є обов’язковими до застосування».
+Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проєкту постанови Кабінету Міністрів України, якою затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
 Зміни внесені постановою Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681» до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, за своїм змістом не охоплюють підпункти 1-2 заходу 2.5.3.1.2 Програми.
-З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проекту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2</t>
   </si>
   <si>
     <t>З метою захисту прав інвесторів удосконалено процедури інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб, шляхом запровадження чітких механізмів, що сприятимуть збереженню коштів та їх використанню за цільовим призначенням</t>
   </si>
   <si>
     <t>2.5.3.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку)</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за попередні звітні періоди: «Окремі питання діяльності фондів фінансування будівництва щодо гарантування захисту прав інвесторів врегульовано у Законі України «Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю», а також у підзаконних нормативно-правових актах щодо договірних відносин у сфері будівництва. Наразі вивчається питання доцільності внесення змін на рівні законів або підзаконних актів. Передбачено проведення консультацій з Національною комісією з цінних паперів».
-У ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
-Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проекту закону до Верховної Ради України.
+У ІV кварталі 2025 року, І та ІІ кварталах 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
+Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проєкту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проєкту закону до Верховної Ради України.
 Оскільки Головним виконавцем у звітному періоді не надано інформації щодо розроблення або подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.2.1 Програми, а також з огляду на сплив термінів виконання заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2.2</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту щодо корупційних ризиків, пов’язаних із процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб, зокрема щодо наявності корупційних ризиків у діяльності фондів фінансування будівництва та фондів операцій із нерухомістю</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік
 (КПКВК 6331010)</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>У березні 2025 року було проведено ряд зустрічей з Організацією з безпеки і співробітництва в Європі (OSCE) та актуалізовано план щодо співпраці з НАЗК на перше півріччя 2025 року. Також НАЗК підготовлено та передано представникам OSCE технічне завдання для експертів та методологічні рекомендації щодо підготовки стратегічного аналізу корупційних ризиків у вказаній сфері.
 Відповідно до вимог Порядку залучення, використання та моніторингу міжнародної технічної допомоги, затвердженого постановою Кабінету Міністрів України від 15.02.2002 № 153, зареєстровано проект ОБСЄ «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні» (від 10.03.2025 № 5904). Проект, зокрема передбачає підтримку вищезазначеного заходу.
 У липні-вересні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та сформовано драфт переліку потенційних корупційних ризиків.
@@ -961,53 +969,53 @@
 У липні-вересні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та сформовано драфт переліку потенційних корупційних ризиків.
 Крім того, НАЗК направлено запити з метою збору актуальної інформації, зокрема до Державної інспекції архітектури та містобудування України, Національного антикорупційного бюро України, Національного банку України, Національної поліції України, Офісу Генерального прокурора, Бюро економічної безпеки України.
 У жовтні-грудні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та продовжилась робота над описом потенційних корупційних ризиків. Крім того, НАЗК опрацьовано відповіді від ДІАМ, Бюро економічної безпеки України на запити НАЗК. Продовжується аналіз інформації для опису корупційних ризиків у вказаній сфері.
 Також з метою захисту прав інвесторів працює Секторальна робоча група з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури (Наказ НАЗК від 21.02.2025 № 53/25). Склад вказаної робочої групи оновлено (Наказ НАЗК від 11.09.2025 № 270/25). Зокрема, до групи долучились представники Міністерства розвитку громад та територій України та громадської організації «Агенція відновлення та розвитку».
 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
 На основі проведеного ґрунтовного аналізу інформації експерти НАЗК розробили рекомендації стратегічного характеру для підвищення прозорості та ефективності регулювання у цій сфері.
 У презентації дослідження та обговоренні його результатів взяли участь, зокрема, представники Національної комісії з цінних паперів та фондового ринку України, Державної інспекції архітектури та містобудування України, Міністерства розвитку громад, Бюро економічної безпеки України, Національного антикорупційного бюро України, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.
 Презентація дослідження та обговорення його результатів є належним виконанням заходу 2.5.3.2.3. Водночас, з огляду на те, що датою завершення виконання заходу визначено 28 лютого 2025, а датою фактичного виконання є 27 березня 2026 року, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.3.4</t>
   </si>
   <si>
     <t>Усунуто дискреційні повноваження органів архітектурно-будівельного контролю та нагляду шляхом визначення вичерпного переліку підстав для відмови у видачі або скасуванні дозвільних документів, видачі приписів або застосуванні санкцій, а також запроваджено обов’язковість вжиття визначених законодавством дій (прийняття рішень) у разі наявності відповідних підстав</t>
   </si>
   <si>
     <t>2.5.3.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо визначення змісту та обсягу повноважень органів архітектурно-будівельного контролю та нагляду, уповноважених органів містобудування та архітектури, яким:
 1) прибрано всі дискреційні повноваження уповноважених органів, зокрема, замість права діяти певним чином передбачено обов’язок вживати заходів у разі порушення законодавства, заходів для зупинення незаконної діяльності та притягнення до відповідальності, при цьому передбачено обов’язок не лише діяти певним чином, прийнявши передбачені законом рішення (приписи, розпорядження, постанови, подання позову тощо) протягом установленого строку, а і передбачено обов’язок здійснювати контроль за виконанням прийнятих рішень/ужитих заходів;
 2) передбачено чіткий перелік документів для надання кожного виду послуги (як для документів дозвільного, так і інформативного та декларативного характеру), перелік можливих дій (реакцій) уповноважених органів у разі отримання заявки (погодження, відмова, на доопрацювання, скасування тощо), чіткий перелік підстав для погодження (реєстрації, видачі дозволу), відмови у видачі документа, повернення на доопрацювання, а також чіткі підстави та порушення для видачі припису або застосування санкцій
 </t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку як головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
-[...1 lines deleted...]
-З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
+    <t>За інформацією, наданою Мінрозвитку як Головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
+Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (далі – Закон № 2851-IX) перебуває на стадії підписання з 19.12.2022. Водночас вимогами Державної антикорупційної програми на 2023–2025 роки (далі – Програма) щодо змісту, способу та строків виконання заходу 2.5.3.4.1 не передбачено такої умови як розроблення відповідного проєкту закону лише після підписання Президентом України Закону № 2851-IX. Відповідно розробка проєкту закону, передбаченого даним заходом, має розпочинатися незалежно від прийняття (підписання Президентом України) Закону № 2851-IX.
+З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
   </si>
   <si>
     <t>2.5.3.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розв’язано проблему масового фальсифікату будівельних матеріалів шляхом імплементації положень Регламенту ЄС 
 № 305/2011 щодо встановлення гармонізованих умов для розміщення на ринку будівельної продукції
 </t>
   </si>
   <si>
     <t>2.5.3.5.1</t>
   </si>
   <si>
     <t>Вжиття заходів до недопущення перенесення строків набрання чинності Законом України “Про надання будівельної продукції на ринку” (у разі потреби)</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>заходів щодо недопущення перенесення строків набрання чинності законом вжито</t>
   </si>
   <si>
     <t>Закон України від 2 вересня 2020 року № 850-IX "Про надання будівельної продукції на ринку" набрав чинності в повному обсязі з 01.01.2023. Станом на 30.03.2026 вказаний Закон залишається чинним.</t>
   </si>
   <si>
@@ -1019,54 +1027,53 @@
   <si>
     <t>моніторинг проводиться</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України у попередніх звітних періодах: «зазначені проекти законів які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції на погодження не надходили. У разі їх надходження, буде вжито заходів відповідно до повноважень».
 У І кварталі 2026 року Міністерством розвитку громад та територій України було надано наступну інформацію: «Виконано моніторинг проектів законів, які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції». 
 З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконано вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.3.6</t>
   </si>
   <si>
     <t>Забезпечено легкий і швидкий доступ до інженерної та транспортної інфраструктури</t>
   </si>
   <si>
     <t>2.5.3.6.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до деяких законодавчих актів України про врегулювання окремих питань щодо приєднання до інженерних мереж, яким:
 1) запроваджено процедуру “єдиного вікна” під час надання послуг із приєднання до мереж суб’єктів усіх природних монополій (у сфері постачання та розподілу електричної енергії і природного газу, постачання теплової енергії, централізованого постачання гарячої води, централізованого водопостачання та централізованого водовідведення) з метою мінімізації взаємодії замовника та суб’єктів природної монополії; 
 2) встановлено уніфікований порядок приєднання до інженерних мереж та єдині підходи до визначення плати за приєднання (у межах однієї територіальної громади встановлюється єдина ціна за послугу з приєднання до інженерних мереж одного виду);
 3) визначено порядок проведення інвентаризації наявних інженерних мереж, відповідно до якого одночасно з інвентаризацією здійснюється наповнення Містобудівного кадастру на державному рівні для подальшого розроблення та оновлення містобудівної документації;
 4) запроваджено відображення інформації про інженерні мережі у Містобудівному кадастрі на державному рівні, геоінформаційних системах підприємств (крім інформації з обмеженим доступом)</t>
   </si>
   <si>
-    <t>У ІІІ, ІV кварталах 2025 та І кварталі 2026 року як звітних періодах Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму веб-сайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва.
-Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
+    <t>У ІІІ, ІV кварталах 2025, а також І та ІІ кварталах 2026 року як звітних періодах, Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму вебсайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва. Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
 Національне агентство проаналізувало положення Закону № 4213-IX та встановило, що вони належним чином охоплюють вимоги, визначені підпунктом 4 змісту заходу 2.5.3.6.2 Програми. 
-З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
+З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.3.7</t>
   </si>
   <si>
     <t>Завершено впровадження прозорої інформаційної системи адміністрування державного фонду регіонального розвитку, що відображає результативність проектів та їх відповідність стратегіям регіонального розвитку</t>
   </si>
   <si>
     <t>2.5.3.7.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Бюджетного кодексу України, а саме до статті 241, яким:
 1) передбачено електронний документообіг державного фонду регіонального розвитку, зокрема виключно електронну подачу заявок (програм і проектів);
 2) сформовано вимоги та критерії відбору кандидатів до складу регіональних конкурсних комісій;
 3) запроваджено механізм залучення незалежних експертів для оцінки проектів на умовах оплатності їх послуг;
 4) виключено із складу комісії для оцінки та відбору програм і проектів членів Комітету Верховної Ради України з питань бюджету, а також передбачено, що до складу комісії не можуть бути включені депутати будь-якого рівня
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за І квартал 2025 року, як звітний період, пунктом 3 прикінцевих положень Закону України «Про Державний бюджет України на 2025 рік» зупинено на 2025 рік дію статті 24-1 Бюджетного кодексу України (далі - БК).
 Разом з тим, Верховною Радою України прийнято Закон України від 16.01.2025 № 4225-IX «Про внесення змін до Бюджетного кодексу України щодо актуалізації та удосконалення деяких положень» (далі - Закон № 4225-ІХ), який набрав чинності 05.03.2025. Законом № 4225-ІХ статтю 24-1 БК (Державний фонд регіонального розвитку) викладено у новій редакції, тим самим докорінно змінено підхід до фінансування інвестиційних програм і проєктів регіонального розвитку.
 Змінами було передбачено, що державний фонд регіонального розвитку створюється у складі державного бюджету як програма публічних інвестицій, а кошти державного фонду регіонального розвитку спрямовуються на реалізацію середньострокових планів пріоритетних публічних інвестицій регіонів (територіальних громад), що мають на меті розвиток регіонів, відповідають пріоритетам, цілям, завданням та заходам, визначеним Державною стратегією регіонального розвитку та Планом заходів з її реалізації, відповідними регіональними стратегіями розвитку та планами заходів з їх реалізації, стратегіями розвитку територіальних громад та планами заходів з їх реалізації.
 Як вказує Мінрозвитку, відповідні зміни врегульовують зазначені у заході 2.5.3.7.1 питання, а саме:
 1) щодо підпункту 1: "враховуючи, що державний фонд регіонального розвитку в новій системі управління публічними інвестиціями визначено як програма публічних інвестицій, електронний документообіг цієї програми здійснюватиметься з використанням Єдиної інформаційної системи управління публічними інвестиційними проєктами";
 2) щодо підпункту 2: "статтею 24-1 БК натепер не передбачається створення регіональних конкурсних комісій для відбору середньострокових планів пріоритетних публічних інвестицій";
@@ -1078,63 +1085,62 @@
     <t>2.5.3.7.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, яким внесено зміни до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. 
 № 196, які є синхронізованими з Цифровою системою управління відбудовою транспортної інфраструктури, та, зокрема, передбачають:
 1) порядок електронного документообігу державного фонду регіонального розвитку, зокрема виключно електронну подачу заявок (програм і проектів);
 2) новий порядок формування членів комісій, куди не можуть входити депутати будь-якого рівня, а також обов’язково мають залучатися незалежні експерти для оцінки проектів на умовах оплатності;
 3) створення реєстрів технічних завдань на проекти регіонального розвитку з діючого плану заходів реалізації регіональної стратегії розвитку;
 4) подачу проекту на електронний портал у прив’язці до технічних завдань з плану заходів реалізації регіональної стратегії розвитку; 
 5) оновлені критерії оцінки проекту, зокрема передбачено оцінку ступеня досягнення проектом кількісних та якісних показників, зазначених у технічному завданні;
 6) визначено порядок оцінки та моніторингу ефективності виконання проектів та програм, що ґрунтується на досягненні ними цілей регіональних стратегій розвитку
 </t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.09.2025</t>
   </si>
   <si>
     <t>Головний виконавець заходу у ІV кварталі 2025 році надав наступну інформацію: «Постановою Кабінету Міністрів України від 13 серпня 2025 р. № 971 «Деякі питання державного фонду регіонального розвитку» затверджено Порядок використання у 2025 році коштів державного фонду регіонального розвитку».
 Крім того, Головним виконавцем надано обґрунтування щодо виконання підпунктів заходу 2.5.3.7.2.:
 1) Щодо підпункту 1: «… Відповідно до вимог Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903, інформація щодо визначених головними розпорядниками бюджетних коштів ініціаторів створення концепції (проекту) вносилася головними розпорядниками бюджетних коштів до Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (система DREAM) …».
 2) Щодо підпункту 2: «Відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, не передбачено створення регіональних комісій, у зв’язку з тим, що кошти спрямовуються на публічні інвестиційні проекти, які вже попередньо були оцінені відповідно до  Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903. Крім того, до  Комісії з проведення пріоритезації публічних інвестиційних проектів, що можуть реалізовуватися у 2025 році за рахунок коштів державного фонду регіонального розвитку, також не входили депутати будь-якого рівня…
 Залучення незалежних експерти для оцінки проектів на умовах оплатності є недоцільним під час війни та економії коштів державного бюджету, а також у зв’язку із реалізацією реформи публічних інвестицій, де всі публічні інвестиційні проекти проходять процедуру оцінки на різних рівнях відповідно до вимог окремих нормативно-правових актів».
-3) щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
-[...3 lines deleted...]
-Національне агентство проаналізувало обґрунтування надані головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+3) Щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
+4) Щодо підпункту 4: «… Разом з тим, Відповідно до пункту 2 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, кошти державного фонду регіонального розвитку спрямовувались на реалізацію публічних інвестиційних проектів, що мають на меті відновлення та розвиток регіонів і відповідають пріоритетам, визначеним Державною стратегією регіонального розвитку на 2021–2027 роки, затвердженою постановою Кабінету Міністрів України від 5 серпня 2020 р. № 695, відповідними регіональними стратегіями розвитку, стратегіями розвитку територіальних громад».
+5) Щодо підпункту 5: «Крім того, відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, пріоритезація публічних інвестиційних проектів здійснювалось за бальною системою. Розрахунок пріоритетності публічного інвестиційного проекту за бальною системою: …»
+6) Щодо підпункту 6: «Відповідно до пункту 13 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, розпорядники бюджетних коштів нижчого рівня та одержувачі бюджетних коштів подають щомісяця до 10 числа Мінрозвитку звіт про використання бюджетних коштів для реалізації публічних інвестиційних проектів за формою згідно з додатком 2 до Порядку».
+Національне агентство проаналізувало обґрунтування надані Головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
 1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як зазначена Постанова № 971 зупиняє дію Постанови № 196 до 31.12.2025 року та не вносить змін до її змісту;
 2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 971 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1-6 заходу 2.5.3.7.2.
-У І кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Відповідно до статті 24-1 БКУ ДФРР створюється у складі державного бюджету як програма публічних інвестицій.  При складанні Бюджетної декларації та проекту Державного бюджету України ДФРР визначається в обсязі не менше 1,5 відсотка прогнозного обсягу доходів загального фонду проекту Державного бюджету України на відповідний бюджетний період.
-[...4 lines deleted...]
-З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано вчасно та частково.</t>
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Постанова Кабінету Міністрів України від 08 липня 2026 р. № 883 "Деякі питання державного фонду регіонального розвитку"».
+Національне агентство проаналізувало Порядок використання коштів державного фонду регіонального розвитку, затверджений Постановою КМУ від 8 липня 2026 р. № 883 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як, відповідно до змісту Постанови № 883, Постанова № 196 – втрачає чинність;
+2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 883 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1–6 заходу 2.5.3.7.2.
+З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано частково.</t>
   </si>
   <si>
     <t>2.5.4 Процедура формування земельних ділянок є ускладненою і такою, що супроводжується надмірною дискрецією</t>
   </si>
   <si>
     <t>2.5.4.1</t>
   </si>
   <si>
     <t>Процес формування земельних ділянок переглянуто та спрощено (зменшено кількість кроків адміністративних процедур)</t>
   </si>
   <si>
     <t>2.5.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про землеустрій”, яким:
 1) встановлено, що документація із землеустрою та оцінки земель, що використовувалася для внесення відомостей до Державного земельного кадастру, передається до Державного фонду документації із землеустрою та оцінки земель автоматично засобами електронного документообігу безпосередньо після внесення відомостей до Державного земельного кадастру;
 2) визначено єдині вимоги щодо встановлення відповідності положень документації із землеустрою та технічної документації із оцінки земель вимогам законів та прийнятих відповідно до них нормативно-правових актів, а також раніше затвердженій документації із землеустрою або містобудівній документації із використанням уніфікованого переліку питань (чек-листа)
 </t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
@@ -1178,51 +1184,51 @@
     <t>Щорічний моніторинг кількості земельних ділянок, що були зареєстровані у Державному земельному кадастрі сертифікованими інженерами-землевпорядниками, які здійснювали повноваження державних кадастрових реєстраторів за результатами пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками</t>
   </si>
   <si>
     <t>звіт за результатами моніторингу пілотного проекту опубліковано</t>
   </si>
   <si>
     <t>За інформацією Мінагрополітики (станом на 31.12.2025 - Мінекономіки): "За період реалізації пілотного проекту сертифікованими інженерами-землевпорядниками, які брали участь у пілотному проекті в програмному забезпеченні Державного земельного кадастру створено 1420 заяв про державну реєстрацію земельної ділянки.
 За результатами розгляду зареєстровано 1113 земельних ділянок, що становить 78,4% від загальної кількості створених заяв. Помилково створено 259 заяв (18,2 %).
 Державними кадастровими реєстраторами територіальних органів Держгеокадастру в рамках проведення моніторингу здійснення сертифікованими інженерами-землевпорядниками повноважень, визначених у пункті 2 Порядку та вимог виявлено 86 випадків порушень у діях сертифікованих інженерів-землевпорядників (майже 8% від загальної кількості зареєстрованих земельних ділянок), в тому числі недотримання вимог Земельного кодексу України, Закону України «Про Державний земельний кадастр», Порядку ведення Державного земельного кадастру, затвердженого постановою Кабінету Міністрів України від 17 жовтня 2012 р. № 1051.
 Держгеокадастр листом від 16.01.2024 № 5-28-0.216-743/2-24 поінформовано Міністерство аграрної політики та продовольства України про результати реалізації Пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками, передбаченого постановою Кабінету Міністрів України від 29.12.2021 № 1438 (зі змінами), та подано відповідний звіт".
 Викладене вище надає змогу констатувати, що захід є виконаним повністю та вчасно.
 Принагідно зазначаємо, що Законом України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин» від 8 жовтня 2024 року № 3993-IX, внесено зміни до підпункту 3 пункту 12 розділу VІІ "Прикінцеві положення" Закону України "Про Державний земельний кадастр", згідно з якими цифри "2021-2023" замінено цифрами "2021-2026". Таким чином, змінено строк реалізації пілотного проекту. Кабінетом Міністрів України прийнято постанову від 2 липня 2025 р. № 794 "Деякі питання реалізації пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками".</t>
   </si>
   <si>
     <t>2.5.4.1.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про Державний земельний кадастр”, яким визначено, що:
 1) сертифіковані інженери-землевпорядники мають права та обов’язки державних кадастрових реєстраторів;
 2) рішення сертифікованих інженерів-землевпорядників про внесення до Державного земельного кадастру відомостей, що не відповідають законодавству, порушують права, охоронювані законом інтереси фізичних чи юридичних осіб, держави чи територіальної громади, можуть бути скасовані центральним органом виконавчої влади, що реалізує державну політику у сфері земельних відносин, з власної ініціативи, за скаргами фізичних чи юридичних осіб або судом;
 3) рішення сертифікованих інженерів-землевпорядників про державну реєстрацію земельних ділянок, щодо яких зареєстровані речові права, а також про внесення до Державного земельного кадастру змін до таких відомостей скасовуються лише у судовому порядку
 </t>
   </si>
   <si>
     <t>Мінагрополітики листом від 09.12.2024 № 21-6010-02/30969 внесено на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законодавчих актів України щодо надання органам місцевого самоврядування та сертифікованим інженерам-землевпорядникам повноважень у сфері ведення Державного земельного кадастру».
-Своєю чергою, Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
+Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
 Запропоновані законодавчі зміни, що передбачені в положеннях законопроекта, відповідають вимогам Державної антикорупційної програми з огляду на таке:
 1) комплексний аналіз положень законопроекту, якими, зокрема, доповнюються окремі норми Закону України "Про Державний земельний кадастр", свідчить про те, що сертифіковані інженери-землевпорядники дійсно мають права та обов’язки державних кадастрових реєстраторів, що повною мірою корелюється з вимогами, встановленими в п. 1 зазначеного заходу;
 2) ст. 39 Закону України "Про Державний земельний кадастр", а також нова ст. 39-1 цього закону враховують вимоги п. 2 шляхом встановлення, що рішення сертифікованих інженерів-землевпорядників про внесення до Державного земельного кадастру відомостей, що не відповідають законодавству, порушують права, охоронювані законом інтереси фізичних чи юридичних осіб, держави чи територіальної громади, можуть бути скасовані центральним органом виконавчої влади, що реалізує державну політику у сфері земельних відносин, з власної ініціативи, за скаргами фізичних чи юридичних осіб або судом;
 3) ст. 39-1, якою доповнено Закон України "Про Державний земельний кадастр", у п.п. 3 абз. 4 ч. 3 містить положення, відповідно до якого рішення сертифікованих інженерів-землевпорядників про державну реєстрацію земельних ділянок, щодо яких зареєстровані речові права, а також про внесення до Державного земельного кадастру змін до таких відомостей скасовуються лише у судовому порядку.
 Таким чином, законопроект повною мірою охоплює вимоги, що містяться в заході.
 Водночас зазначений законопроект 17.07.2025 було відкликано та знято з розгляду.
 З огляду на наведене, захід можна вважати виконаним частково та невчасно.</t>
   </si>
   <si>
     <t>2.5.4.2</t>
   </si>
   <si>
     <t>Внесено зміни до земельного законодавства, що передбачають комплексну електронну процедуру формування земельних ділянок</t>
   </si>
   <si>
     <t>2.5.4.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про землеустрій”, яким передбачено:
 1) єдину форму складання документації із землеустрою та технічної документації із оцінки земель у вигляді електронного документа, що підписаний кваліфікованим цифровим підписом сертифікованого інженера-землевпорядника із кваліфікованою позначкою часу;
 2) електронну взаємодію суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру із використанням, зокрема, електронних кабінетів суб’єктів землеустрою та використання виключно електронного документообігу
 </t>
   </si>
   <si>
     <t>30.09.2024</t>
@@ -1359,143 +1365,146 @@
   <si>
     <t>Мінагрополітики на погодження подано технічне завдання</t>
   </si>
   <si>
     <t>За інформацією Держгеокадастру: "Технічне завдання на створення геоінформаційної системи масової оцінки підготовлене Держгеокадастром спільно з Державним підприємством «Центр державного земельного кадастру», з описом системи та враховуючи налаштування програмного забезпечення Державного земельного кадастру, підготовлено та надіслано на погодження до Мінагрополітики листом Держгеокадастру від 16.10.2024 № 5-28-0.222-10669/2-24.
 Міністерство аграрної політики та продовольства листом від 21.10.2024 № 21-6010-05.1/27057 повідомило про відсутність зауважень до зазначеного технічного завдання".
 З огляду на викладене, зазначений захід є виконаним повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.5.5.1.4</t>
   </si>
   <si>
     <t>Забезпечення розробки програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру</t>
   </si>
   <si>
     <t>14.06.2024</t>
   </si>
   <si>
     <t>14.10.2024</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "Держгеокадастром та ДП «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру з урахуванням розробленого технічного завдання. Доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру та доступний у розділі «Е-послуги», підрозділі «Електронні сервіси» - «Електронні послуги, доступні після авторизації в особистому електронному кабінеті»".
-З огляду на викладене, захід є виконаним повністю.</t>
+З огляду на викладене, захід є виконаним повністю.
+Також під час звітування за ІІ квартал 2026 року Мінекономіки повідомило: "Оновлена версія геоінформаційної системи масової оцінки земель за результатами доопрацювання відповідно до пропозицій Світового банку (застосування регресійної моделі до оцінки земель сільськогосподарського призначення) представлена на Е-сервісах Держгеокадастру (https://e.land.gov.ua/services).
+Результати відповідних розрахунків разом з методикою проведення регресійного аналізу опубліковані на офіційному вебсайті Держгеокадастру у розділі «Моніторинг земельних відносин» 31.03.2025 відповідно до наказу Держгеокадастру від 31.03.2025 № 121 (https://land.gov.ua/index.php/monitorynh-zemelnykh-vidnosyn/)."</t>
   </si>
   <si>
     <t>2.5.5.1.5</t>
   </si>
   <si>
     <t>Забезпечення введення у дослідну експлуатацію геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру</t>
   </si>
   <si>
     <t>14.11.2024</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>систему в дослідну експлуатацію введено</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "ДП «Центр ДЗК» здійснено налаштування програмного забезпечення геоінформаційної системи масової оцінки земель (на основі технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру) та розпочато дослідну експлуатацію такої системи.
 Відповідно до пунктів 13 - 15 Порядку реалізації пілотного проекту щодо проведення масової оцінки земель технологічні та програмні засоби, необхідні для оприлюднення результатів масової оцінки земель, мають цілодобово забезпечувати користувачам можливість перегляду, копіювання та роздрукування результатів масової оцінки земель.
 Пошук, перегляд, копіювання та роздрукування результатів масової оцінки земель, оприлюднених на офіційному веб-сайті Держгеокадастру, здійснюються безоплатно.
 Доступ до результатів масової оцінки земель має необмежене коло осіб.
 Доступ до геоінформаційної системи масової оцінки земель через електронний кабінет надається користувачу з метою самостійного перегляду та завантаження результатів геоінформаційної системи масової оцінки земель.
 Такий доступ вже реалізований через електронний кабінет на Е-послугах Держгеокадастру та доступний у розділі «Е-послуги», підрозділі «Електронні сервіси» - «Електронні послуги, доступні після авторизації в особистому електронному кабінеті».
 Після авторизації будь-який користувач зможе за кадастровим номером отримати значення масової оцінки земельної ділянки.
 Також на офіційному веб-сайті Держгеокадастру у розділі "Земельний моніторинг" розміщені інформація про реалізацію пілотного проекту та отримані показники масової оцінки земельних ділянок."
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.5.5.1.6</t>
   </si>
   <si>
     <t>Забезпечення введення у промислову експлуатацію геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру</t>
   </si>
   <si>
     <t>14.02.2025</t>
   </si>
   <si>
     <t>14.03.2025</t>
   </si>
   <si>
     <t>систему у промислову експлуатацію введено</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "Держгеокадастром та ДП «Центр ДЗК» налаштовано програмне забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру для забезпечення промислової експлуатації системи.
 Оновлена версія геоінформаційної системи масової оцінки земель за результатами доопрацювання відповідно до пропозицій Світового банку (застосування регресійної моделі до оцінки земель сільськогосподарського призначення) представлена на Е-сервісах Держгеокадастру.
 Результати відповідних розрахунків разом з методикою проведення регресійного аналізу опубліковані на офіційному вебсайті Держгеокадастру у розділі «Моніторинг земельних відносин» 31.03.2025 відповідно до наказу Держгеокадастру від 31.03.2025 № 121".
-Таким чином, варто констатувати, що зазначений захід є виконаним вчасно та повністю.</t>
+Таким чином, варто констатувати, що зазначений захід є виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.5.1.7</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка звіту про результати реалізації пілотного проекту щодо проведення масової оцінки земель </t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>подано звіт до Кабінету Міністрів України</t>
   </si>
   <si>
     <t>Міністерством аграрної політики та продовольства України листом від 20.06.2025 №21-6010-02/12834 надано Кабінету Міністрів України звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель (лист та додаток до нього (звіт) у джерелах).
 Враховуючи те, що строком виконання заходу визначено 31 травня 2025 року, захід можна вважати виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.5.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про оцінку земель” з урахуванням результатів реалізації пілотного проекту щодо проведення масової оцінки земель, яким:
 1) запроваджено такий вид оцінки земель, як масова оцінка;
 2) встановлено обов’язок проведення оновлення масової оцінки земель не рідше одного разу на два роки;
 3) передбачено обов’язок надання заінтересованим особам відомостей щодо масової оцінки земель та визначених на їх базі земельного податку та/або орендної плати за земельні ділянки державної та комунальної форми власності
 </t>
   </si>
   <si>
     <t>подано до Верховної Ради України проект закону</t>
   </si>
   <si>
     <t>Під час інформування за ІІ квартал 2025 року Міністерство аграрної політики та продовольства України повідомило, що спосіб виконання заходу 2.5.5.1.8 можливо визначити після розгляду Кабінетом Міністрів України звіту про реалізацію пілотного проекту щодо проведення масової оцінки земель (захід 2.5.5.1.7) та прийняття відповідного рішення за результатами розгляду.
 Під час інформування за ІІІ квартал 2025 року Міністерство економіки, довкілля та сільського господарства України додаткових відомостей щодо виконання заходу не повідомило.
 Під час інформування за ІV квартал 2025 року Міністерство економіки, довкілля та сільського господарства України повідомило, що: "Відповідно до витягу з протоколу № 71 засідання Кабінету Міністрів України від 14 липня 2025 року звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель прийнято до відома. Також протоколом передбачено у разі необхідності підготувати проект акту щодо продовження пілотного проекту.
 Звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель містить аналіз створеної геоінформаційної системи масової оцінки земель та результатів її роботи.
 Створена в ході реалізації пілотного проекту геоінформаційна система масової оцінки земель у складі Державного земельного кадастру заснована на ринкових даних щодо транзакцій із земельними ділянками та наразі функціонує.
 Проте ситуація із ціноутворенням на ринку земель часто є викривленою внаслідок дії на території України воєнного стану та ведення бойових дій, що призводить до зменшення кількості транзакцій із земельними ділянками (що є головними вихідними даними для роботи системи) і, як наслідок, до спотворення показників масової оцінки земель.
 Наявні випадки, коли транзакції за більшістю видів цільового призначення та певними категоріями земель здійснюються поодиноко або взагалі не здійснюються.
 На сьогодні зазначені чинники справляють негативний вплив на достовірність розрахованих показників масової оцінки земель, що у свою чергу негативно позначиться на системі оподаткування платою за землю в цілому при використанні масової оцінки земель як бази оподаткування.
 Продовження строку реалізації пілотного проекту дозволить як збільшити кількість вихідних даних для роботи системи масової оцінки земель, так і дасть можливість вдосконалити математико-статистичні моделі розрахунків для підвищення якості отриманих результатів.
 Наразі здійснюється підготовка проектів нормативно-правових актів щодо продовження реалізації пілотного проекту щодо проведення масової оцінки земель щонайменше на два роки."
 Під час інформування за І квартал 2026 року Міністерство економіки, довкілля та сільського господарства України не надало додаткових відомостей щодо виконання заходу.
+Під час інформування за ІІ квартал 2026 року Міністерство економіки, довкілля та сільського господарства України повідомило: "Наразі проводиться робота щодо забезпечення продовження реалізації пілотного проекту щодо проведення масової оцінки земель щонайменше на два роки. Продовження строку реалізації пілотного проекту дозволить як збільшити кількість вихідних даних для роботи системи масової оцінки земель, так і дасть можливість вдосконалити математико-статистичні моделі розрахунків для підвищення якості отриманих результатів. Зокрема, заходи щодо продовження реалізації пілотного проекту передбачені проектом Антикорупційної стратегії на 2026–2030 роки".
 Враховуючи те, що показником виконання заходу визначено подання до Верховної Ради України проект закону, а також те, що строк виконання заходу настав 30 червня 2025 року, захід не можна вважати виконаним.</t>
   </si>
   <si>
     <t>2.5.6 Безоплатність процедури зміни цільового призначення земельних ділянок стимулює корупцію при прийнятті відповідних рішень</t>
   </si>
   <si>
     <t>2.5.6.1</t>
   </si>
   <si>
     <t>Запроваджено механізми стимулювання органів місцевого самоврядування до швидкого розроблення та затвердження планувальної документації на всю територію територіальних громад (як у межах населених пунктів, так і за їх межами)</t>
   </si>
   <si>
     <t>2.5.6.1.1</t>
   </si>
   <si>
     <t>Здійснення фінансово-економічного розрахунку необхідного обсягу фінансування субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад</t>
   </si>
   <si>
     <t>фінансово-економічний розрахунок здійснено</t>
   </si>
   <si>
     <t>За інформацією Мінінфраструктури: "Мінінфраструктури було здійснено попередні фінансово-економічні розрахунки шодо обсягу фінансування субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад, однак їх не було включено до бюджетного запиту на 2024 рік. Пілотні проєкти розроблення комплексних планів здійснюються за кошти міжнародної технічної допомоги. Направлено пропозиції щодо внесення змін до ДАП".
 З огляду на надану Мінінфраструктурою інформацію, відповідні фінансово-економічні розрахунки були проведені та направлені до Міністерства фінансів України в бюджетному запиті на 2024-2026 роки листом від 16.08.2023 13468/34/10-23.
 Тому, вказаний захід виконано вчасно та повністю.</t>
   </si>
@@ -1503,153 +1512,153 @@
     <t>2.5.6.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Подання пропозицій під час розроблення проекту Закону України “Про державний бюджет України на 2024 рік”, якими передбачається необхідний обсяг фінансування субвенції, визначений на підставі заходу, зазначеного у підпункті 2.5.6.1.1, з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад </t>
   </si>
   <si>
     <t>проект закону розроблено та оприлюднено</t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: "Пропозиції до проекту Закону України «Про Державний бюджет України на 2024 рік», якими передбачається необхідний обсяг фінансування субвенції, підготовлені Департаментом просторового планування територій та архітектури, враховані Фінансовим департаментом при підготовці бюджетного запиту на 2024-2026 роки та листом від 16.08.2023 №13468/34/10-23 надані до Міністерства фінансів України. Однак, такі пропозиції не враховані у Законі України "Про Державний бюджет України на 2024 рік".
 Таким чином, вказаний захід є виконаним частково, оскільки надані Мініфраструктури пропозиції не були враховані Мінфіном під час розроблення та формування проекту Закону України "Про Державний бюджет на 2024 рік".</t>
   </si>
   <si>
     <t>2.5.6.1.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, який вносить зміни до Порядку та умов надання субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад, затверджених постановою Кабінету Міністрів України від 28 липня 2021 р. № 853, щодо спрощення умов надання субвенції у частині виключення вимоги наявності у громади актуалізованої картографічної основи в цифровій формі</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: листом Мінінфраструктури від 14.07.2023 №111/30/10-23 було запропоновано зняти пункт з контролю до поновлення фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад.
 За резолюцією Прем’єр-міністра України Д. Шмигаля від 21.07.2023 № 22158/1/1-23 виконання пункту буде продовжено у разі наявності відповідного фінансування. Законом України «Про державний бюджет України на 2025 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2025 році не передбачено".
 Враховуючи те, що строк виконання заходу настав 1 травня 2025 року, захід не можна вважати виконаним.
-Додатково, під час інформування за І квартал 2026 року Мінрозвитку повідомило, що "Законом України «Про державний бюджет України на 2026 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2026 році не передбачено".</t>
+Додатково, Мінрозвитку повідомило, що "Законом України «Про державний бюджет України на 2026 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2026 році не передбачено".</t>
   </si>
   <si>
     <t>2.5.6.1.5</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За повідомленням Мінрозвитку: "Мінінфраструктури було здійснено попередні фінансово-економічні розрахунки шодо обсягу фінансування субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад, однак їх не було включено до Державного бюджету на 2025 рік. Пілотні проєкти розроблення комплексних планів здійснюються за кошти міжнародної технічної допомоги".
 Таким чином, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.5.6.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Подання пропозицій під час розроблення проекту Закону України “Про державний бюджет України на 2025 рік”, якими передбачено необхідний обсяг фінансування субвенції, визначений на підставі заходу, зазначеного у підпункті 2.5.6.1.5, з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад 
 </t>
   </si>
   <si>
     <t>01.09.2024</t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: "Пропозиції до проекту Закону України “Про державний бюджет України на 2025 рік”, якими передбачається необхідний обсяг фінансування субвенції, підготовлені Департаментом просторового планування територій та архітектури (лист від 15.08.2024 No 12197/30-24), враховані Фінансовим департаментом при підготовці бюджетного запиту на 2025 - 2027 роки та листом від 21.08.2024 No 15630/34/10-24 надані до Міністерства фінансів України. Однак, такі пропозиції не враховані у Законі України “Про державний бюджет України на 2025 рік”".
 Таким чином, вказаний захід є виконаним частково, оскільки надані Мінрозвитку пропозиції не були враховані Мінфіном під час розроблення та формування проекту Закону України "Про Державний бюджет на 2025 рік".</t>
   </si>
   <si>
     <t>2.5.6.1.7</t>
   </si>
   <si>
     <t>Моніторинг проектів законів, які передбачають внесення змін до Земельного кодексу України щодо скасування розроблення комплексних планів просторового розвитку території територіальних громад та визначення на підставі цього функціонального зонування територій, обмежень у використанні земель як обов’язкових передумов встановлення та зміни цільового призначення земельних ділянок</t>
   </si>
   <si>
     <t>За інформацією Мінекономіки за результатами проведеного моніторингу не виявлено проектів законів, які передбачають внесення змін до Земельного кодексу України щодо скасування розроблення комплексних планів просторового розвитку території територіальних громад та визначення на підставі цього функціонального зонування територій, обмежень у використанні земель як обов’язкових передумов встановлення та зміни цільового призначення земельних ділянок.
 Водночас до Національного агентства звернулась ГО "Українська природоохоронна група", яка звернула увагу на положення проекту Закону України "Про внесення змін до деяких законодавчих актів України щодо встановлення єдиних підходів до розгляду документації із землеустрою та створення сприятливих умов для розвитку бізнесу", зареєстрованого в ВРУ 18.04.2024 за № 11184.
 Зазначеним законопроектом, зокрема, пропонується внести зміни до Земельного кодексу України щодо того, що зміна цільового призначення окремих категорій земельних ділянок на територіях, якщо стосовно таких територій відсутня затверджена містобудівна документація на місцевому рівні, здійснюється без розроблення документації із землеустрою. Водночас законопроектом не передбачено скасування розроблення комплексних планів просторового розвитку території територіальних громад.
 Також слід зазначити законопроект від 30.06.2025 №13437, яким пропонується внести зміни, зокрема, до Закону України від 17.06.2020 № 711-IX "Про внесення змін до деяких законодавчих актів України щодо планування використання земель", якими передбачити, що до 1 січня 2028 року (а для територій територіальних громад або їх частин, які станом на день набрання чинності Законом України "Про внесення змін до деяких законодавчих актів України щодо просторового планування територій (земель)" включені до переліку територій, на яких ведуться бойові дії або тимчасово окупованих Російською Федерацією, затвердженого центральним органом виконавчої влади, що забезпечує формування та реалізує державну політику з питань тимчасово окупованих територій, – до спливу трьох років з дня припинення або скасування воєнного стану на відповідній території) детальні плани територій щодо територій, розташованих за межами населених пунктів та стосовно яких не затверджені комплексні плани просторового розвитку територій територіальних громад, можуть розроблятися та затверджуватися відповідно до схем планування території (частини території) району та/або області.
 Водночас зазначеним законопроектом передбачено саме встановлення додаткового перехідного періоду, а не безпосередньо скасування.
-З огляду на викладене, а також те, що строк виконання заходу настав 31 грудня 2025 року, можемо констатувати, що захід є виконаним вчасно та повністю.
-Принагідно зазначаємо, що під час інформування за І квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів, які передбачають внесення змін до Земельного кодексу України щодо скасування розроблення комплексних планів просторового розвитку території територіальних громад та визначення на підставі цього функціонального зонування територій, обмежень у використанні земель як обов’язкових передумов встановлення та зміни цільового призначення земельних ділянок".</t>
+З огляду на викладене, а також те, що строк виконання заходу настав 31 грудня 2025 року, можемо констатувати, що захід є виконаним вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.6.1.12</t>
   </si>
   <si>
     <t xml:space="preserve">Організація розроблення не менш як 25 комплексних планів просторового розвитку територій територіальних громад </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або обсягу міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>не менш як 25 комплексних планів просторового розвитку територій територіальних громад затверджено</t>
   </si>
   <si>
     <t>Станом на І квартал 2025 року Мінрозвитку повідомило, що:
 - ухвалено рішень щодо розроблення комплексних планів: 492;
 - сформовано технічних завдань: 113;
 - ухвалено концепцій інтегрованого розвитку, що також виконують функції тех.завдання: 59;
 - проведено тендерів на розроблення та укладено договорів: 36;
 - опубліковано для громадських обговорень: 16;
 - ухвалено рішень про затвердження: 3.
 Станом на ІІ квартал 2025 року Мінрозвитку повідомило, що:
 - ухвалено рішень щодо розроблення комплексних планів: 492;
 - у 113-ти громадах сформовано технічне завдання шляхом проведення громадських обговорень на розроблення комплексного плану;
 - 36 громад уклали договір на розробку зазначеної містобудівної документації,
 - ухвалено рішень про затвердження: 4.
 Під час інформування за ІІІ квартал 2025 року Мінрозвитку не надало додаткових відомостей щодо виконання заходу в ІІІ кварталі 2025 року. З огляду на це, прогрес виконання заходу відсутній.
 Під час інформування за ІV квартал 2025 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.
 З огляду на те, що строк виконання заходу настав 31 грудня 2025 року, а показником виконання заходу визначено затвердження не менш як 25 комплексних планів просторового розвитку територій територіальних громад, захід не можна вважати виконаним.
-Під час інформування за І квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.</t>
+Під час інформування за І квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.
+Під час інформування за ІІ квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.</t>
   </si>
   <si>
     <t>2.5.7 Відсутність процедури продажу земельних ділянок державної та комунальної форм власності або прав на них (оренди, суперфіцію, емфітевзису) через електронні аукціони в умовах вільного обігу земель сільськогосподарського призначення</t>
   </si>
   <si>
     <t>2.5.7.1</t>
   </si>
   <si>
     <t>Внесено зміни до земельного законодавства, які передбачають прозорі механізми продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони</t>
   </si>
   <si>
     <t>2.5.7.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, який визначає граничну площу земельних ділянок державної та комунальної власності, на яких розташовані об’єкти нерухомого майна (будівлі, споруди), що перебувають у власності фізичних або юридичних осіб, для їх продажу, передачі в користування поза конкурентними засадами</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Мінрозвитку: "Вивчається питання визначення оптимального законодавчого механізму врегулювання визначення граничної площі земельних ділянок державної та комунальної власності, на яких розташовані об’єкти нерухомого майна (будівлі, споруди), що перебувають у власності фізичних або юридичних осіб, для їх продажу, передачі в користування поза конкурентними засадами".
 Під час інформування за ІIІ квартал 2025 року Мінрозвитку повідомило, що у Верховні Раді України зареєстровано проєкт Закону України «Про внесення змін до деяких законодавчих актів України щодо забезпечення прозорого та ефективного розпорядження об'єктами державної та комунальної власності для цілей інвестиційної діяльності» (реєстр. № 14039 від 15.09.2025), поданий народними депутатами України Мовчаном О. В. та іншими.
 Законопроектом передбачається, зокрема, внесення змін до ч. 11 ст. 120 Земельного кодексу України: якщо об’єкт нерухомого майна (жилий будинок (крім багатоквартирного), інша будівля або споруда), об’єкт незавершеного будівництва розміщений на земельній ділянці державної або комунальної власності, що не перебуває у користуванні, набувач такого об’єкта нерухомого майна, об’єкта незавершеного будівництва зобов’язаний протягом 30 днів з дня державної реєстрації права власності на такий об’єкт звернутися до відповідного органу виконавчої влади або органу місцевого самоврядування із заявою про передачу йому у власність або користування земельної ділянки, на якій розміщений такий об’єкт, що належить йому на праві власності, у порядку, передбаченому статтями 118, 123 або 128 цього Кодексу, за умови, що її розмір не перевищує максимального розміру земельної ділянки, необхідної для обслуговування такого об'єкта, крім випадку, передбаченого абзацом четвертим цієї частини. Набувач об'єкта нерухомого майна, об'єкта незавершеного будівництва, зазначених в абзаці першому цієї частини, може набути земельну ділянку, на якій розміщений такий об’єкт, незалежно від її розміру, у власність або користування на конкурентних засадах (земельних торгах у формі електронного аукціону) у порядку, встановленому главою 21 цього Кодексу.
 Водночас у законопроекті зазначається, що визначення максимального розміру земельної ділянки, необхідної для обслуговування об'єкта нерухомого майна або об'єкта незавершеного будівництва у випадках, визначених ч. 11 cт. 120 Земельного кодексу України, здійснюється за методикою, затвердженою Кабінетом Міністрів України. Станом на ІV квартал 2025 року така методика не розроблена. З огляду на це, а також те, що строком виконання заходу визначено 31 грудня 2025 року, захід можна вважати виконаним вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.7.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Моніторинг проектів законів, які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану
 </t>
   </si>
   <si>
     <t>За повідомленнями Мінекономіки: "За результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".
 Зважаючи на наведене, захід можна вважати виконаним вчасно та повністю.
-Принагідно зазначаємо, що під час інформування за І квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".</t>
+Принагідно зазначаємо, що під час інформування за ІІ квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".</t>
   </si>
   <si>
     <t>2.5.9 Надмірна концентрація повноважень у центральному органі виконавчої влади, що реалізує державну політику в галузі земельних відносин, спричиняє конфлікт інтересів та масові зловживання</t>
   </si>
   <si>
     <t>2.5.9.1</t>
   </si>
   <si>
     <t>Повноваження щодо розпорядження землями державної власності, здійснення контролю за використанням та охороною земель, регулювання землеустрою, ведення Державного земельного кадастру розділено між окремими органами</t>
   </si>
   <si>
     <t>2.5.9.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, який визначає: 
 процедуру делегування Держгеокадастром саморегулівним організаціям у сфері землеустрою та топографо-геодезичної діяльності повноважень щодо професійної атестації інженерів-землевпорядників, інженерів-геодезистів та позбавлення їх кваліфікаційного сертифіката у визначених законом випадках, а також здійснення контролю за реалізацією делегованих повноважень
 </t>
   </si>
   <si>
     <t>За попередньою інформацією Мінагрополітики протягом жовтня-січня 2023 року велась розробка проекту закону, який визначає процедуру делегування Держгеокадастром саморегулівним організаціям у сфері землеустрою та топографо-геодезичної діяльності повноважень щодо професійної атестації інженерів-землевпорядників, інженерів-геодезистів та позбавлення їх кваліфікаційного сертифіката, а також здійснення контролю за реалізацією делегованих повноважень.
 Державною службою України з питань геодезії, картографії та кадастру розроблено та листом від 29.03.2024 № 5-28-0.232-3841/2-24 направлено на погодження до Мінагрополітики проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності.
 Протягом ІІ-ІV кварталів 2024 року Держгеокадастр розробив проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності», який погоджено Міністром аграрної політики та продовольства України (лист Мінагрополітики від 03.05.2024 № 5-17568/0/1-24) та проходив процедури погодження із заінтересованими органами виконавчої влади.
 Держгеокадастр листом від 24.12.2024 №5-28-0.232-13162/2-24 надіслав до Мінагрополітики проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності»".
 За інформацією Мінагрополітики станом на 31.03.2025: "Міністерство аграрної політики та продовольства України листом від 19.02.2025 № 21-6010-02/4402 подно на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законодавчих актів України щодо ефективної реалізації повноважень саморегулівними організаціями у сфері землеустрою та топографо-геодезичної і картографічної діяльності»".
 Аналіз положень зазначеного законопроекту свідчить про те, що вони повною мірою охоплюють вимоги відповідного заходу.
@@ -1728,460 +1737,477 @@
   </si>
   <si>
     <t>Розроблення та видання наказу Агентства відновлення, яким врегульовано питання про оприлюднення публічної інформації у формі відкритих даних, які згідно з додатком до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835, підлягають оприлюдненню у формі відкритих даних Агентством відновлення;
 виконання Агентством відновлення у повному обсязі вимог постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 та наказу; забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема, проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS</t>
   </si>
   <si>
     <t>видано наказ</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.1.2 Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктур України повідомлено, що: "відповідно до постанови Кабінету Міністрів України від 10.09.2025 № 1151 «Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867» наказом Агентства відновлення від 14.10.2025 № Н-487 було скасовано наказ від 24.08.2023 № 355 та затверджено Порядок організації в Державному агентстві відновлення та розвитку інфраструктури України оприлюднення публічної інформації у формі відкритих даних, розпорядником якої є Державне агентство відновлення та розвитку інфраструктури України та Перелік наборів даних, які підлягають оприлюдненню у формі відкритих даних, розпорядником яких є Державне агентство відновлення та розвитку інфраструктури України". З огляду на надану звітну інформацію, констатуємо, що у межах звітного періоду Агентством відновлення забезпечено розробку та прийняття наказу " Про організацію в Державному агентстві відновлення та розвитку інфраструктури України роботи щодо оприлюднення публічної інформації у формі відкритих даних" № Н-487 від 14.10.2025, що визначив перелік наборів даних, що підлягають оприлюдненню у формі відкритих даних. Відзначимо, що вказані переліки наборів даних корелюються із тим переліком, що визначений постановою Кабінету Міністрів України "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" № 835 від 21.10.2015. Крім того, розроблений наказ Агентства відновлення визначив структурний підрозділ, що є відповідальним за створення та оновлення відповідного набору даних, а також період оновлення відповідних наборів даних, щодо кожного із них. У межах звітного періоду, Агентством відновлення забезпечено оновлення відповідних наборів даних на Єдиному державному веб-порталі відкритих даних. Однак, не забезпечено створення на зазначеному порталі такого набору даних, як: "перелік автомобільних доріг загального користування державного значення". З огляду на, що можемо констатувати лише частковість виконання вказаного заходу.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (2)</t>
   </si>
   <si>
     <t>Виконання Агентством відновлення та обласними держадміністраціями у повному обсязі вимог наказу, зазначеного у підпункті 2.5.10.1.2, та забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS</t>
   </si>
   <si>
     <t>Вінницька обласна державна адміністрація</t>
   </si>
   <si>
     <t>на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.1.3 (2) Державної антикорупційної програми на 2023-2025 роки, Вінницькою обласною державною адміністрацією повідомлено, що: 
-1) захід 2.5.10.1.3 (2) щодо забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS на даний час не виконується у зв'язку з відсутністю у відкритому доступі наказу Державного Агентства відновлення та розвитку інфраструктури України, яким врегульовано питання про оприлюднення публічної інформації;
+1) захід 2.5.10.1.3. щодо забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS на даний час не виконується у зв'язку з відсутністю у відкритому доступі наказу Державного Агентства відновлення та розвитку інфраструктури України, яким врегульовано питання про оприлюднення публічної інформації;
 2) на виконання постанови Кабінету Міністрів України від 16 грудня 2020 року №1266 оприлюднюється обґрунтування технічних та якісних характеристик предмета закупівлі, його очікуваної вартості та/або розміру бюджетного призначення на офіційному сайті державної організації «Служба місцевих автомобільних доріг та розвитку інфраструктури у Вінницькій області», яка є особою публічного права, заснована на державній власності і належить до сфери управління Вінницької обласної державної (військової) адміністрації.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.06.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Разом із тим, згідно з положеннями постанови Кабінету Міністрів України ""Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних"" від 21.10.2015 № 835 серед наборів відкритих даних, що підлягають оприлюдненню у рамках виконання вказаного заходу Державної антикорупційної програми, передбачено:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.1.3 (2) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.1.3 (2) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (3)</t>
   </si>
   <si>
     <t>Волинська обласна державна адміністрація</t>
   </si>
   <si>
     <t xml:space="preserve">на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS
 </t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (3) Державної антикорупційної програми на 2023-2025 роки, Волинською обласною державною адміністрацією повідомлено: "Облдержадміністрацією опрацьовано питання щодо дорожніх інфраструктурних проєктів, що підлягають розкриттю згідно із стандартом CoST IDS.
-[...1 lines deleted...]
-Дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення https://data.gov.ua/dataset/roadsrepairvolyn.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (3) Державної антикорупційної програми на 2023-2025 роки, Волинською обласною державною адміністрацією повідомлено: 
+1) облдержадміністрацією опрацьовано питання щодо дорожніх інфраструктурних проєктів, що підлягають розкриттю згідно із стандартом CoST IDS;
+2) відповідно до  постанови Кабінету Міністрів України від 21 жовтня 2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих  даних» облдержадміністрацією проведено оприлюднення відкритих даних, а саме набори даних оновлено відповідно до нових рекомендацій  Мінцифри 14.07.2026;
+3) дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення
+Портал: https://data.gov.ua/dataset/roadsrepairvolyn
+Вебсайт ОДА : https://voladm.gov.ua/article/dani-schodo-obyektiv-budivnictva-rekonstrukciyi-ta-remontu-avtomobilnih-dorig-zagalnogo-koristuvannya-miscevogo-znachennya/;
+4) перелік автомобільних доріг загального користування місцевого значення
+Портал: https://data.gov.ua/dataset/roadslocalvolyn
+Вебсайт ОДА: https://voladm.gov.ua/article/perelik-avtomobilnih-dorig-zagalnogo-koristuvannya-miscevogo-znachennya/.
 2.  З аналізу, Єдиного державного веб-порталу відкритих даних встановлено, що Волинською обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
-- перелік автомобільних доріг загального користування місцевого значення (оновлено 8 травня 2026 року);
-- дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 31 березня 2026 року);
+- перелік автомобільних доріг загального користування місцевого значення (оновлено 14 липня 2026 року);
+- дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 14 липня 2026 року);
 - схеми планування територій областей (для облдержадміністрацій) (оновлено 8 листопада 2025 року).
-3. Разом із тим,Волинською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
+3. Разом із тим, Волинською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (4)</t>
   </si>
   <si>
     <t>Дніпропетровська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(4) Державної антикорупційної програми на 2023-2025 роки, Дніпровською обласною державною адміністрацією повідомлено, що: "У І кварталі 2026 року департаментом договори не укладались, на веб-портал використання публічних коштів інформація не направлялась".
-[...1 lines deleted...]
-3. Разом із тим, звертаємо увагу, що відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати, такі набори даних, як:
+    <t>1. З аналізу Єдиного державного веб-порталу відкритих даних встановлено, що Дніпропетровською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як: перелік автомобільних доріг загального користування місцевого значення Дніпропетровської області (набір даних створений та оновлений 13 лютого 2025 року).
+2. Разом із тим, звертаємо увагу, що відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати, такі набори даних, як:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 4.  З огляду на вищевказану інформацію, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Виконання Агентством відновлення та обласними держадміністраціями у повному обсязі вимог наказу, зазначеного у підпункті 2.5.10.1.2, та забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS
 </t>
   </si>
   <si>
     <t>Донецька обласна державна адміністрація</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 </t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (5) Державної антикорупційної програми на 2023-2025 роки, Донецькою обласною державною адміністрацією повідомлено, що: "Облдержадміністрацією на Єдиному державному вебпорталі відкритих даних 25 квітня 2019 року розміщено та востаннє оновлено 16 лютого 2022 року на Єдиному державному вебпорталі відкритих даних набір «База даних 
-щодо ремонту доріг у Донецькій області», ідентифікаційний номер набору: ffef683d-f269-4fa9-8723-9a1d3987d32b.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (5) Державної антикорупційної програми на 2023-2025 роки, Донецькою обласною державною адміністрацією повідомлено, що: "Облдержадміністрацією на Єдиному державному вебпорталі відкритих даних 25 квітня 2019 року розміщено та востаннє оновлено 16 лютого 2022 року на Єдиному державному вебпорталі відкритих даних набір «База даних щодо ремонту доріг у Донецькій області», ідентифікаційний номер набору: ffef683d-f269-4fa9-8723-9a1d3987d32b.
 Крім того, облдержадміністрацією опрацьовано питання створення набору відкритих даних «Об'єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення», впорядкованого згідно з міжнародним стандартом OC4IDS, який дозволяє отримувати інформацію про впровадження інфраструктурних проєктів на усіх етапах його життєвого циклу.
 Звертаємо увагу, що Міністерством цифрової трансформації України, на підставі Указу Президента України від 24 лютого 2022 року No 64 «Про введення воєнного стану в Україні», тимчасово вилучено з публічного доступу набори даних деяких розпорядників інформації, зокрема з Донецької області (лист Мінцифри від 09 серпня 2022 року No 1/06-2-6620). 
 Тим не менш, облдержадміністрацією продовжується публікація наборів відкритих даних на Єдиному державному вебпорталі відкритих даних, з відміткою «Для мене». Тобто, наразі, бачити оприлюднені набори даних має можливість виключно розпорядник інформації".
 2. Отже, можемо констатувати, що з огляду на те, що частина Донецької області є тимчасово окупованою, виконання вказаного заходу видається неможливим у цілях безпеки та оборони України.
 Відтак, з огляду на завершення строку виконання вказаного заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (6)</t>
   </si>
   <si>
     <t>Житомирська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (6) Державної антикорупційної програми на 2023-2025 роки, можемо констатувати, що Житомирською обласною державною адміністрацією повідомлено, що: "Відповідно до постанови Кабінету Міністрів України від 21.10.2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» (із змінами) та на  виконання заходу передбаченого п. 2.5.10.1.3 Державної антикорупційної програми на   2023-2025 роки, у I кварталі 2026 року   оприлюднено  на Єдиному державному веб-порталі відкритих даних  наступні набори даних:
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (6) Державної антикорупційної програми на 2023-2025 роки, можемо констатувати, що Житомирською обласною державною адміністрацією повідомлено, що:
+1) відповідно до постанови Кабінету Міністрів України від 21.10.2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» (із змінами) та на  виконання заходу передбаченого п. 2.5.10.1.3 Державної антикорупційної програми на 2023-2025 роки,  оприлюднені та оновлені  на Єдиному державному веб-порталі відкритих даних  наступні набори даних:
 -	схеми планування території Житомирської області (за посиланням https://data.gov.ua/dataset/19614644-5d79-4012-9b25-fa69d1d2fdbb);
 -	перелік автомобільних доріг загального користування місцевого значення (за посиланням https://data.gov.ua/dataset/499a2caa-0c3e-49c3-8e33-b6782181790b);
--	дані  щодо об’єктів, будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту ОС4IDS (за посиланням https://data.gov.ua/dataset/3e74fc92-9c62-4de8-881a-c01a989a1790).
-[...1 lines deleted...]
-За повідомленням технічного адміністратора Порталу відкритих даних наразі рекомендації для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки» доопрацьовуються і планується їх оприлюднення на Порталі відкритих даних".
+-	дані  щодо об’єктів, будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту ОС4IDS (за посиланням https://data.gov.ua/dataset/3e74fc92-9c62-4de8-881a-c01a989a1790);
+2) підготовлено до оприлюднення інформацію, яка містить дані про виконані роботи з нанесення дорожньої розмітки;
+3) однак, відповідно до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 р.              № 835, завантаження наборів даних, визначених у переліку наборів даних, які підлягають оприлюдненню у формі відкритих даних, здійснюється з урахуванням рекомендацій, оприлюднених Мінцифри на Єдиному державному веб-порталі відкритих даних;
+4) станом на 01.07.2026 року за повідомленням технічного адміністратора Порталу відкритих даних наразі рекомендації для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки» доопрацьовуються і планується їх оприлюднення на Порталі відкритих даних;
+5) до оприлюднення рекомендацій для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки»  держатель Порталу відкритих даних відмовляється приймати та оприлюднювати відповідні дані.
 2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Житомирською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - перелік автомобільних доріг загального користування місцевого значення (набір даних оновлено 17 лютого 2026 року);
-- дані щодо ремонту автомобільних доріг місцевого значення Житомирської області (набір даних оновлено 10 березня 2026 року);
+- дані щодо ремонту автомобільних доріг місцевого значення Житомирської області (набір даних оновлено 11 червня 2026 року);
 - схеми планування території областей (набір даних оновлено 11 березня 2026 року).
 3. Разом із тим, Житомирською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (7)</t>
   </si>
   <si>
     <t>Закарпатська обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(7) Державної антикорупційної програми на 2023-2025 роки, Закарпатською обласною державною адміністрацією повідомлено, що:
 1) розпорядженням голови Закарпатської обласної державної адміністрації - начальника обласної військової адміністрації від 06 листопада 2025 року № 750 затверджено переліки автомобільних доріг загального користування місцевого значення Закарпатської області;
 2) на виконання заходу інформацію відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 оновлено на сайті відкритих даних Закарпатської обласної державної адміністрації – обласної військової адміністрації (data.carpathia.gov.ua):
-- перелік автомобільних доріг загального користування місцевого значення Закарпатської області (https://data.carpathia.gov.ua/dataset/d08b34b3-be56-4a61-8b95-27aae2a5b397);
+- перелік автомобільних доріг загального користування місцевого значення Закарпатської області:
+(https://data.carpathia.gov.ua/dataset/d08b34b3-be56-4a61-8b95-27aae2a5b397);
 3) законом України «Про Державний бюджет України на 2026 рік» не передбачена субвенція з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, ремонту і утримання автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах;
-4) статтею 21 Закону України «Про Державний бюджет України на 2026 рік» визначено, що у 2026 році, як виняток з положень статті 242 , пункту 1 частини другої статті 245,  пунктів 1–3, 6, 62 , 63 , 64 , 65 , 68 , 69 частини третьої статті 29, пунктів 21 і 24 частини четвертої статті 30 та частини першої статті 1031 Бюджетного кодексу України, надходження, визначені пунктами 1–3, 6, 62 , 63, 6 4, 65, 68, 69 частини третьої статті 29 Бюджетного кодексу України, зараховуються в повному обсязі до загального фонду Державного бюджету України;
+4) статтею 21 Закону України «Про Державний бюджет України на 2026 рік» визначено, що у 2026 році, як виняток з положень статті 242 , пункту 1 частини другої статті 245 , пунктів 1–3, 6, 62 , 63 , 64 , 65 , 68 , 69 частини третьої статті 29, пунктів 21 і 24 частини четвертої статті 30 та частини першої статті 1031 Бюджетного кодексу України, надходження, визначені пунктами 1–3, 6, 62 , 63, 6 4, 65, 68, 69 частини третьої статті 29 Бюджетного кодексу України, зараховуються в повному обсязі до загального фонду Державного бюджету України;
 5) у зв’язку з відсутністю фінансування з дорожнього фонду перелік об’єктів будівництва, реконструкції, капітального та поточного середнього ремонтів автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах, що фінансуються у 2026 році за рахунок субвенції з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, ремонту і утримання автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах не розроблявся та не затверджувався.
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати,  такі набори даних, як, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Таким чином, з огляду на тривале неоновлення відповідних наборів даних, а також не забезпечення створення відповідних наборів відкритих даних, визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (8)</t>
   </si>
   <si>
     <t>Запорізька обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (8) Державної антикорупційної програми на 2023-2025 роки, Запорізькою обласною державною адміністрацією повідомлено, що: "З урахуванням вимог Указу Президента України від 24 лютого 2022 року № 64 «Про введення воєнного стану в Україні» та листа Міністерства цифрової трансформації України (далі – Мінцифра) від 09.08.2022 № 1/06-2-6620, Мінцифрою тимчасово обмежено публічний доступ до наборів відкритих даних розпорядників, розташованих у прифронтових та тимчасово окупованих регіонах, зокрема Запорізької області. До повного звільнення відповідних територій оприлюднення
 відкритих даних такими розпорядниками на Єдиному державному вебпорталі відкритих даних не здійснюється".
 2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Запорізькою обласною державною адміністрацією не забезпечено оприлюднення жодного набору відкритих даних, які підлягають оприлюдненю у формі відкритих даних, постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних", зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Таким чином, вимушені констатувати, що захід має статус "не виконано".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (9)</t>
   </si>
   <si>
     <t>Івано-Франківська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (9) Державної антикорупційної програми на 2023-2025 роки, Івано-Франківською обласною державною адміністрацією повідомлено, що: "За 1 квартал 2026 року оприлюднено на веб-порталі 13 договорів на загальну суму 573 783 336,00 грн. На веб-порталі використання публічних коштів оприлюднено дані і використано коштів на загальну суму 451 209,26 грн. Інформацію можна перевірити за кодом ЄДРПОУ 42753775".
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (9) Державної антикорупційної програми на 2023-2025 роки, Івано-Франківською обласною державною адміністрацією повідомлено, що: "За 2 квартал 2026 року оприлюднено на веб-порталі 7 договорів на загальну суму 396 977 621,00 грн. На веб-порталі використання публічних коштів оприлюднено дані і використано коштів на загальну суму 801 011.08 грн. Інформацію можна перевірити за кодом ЄДРПОУ 42753775".
 2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Івано-Франківською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - перелік автомобільних доріг загального користування місцевого значення Івано-Франківської області (набір даних оновлено 25 лютого 2026 року);
 - схеми планування території Івано-Франківської області (набір даних оновлено 02 березня 2026 року);
 - перелік об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Івано-Франківської області відповідно до стандарту (набір даних оновлено 02 березня 2026 року).
-3. Разом із тим, Івано-Франківською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
+3. Водночас Івано-Франківською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (10)</t>
   </si>
   <si>
     <t>Київська обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (10) Державної антикорупційної програми на 2023-2025 роки, Київською обласною державною адміністрацією повідомлено, що: "Повідомляємо, що за обласними державними адміністраціями закріплено виконання вимог наказу Державне агентство відновлення та розвитку інфраструктури України (далі- Агентство відновлення), яким врегульовано питання оприлюднення публічної інформації у формі відкритих даних.
 Зазначаємо, що розробку та прийняття вищезгаданого наказу покладено на Агентство відновлення.
-За інформацією наданою Департаменту Агентством відновлення,наказ не є нормативно-правовим актом, не має міжвідомчого характеру.
-[...2 lines deleted...]
-Інформація щодо дорожніх інфраструктурних проектів (об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення) готується Департаментом для оприлюднення".
+За інформацією наданою Департаменту Агентством відновлення, наказ не є нормативно-правовим актом, не має міжвідомчого характеру.
+Разом з тим зазначаємо, що відповідно до розпорядження Київської обласної державної адміністрації (Київської обласної військової адміністрації) від 10 травня 2024 року № 509 «Про набори даних Київської обласної державної адміністрації (Київської обласної військової адміністрації) визначено відповідальний підрозділ за оприлюднення публічної інформації у формі відкритих даних, а також перелік наборів даних, які згідно з Положенням про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженим постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835 підлягають оприлюднення обласною адміністрацією.
+Департамент регіонального розвитку Київської обласної державної адміністрації надає інформацію, яка підлягає оприлюдненню у формі відкритих даних, відповідальному структурному підрозділу".
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Київською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (11)</t>
   </si>
   <si>
     <t>Кіровоградська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (11) Державної антикорупційної програми на 2023-2025 роки, Кіровоградською обласною державною адміністрацією повідомлено, що: 
+1) відповідно до пункту 2.5.10.1.2. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, затверджених постановою Кабінету Міністрів України від 04.03.2023 № 220 Державне агентство відновлення та розвитку інфраструктури України (далі – Агентство відновлення) є виконавцем заходу з розроблення та видання наказу, яким врегульовано питання про оприлюднення Агентством відновлення, обласними держадміністраціями, публічної інформації у формі відкритих даних, які згідно з додатком до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21.10.2015 № 835, підлягають оприлюдненню Агентством відновлення, обласними держадміністраціями, зокрема інформація щодо дорожніх інфраструктурних проектів розкритої згідно із стандартом CoST IDS (Infrastructure Data Standard), та публікація даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS;
+2) на сьогоднішній день розроблено та опрацьовується Порядок оприлюднення наборів даних Кіровоградською обласною державною адміністрацією у формі відкритих даних на Єдиному державному вебпорталі відкритих даних затвердженний Розпорядженням голови ОДА від 22 січня 2025 року №87-р та Перелік наборів даних, які підлягають оприлюднення у формі відкритих даних, розпорядником яких є Кіровоградська обласна державна адміністрація затверджений Розпорядженням голови ОДА від 11 лютого 2025 року №241-р;
+3) дані щодо об`єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Кіровоградської області відповідно до стандарту OC4IDS https://data.gov.ua/dataset/32127628-3bc5-4137-92f5-0b02c6fe08b2.
+2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Кіровоградською обласною державною адміністрацією забезпечується оприлюднення такого набору відкритих даних, як дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Кіровоградської області відповідно до стандарту (набір даних оновлено 03 липня 2026 року).
+3. Водночас Кіровоградською обласною державною адміністрацією не забезпечено створення таких наборів відкритих даних, як: 
 - схеми планування територій областей (для облдержадміністрацій);
-- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-3. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Кіровоградською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
+4. Таким чином, з огляду на не забезпечення створення нових наборів відкритих даних, визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (12)</t>
   </si>
   <si>
     <t>Луганська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. Протягом I кварталу 2026 року на Єдиному державному веб-порталі відкритих даних публікація даних щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS, не здійснювалося у зв’язку з тим, що не було підготовки проектно-кошторисної документації з відбудови автомобільних доріг загального користування через широкомасштабну збройну агресію російської федерації проти України, активними бойовими діями на території Луганської області, тимчасовою окупацією її населених пунктів.
+    <t>1. Протягом ІI кварталу 2026 року на Єдиному державному веб-порталі відкритих даних публікація даних щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS, не здійснювалося у зв’язку з тим, що не було підготовки проектно-кошторисної документації з відбудови автомобільних доріг загального користування через широкомасштабну збройну агресію російської федерації проти України, активними бойовими діями на території Луганської області, тимчасовою окупацією її населених пунктів.
 2. З огляду на вищевказану інформацію, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (13)</t>
   </si>
   <si>
     <t>Львівська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(13) Державної антикорупційної програми на 2023-2025 роки, Львівською обласною державною адміністрацією повідомлено, що: "На виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Львівської обласної військової адміністрації від 11.11.2022 № 571/0/5-22ВА «Про оприлюднення наборів даних у формі відкритих даних» (зі змінами),  Департаментом дорожнього господарства Львівської облдержадміністрації забезпечено оприлюднення та періодичне оновлення на Місцевому порталі відкритих даних Львівщини (URL: https://data.loda.gov.ua/organization/denaptameht-dopoxhboro-rocnodapctba-jibbibcbkoi-o6jiachoi-depxabhoi-admihictpauii ), наступні набори даних щодо дорожніх інфраструктурних проєктів, згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS:
-[...4 lines deleted...]
-Додатково інформуємо, що інформація із Місцевого порталу відкритих даних Львівщини харвеститься на державний Портал відкритих даних автоматично. При скачуванні вказаного ресурсу  у форматі xls, інформація, внесена за 2025-2026 роки, присутня, проте датою останнього оновлення вказано 2024 рік, що є технічною неузгодженістю роботи порталів.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(13) Державної антикорупційної програми на 2023-2025 роки, Львівською обласною державною адміністрацією повідомлено, що: "На виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Львівської обласної військової адміністрації від 11.11.2022 № 571/0/5-22ВА «Про оприлюднення наборів даних у формі відкритих даних» (зі змінами),  Департаментом дорожнього господарства забезпечено оприлюднення та періодичне оновлення на Місцевому порталі відкритих даних Львівщини, за посиланням https://data.loda.gov.ua/organization/denaptameht-dopoxhboro-rocnodapctba-jibbibcbkoi-o6jiachoi-depxabhoi-admihictpauii, наступні набори даних щодо дорожніх інфраструктурних проєктів, згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS:
+1)	Перелік автомобільних доріг загального користування місцевого значення Львівської області (Останнє оновлення даних 3 липня 2026 р.)
+2)	Протяжність доріг районного значення (Останнє оновлення даних 3 липня 2026 р.)
+3)	Протяжність доріг обласного значення (Останнє оновлення даних 3 липня 2026 р.)
+4)	Перелік об'єктів автомобільних доріг загального користування місцевого значення, будівництво, реконструкція, ремонти і утримання яких планується проводити за рахунок коштів обласного бюджету (Останнє оновлення даних 3 липня 2026 р.)
+Додатково інформуємо, що інформація із Місцевого порталу відкритих даних Львівщини харвеститься на державний Портал відкритих даних автоматично."
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-4. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за I квартал 2026 року.</t>
+4. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (14)</t>
   </si>
   <si>
     <t>Миколаївська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (14) Державної антикорупційної програми на 2023-2025 роки, Миколаївською обласною державною адміністрацією повідомлено, що: "У 1 кварталі 2026 року оприлюднення відкритих даних щодо
-[...3 lines deleted...]
-3. Таким чином, можемо констатувати, що захід 2.5.10.1.3 (14) не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (14) Державної антикорупційної програми на 2023-2025 роки, Миколаївською обласною державною адміністрацією повідомлено, що:
+1) протягом звітного періоду оприлюднення відкритих даних щодо дорожніх інфраструктурних проєктів на Єдиному державному веб-порталі відкритих даних не здійснювалося у зв'язку з відсутністю фінансування на реалізацію дорожніх інфраструктурних проєктів;
+2) водночас забезпечується готовність до відновлення публікації відповідних наборів даних у разі відновлення фінансування, з дотриманням вимог стандартів СOST IDS, OC4IDS та OCDS;
+3) на Єдиному веб-порталі використання публічних коштів обов’язково публікуються всі дані відповідно до Закону України «Про відкритість використання публічних коштів» щодо дорожніх інфраструктурних проєктів.
+2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+- схеми планування територій областей (для облдержадміністрацій);
+- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
+- дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
+- перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
+4. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Миколаївською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (15)</t>
   </si>
   <si>
     <t>Одеська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (15) Державної антикорупційної програми на 2023-2025 роки, Одеською обласною державною адміністрацією повідомлено, що: "виконання заходу розпочато. Набори даних оприлюднено на Єдиному державному вебпорталі відкритих даних". Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних вдалося встановити, що Одеською обласною державною адміністрацією протягом звітного періоду не забезпечено оприлюднення, зокрема таких наборів даних, як:
-[...6 lines deleted...]
-2. Таким чином, з огляду на не забезпечення створення  відповідних наборів відкритих даних , визначених постановою Кабінету Міністрів України № 835, на Єдиному державному веб-порталі відкритих даних, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (15) Державної антикорупційної програми на 2023-2025 роки, Одеською обласною державною адміністрацією повідомлено, що набір даних "Дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (для облдержадміністрацій)" з 22.07.2025 року знаходиться на модерації.
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Одеською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як схеми планування територій областей (набір даних оновлений 03 серпня 2026 року).
+3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard", "дані про виконані роботи з нанесення дорожньої розмітки", а також "перелік автомобільних доріг загального користування місцевого значення".
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (16)</t>
   </si>
   <si>
     <t>Полтавська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми на 2023-2025 роки, Полтавською обласною державною адміністрацією повідомлено, що: "відповідно до Закону України «Про доступ до публічної інформації», постанови Кабінету Міністрів України від 21.10.2015 № 835, розпорядження Полтавської обласної військової (державної) адміністрації від 20.11.2024 № 708 «Про оприлюднення наборів даних обласної державної (військової) адміністрації у формі відкритих даних» на порталі https://data.gov.ua запропоновано набір Дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Полтавської області відповідно до стандарту OC4IDS-Open Contracting for Infrastructure Data Standard» (на розгляді модератора порталу)".
-[...2 lines deleted...]
-3. Таким чином, з огляду на не забезпечення створення  та оновлення відповідних наборів відкритих даних , визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми на 2023-2025 роки, Полтавською обласною державною адміністрацією повідомлено, що: "відповідно до Закону України «Про доступ до публічної інформації», постанови Кабінету Міністрів України від 21.10.2015 № 835, розпорядження Полтавської обласної військової (державної) адміністрації від 20.11.2024 № 708 «Про оприлюднення наборів даних обласної державної (військової) адміністрації у формі відкритих даних» на порталі https://data.gov.ua створено набір Дані щодо об'єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Полтавської області відповідно до стандарту OC4IDS-Open Contracting for Infrastructure Data Standard».
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Полтавською обласною державною адміністрацією забезпечується оприлюднення такого набору відкритих даних, як: перелік автомобільних доріг загального користування місцевого значення Полтавської області (оновлений 21 лютого 2026 року). 
+3. Водночас, відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 та у межах виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми підлягають опублікуванню також наступні набори відкритих даних: схеми планування територій областей (для облдержадміністрацій); дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard (для облдержадміністрацій), дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій). 
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (17)</t>
   </si>
   <si>
     <t>Рівненська обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Рівненською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як:
 - схема планування території Рівненської області (набір даних оновлений 04 травня 2026 року).
-2.Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
+2. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (18)</t>
   </si>
   <si>
     <t>Сумська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (18) Державної антикорупційної програми на 2023-2025 роки, Сумською обласною державною адміністрацією повідомлено, що: "Станом на 14.04.2026 Сумською обласною державною адміністрацією – обласною військовою адміністрацією, як виконавцем Державної антикорупційної програми та належним розпорядником інформації, забезпечено оприлюднення та оновлення наборів даних на Єдиному державному веб-порталі відкритих даних, зокрема:
-[...4 lines deleted...]
-Додатково слід зазначити, що схеми планування території на регіональному рівні – планувальна документація, яка розробляється у розвиток Генеральної схеми планування території України. Враховуючи відсутність оновленої Генеральної схеми планування території України розроблення нової схеми планування території Сумської області є передчасним та таким, що не відповідатиме вимогам законодавства України".
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (18) Державної антикорупційної програми на 2023-2025 роки, Сумською обласною державною адміністрацією повідомлено, що: "Станом на 07.07.2026 Сумською обласною державною адміністрацією – обласною військовою адміністрацією, як виконавцем Державної антикорупційної програми та належним розпорядником інформації, забезпечено оприлюднення та оновлення наборів даних на Єдиному державному веб-порталі відкритих даних, зокрема:
+1) дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення, доступні за посиланням: https://data.gov.ua/dataset/44124fee-47e5-4a9f-b706-4913881d333b
+2)  дані про виконані роботи з нанесення дорожньої розмітки, доступні за посиланням: https://data.gov.ua/dataset/c070fdd0-6fa9-4853-bc94-3326b7519bd4
+3) схема планування території Сумської області, доступна за посиланням:
+https://data.gov.ua/dataset/8ab492fb-3a6a-4336-bdca-5a3a63b83048
+4) перелік автомобільних доріг загального користування місцевого значення доступний за посиланням: https://data.gov.ua/dataset/49e79c0c-e820-4012-a757-aa43ded33404
+Додатково слід зазначити, що схеми планування території на регіональному рівні – планувальна документація, яка розробляється у розвиток Генеральної схеми планування території України. Враховуючи відсутність оновленої Генеральної схеми планування території України розроблення нової схеми планування території Сумської області є передчасним та таким, що не відповідатиме вимогам законодавства України."
 2.  З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Сумською обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
 1) перелік автомобільних доріг загального користування місцевого значення (оновлено 07 травня 2026 року);
-2) дані, щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 10 квітня 2026 року);
-[...2 lines deleted...]
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3 (18)  Програми присвоєно статус «виконано невчасно та повністю».</t>
+2) дані, щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 06 липня 2026 року);
+3) дані про виконані роботи з нанесення дорожньої розмітки (оновлено 06 липня 2026 року);
+4) схема планування території Сумської області доступна за посиланням (оновлено 21 лютого 2021 року).
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3 (18)  Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (19)</t>
   </si>
   <si>
     <t>Тернопільська  обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (19) Державної антикорупційної програми на 2023-2025 роки, з аналізу Єдиного державного веб-порталу відкритих даних можемо встановити, що Тернопільською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних як:
-1) схеми планування територій областей (оновлено 18 серпня 2025 року);
-[...1 lines deleted...]
-3) перелік автомобільних доріг загального користування місцевого значення Тернопільської області (оновлено 08 квітня 2026 року).
+1) схеми планування територій областей (оновлено 11 березня 2026 року);
+2) дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення відповідно до стандарту (оновлено 06 серпня 2026 року);
+3) перелік автомобільних доріг загального користування місцевого значення Тернопільської області (оновлено 06 серпня 2026 року).
 2. Окрім того, звергаємо увагу на те, що відповідно до постанови Кабінету Міністрів України "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" від 21.10.2015 № 835, у формі відкритих даних підлягає також оприлюднення інформація про дані про виконанні роботи з нанесення дорожньої розмітки.
-3. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за I квартал 2026 року.</t>
+3. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (20)</t>
   </si>
   <si>
     <t>Харківська  обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (20) Державної антикорупційної програми на 2023-2025 роки Харківською обласною державною адміністрацією повідомлено, що: "Департаментом капітального будівництва Харківської обласної військової адміністрації в межах компетенції забезпечується оприлюднення відкритих даних на офіційному веб-порталі Харківської обласної військової адміністрації".
 2. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (21)</t>
   </si>
   <si>
     <t>Херсонська  обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (21) Державної антикорупційної програми на 2023-2025 роки, Херсонською обласною державною адміністрацією повідомлено, що: "З метою виконання Заходу, передбаченого пунктом 2.7 Програми та пунктом 2.5.10.1.3. Державної антикорупційної програми на 2023 – 2025 роки, надається на погодження Державному агентству відновлення та розвитку інфраструктури України перелік автомобільних доріг (окремих ділянок автомобільних доріг) загального користування місцевого значення, що мають стратегічне значення, з метою відновлення дорожнього одягу та зношеного полотна, у межах встановлених бюджетних призначень на відповідний рік. 
 Так, з метою забезпечення на деокупованій правобережній частині Херсонської області ремонту стратегічних автомобільних доріг, у тому числі доріг, які використовуються як евакуаційний маршрут для більш безпечного переміщення військових та гуманітарних вантажів, евакуації поранених військовослужбовців і цивільних осіб Херсонська обласна державна адміністрація листом від 05 березня 2026 року № 01-01-30-2835/0/26/47 надала Державному агентству відновлення та розвитку інфраструктури України пропозиції до переліку автомобільних доріг загального користування місцевого значення Херсонської області, які використовуються для потреб обороноздатності держави. 
 Відповідно погодженого переліку Державному агентству відновлення та розвитку інфраструктури України надається  щомісячна, щоквартальна та щорічна звітність щодо обсягів виконання та фінансування робіт. 
 На сьогоднішній день оприлюднення публічної інформації у формі відкритих даних на Єдиному державному вебпорталі відкритих даних для Херсонської обласної державної (військової) адміністрації неможливе, оскільки Міністерство цифрової трансформації України (лист від 09 серпня 2022 року № 1/06-2-6620) як держатель Єдиного державного вебпорталу відкритих даних, враховуючи Указ Президента України від 24 лютого 2022 року № 64/2022 «Про введення воєнного стану в Україні», тимчасово вилучило з публічного доступу набори даних розпорядників із Херсонської, Миколаївської, Запорізької, Донецької, Луганської, та Харківської областей". 
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Таким чином, констатуємо, що захід є невиконаним за результатами моніторингу за I квартал 2026 року з огляду на недосягнення показника виконання даного заходу.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (22)</t>
   </si>
   <si>
     <t>Черкаська  обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (22) Державної антикорупційної програми на 2023-2025 роки, Черкаською обласною державною адміністрацією повідомлено, що: "Черкаською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних завантажено набори даних згідно Положення про набори даних, які підлягають оприлюднення у формі відкритих даних, затвердженого Постановою Кабінету Міністрів України від 21.10.2015 № 835, а саме: Схеми планування територій областей (для облдержадміністрацій), дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій), дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій), перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій), перелік баз для стоянки маломірних (малих) суден (скрін з сайту про підтвердження завантаження додається), модератори обробляють набори даних в хронологічному порядку".
-2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+    <t>1. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-4. Таким чином, констатуємо, що захід є невиконаним за результатами моніторингу за I квартал 2026 року з огляду на недосягнення показника виконання даного заходу.</t>
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Черкаською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як схеми планування території області (набір даних оновлений 01 липня 2026 року).
+3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
+- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
+- дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
+- перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (23)</t>
   </si>
   <si>
     <t>Чернівецька обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (23) Державної антикорупційної програми на 2023-2025 роки, Чернівецькою обласною державною адміністрацією повідомлено, що: "На виконання розпорядження обласної державної адміністрації (обласної військової адміністрації) від 03.04.2023 р. № 214-р «Про затвердження антикорупційної програми Чернівецької обласної державної адміністрації на 2023-2025 роки» повідомляємо, що відповідно до наказу Державного агентства відновлення та розвитку інфраструктури України від 19.07.2023 р.№ 307 «Про затвердження Антикорупційної програми Державного агентства відновлення та розвитку інфраструктури України на 2023-2025 роки», яким врегульовано питання про оприлюднення публічної інформації у формі відкритих даних на Єдиному державному веб-порталі відкритих даних, публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
 2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Чернівецькою обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
-- перелік автомобільних доріг загального користування місцевого значення (набір даних оновлений 22 квітня 2025 року);
+- перелік автомобільних доріг загального користування місцевого значення (набір даних оновлений 07 липня 2026 року);
 - схеми планування територій (набір даних оновлений 19 вересня 2024 року).
 3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard", а також "дані про виконані роботи з нанесення дорожньої розмітки".
 4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (24)</t>
   </si>
   <si>
     <t>Чернігівська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (24) Державної антикорупційної програми на 2023-2025 роки Чернігівською обласною державною адміністрацією повідомлено, що: "На виконання заходу передбаченого п. 2.5.10.1.3.(24) Державної антикорупційної програми на 2023 – 2025 роки Чернігівською обласною державною адміністрацією повідомляємо, що на виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Чернігівської обласної військової адміністрації від 29.12.2023 № 900 «Про оприлюднення наборів даних у формі відкритих даних», Державним підприємством «Агентство місцевих доріг Чернігівської області» надано інформацію для оприлюднення Чернігівською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних, наступні набори даних, станом на  24 березня 2026 року.
-[...4 lines deleted...]
-Оскільки за результатами проведеного трискладового тесту інформація яка міститься в наборі даних «Схеми планування територій областей» містить інформацію з обмеженим доступом, обласна державна адміністрація відповідно до вимог ст. 6 Закону України «Про доступ до публічної інформації» обмежує доступ до інформації, що міститься у цьому наборі даних. З огляду на інтереси національної безпеки та територіальної цілісності України, розголошення такої інформації може завдати істотної шкоди цим інтересам, шкода від оприлюднення такої інформації переважає суспільний інтерес в її отриманні.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (24) Державної антикорупційної програми на 2023-2025 роки Чернігівською обласною державною адміністрацією повідомлено, що:
+1) на виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Чернігівської обласної військової адміністрації від 29.12.2023 № 900 «Про оприлюднення наборів даних у формі відкритих даних», Державним підприємством «Агентство місцевих доріг Чернігівської області» надано інформацію для оприлюднення Чернігівською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних, наступні набори даних, станом на 24 березня 2026 року:
+- перелік автомобільних доріг загального користування місцевого значення Чернігівської області;
+- перелік об'єктів будівництва, реконструкції, капітального та поточного середнього ремонту автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах за рахунок залишків субвенції минулих років з державного бюджету місцевим бюджетам у 2026 році (перелік затверджений розпорядженням начальника Чернігівської обласної військової адміністрації від 09 лютого 2026 року №263);
+2) дані опубліковані на Єдиному державному веб-порталі відкритих даних та відповідають вимогам розпорядження начальника Чернігівської обласної державної адміністрації від 29.12.2023 № 900, захід можна вважати розпочатим;
+3) за результатами проведеного трискладового тесту, інформація, яка міститься в наборі даних «Схеми планування територій областей» містить інформацію з обмеженим доступом, обласна державна адміністрація відповідно до вимог ст. 6 Закону України «Про доступ до публічної інформації» обмежує доступ до інформації, що міститься у цьому наборі даних;
+4) з огляду на інтереси національної безпеки та територіальної цілісності України, розголошення такої інформації може завдати істотної шкоди цим інтересам, шкода від оприлюднення такої інформації переважає суспільний інтерес в її отриманні.
 2. З аналізу Єдиного державного веб-порталу відкритих даних встановлено, що Чернігівською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (перелік даних оновлено 27 березня 2026 року);
 - перелік автомобільних доріг загального користування місцевого значення Чернігівської області (перелік даних оновлено 27 березня 2026 року).
 3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "схеми планування територій областей", а також "дані про виконані роботи з нанесення дорожньої розмітки".
 4. З огляду на вищевказану інформацію, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (1)</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (1) Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: «інформація публікується відповідно до наказу Державного агентства відновлення та розвитку інфраструктури України від 14.10.2025 № Н-487 «Про організацію в Державному агентстві відновлення та розвитку інфраструктури України роботи щодо оприлюднення публічної інформації у формі відкритих даних».
 2. З аналізу Єдиного державного веб-порталу відкритих даних, зокрема у розрізі вимог вищезазначеного наказу та постанови Кабінету Міністрів України № 835, Агентством відновлення забезпечено оприлюднення та оновлення таких наборів даних:
 - інформація Агентства відновлення про виконання робіт з нового будівництва, реконструкції та капітального ремонту автомобільних доріг загального користування державного значення за відповідний рік (востаннє оновлено 20 січня 2026 року);
 - просторові координати автомобільних доріг загального користування державного значення (востаннє оновлено 22 жовтня 2025 року);
 - довідка про фінансування дорожньої галузі на поточну дату (востаннє оновлено 22 липня 2025 року);
 - протоколи засідань технічної ради Агентства відновлення (з фіксацією поіменного голосування) (востаннє оновлено 23 липня 2025 року);
 - інформація про хід ліквідації ямковості на міжнародних, національних та регіональних автомобільних дорогах державного значення (востаннє оновлено 21 січня 2026 року);
 - висновки державної будівельної експертизи щодо проектної документації об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення (щодо кожного об’єкта після отримання такого висновку) (востаннє оновлено 02 лютого 2026 року);
 - звіти про врахування замовниками рекомендацій CoST під час будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення (востаннє оновлено 20 січня 2026 року);
 - розподіл коштів на експлуатаційне утримання автомобільних доріг загального користування державного значення між службами автомобільних доріг в областях (востаннє оновлено 22 липня 2025 року);
 - звіт про виконання щорічного фінансового плану ПАТ “ДАК “Автомобільні дороги України” (востаннє оновлено 22 жовтня 2025 року);
 - інформація про аварійно-небезпечні ділянки та місця (ділянки) концентрації дорожньо-транспортних пригод на автомобільних дорогах загального користування державного значення (востаннє оновлено 20 січня 2026 року);
 - дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення відповідно до стандарту OC4IDS (востаннє оновлено 22 липня 2025 року).
 Водночас Агентством відновлення не забезпечено оприлюднення такого набору відкритих даних, як: "перелік автомобільних доріг загального користування державного значення".
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.06.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IV квартал 2025 року заходу 2.5.10.1.3 (1) Програми присвоєно статус «виконано частково».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (25)</t>
   </si>
   <si>
     <t>Хмельницька обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (25) Державної антикорупційної програми на 2023-2025 роки, Хмельницькою обласною державною адміністрацією повідомлено, що: "На лист № 101/19-12-168/2025 від 07.01.2025 року щодо оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS, повідомляємо наступне.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (25) Державної антикорупційної програми на 2023-2025 роки, Хмельницькою обласною державною адміністрацією повідомлено, що: "Щодо виконання заходу, передбаченого п.п. 2.5.10.1.3 Додатка 1 до Антикорупційної програми обласної військової адміністрації на 2024-2026 роки та з метою інформування Сектору з питань запобігання та виявлення корупції обласної державної адміністрації про стан виконання заходів, визначених в Антикорупційній програмі за 1 півріччя 2026 року та щодо оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS, повідомляємо наступне.
 Державним бюджетом України на 2026 рік не передбачено виділення коштів на субвенцію з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах Хмельницької області на 2026 рік. 
-У зв’язку з вищевикладеним, повідомляємо, що у І кварталі 2026 року державна установа «Служба місцевих доріг Хмельниччини» не здійснювала закупівлі робіт та послуг з капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, а відтак відсутня інформація та підстави для оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
+У зв’язку з вищевикладеним, повідомляємо, що у 1 півріччі 2026 року державна установа «Служба місцевих доріг Хмельниччини» не здійснювала закупівлі робіт та послуг з капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, а відтак відсутня інформація та підстави для оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
 2. Водночас вчергове звертаємо увагу на те, що постановою Кабінету Міністрів України від 21.10.2015 р. № 835, вичерпно відображається перелік наборів відкритих даних, що мають оприлюднюватися обласними державними адміністраціями. Разом із тим, всупереч вимогам зазначеної постанови, оприлюднення відповідних наборів даних Хмельницькою обласною державною адміністрацією не здійснюється. З огляду на це, констатуємо, що захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.2</t>
   </si>
   <si>
     <t>Результати проведення моніторингу за якістю дорожніх робіт, дані про результати перевірок, штрафні санкції публікуються на офіційному веб-сайті ініціатора перевірки, ініціатора або замовника моніторингу</t>
   </si>
   <si>
     <t>2.5.10.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Здійснення паспортизації автомобільних доріг загального користування державного значення та штучних споруд на них (за наявного фінансування); внесення паспортів автомобільних доріг та штучних споруд на них у Єдину геоінформаційну базу даних автомобільних доріг загального користування державного значення та Аналітичну експертну систему управління мостами (АЕСУМ)
 </t>
   </si>
   <si>
     <t>проведено паспортизацію автомобільних доріг загального користування державного значення та штучних споруд на них</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.2.1. Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: "протягом 2025 року, у межах наявного фінансування, на автомобільних дорогах загального користування державного значення обстежено та паспортизовано 434 штучних споруди. 
 Службами відновлення та розвитку інфраструктури в областях здійснюється наповнення тих розділів Єдиної геоінформаційної бази даних, щодо яких наявна фактична інформація". 
 Таким чином, з огляду на звітну інформацію надану Державним агентством відновлення та розвитку інфраструктури України можемо констатувати, що захід виконано повністю та вчасно.</t>
   </si>
   <si>
     <t>2.5.10.2.2</t>
@@ -2212,58 +2238,60 @@
     <t xml:space="preserve">Розроблення та підписання документації для впровадження інструменту цифрового управління відбудовою (модернізацією) України, що забезпечить публічний доступ до інтерактивної карти робіт, у тому числі з відновлення (модернізації) України, з інформацією про проведені тендери, укладені договори, підрядників та актуальний хід будівництва по всій країні, що дає змогу стежити за виконанням ремонту та будівництвом з метою уникнення багаторазового проведення робіт на тих самих ділянках </t>
   </si>
   <si>
     <t>документацію підписано</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад, територій та інфраструктури України повідомлено, що: " 1) Урядом прийнято постанову від 15 листопада 2022 року № 1286 «Про реалізацію експериментального проекту із створення, впровадження та забезпечення функціонування Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури» (далі – постанова). Також внесено зміни до неї, постановою Кабінету Міністрів України від 02 травня 2023 року № 434. Посилання: https://zakon.rada.gov.ua/laws/show/1286-2022-%D0%BF#Text.
 2) Видано наказ Мінінфраструктури від 23 січня 2024 року № 65 ""Про затвердження Положення про Єдину цифрову інтегровану інформаційно-аналітичну систему управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури"", що зареєстрований в Міністерстві юстиції України 08 лютого 2024 року за № 198/41543. Посилання: https://zakon.rada.gov.ua/laws/show/z0198-24#Text2". Відзначимо, що наказом Мінінфраструктури від 23 січня 2024 року № 65 ""Про затвердження Положення про Єдину цифрову інтегровану інформаційно-аналітичну систему управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури" нормативно визначаються організаційні засади функціонування Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури. При цьому, серед основних завдань Єдиної цифрової системи виокремлюють, зокрема: забезпечення відображення інформації про процедури закупівель стосовно відновлення та/або відбудови об’єктів;забезпечення обліку проєктів, що спрямовані на відновлення та/або відбудову об’єктів, за якими проведено процедури закупівель та укладено договір між замовником та підрядником на послуги з розробки проєктної документації, нового будівництва, реконструкції, реставрації тощо;забезпечення моніторингу дати закінчення строку дії договору на проведення робіт щодо відновлення та/або відбудови об’єктів;створення аналітичних дашбордів щодо прогресу виконання робіт, тривалості виконання робіт (відповідно до запланованих та фактичних термінів) стосовно відновлення та/або відбудови об’єктів тощо. Таким чином, можемо констатувати, що на разі розроблено нормативно-правове регулювання щодо впровадження інструменту цифрового управління відбудовою (модернізацією) України, що забезпечить публічний доступ до інтерактивної карти робіт, у тому числі з відновлення (модернізації) України, з інформацією про проведені тендери, укладені договори, підрядників та актуальний хід будівництва по всій країні, що дає змогу стежити за виконанням ремонту та будівництвом з метою уникнення багаторазового проведення робіт на тих самих ділянках. Окрім того, відповідна Єдина цифрова система на разі функціонує у тестовому режимі, зокрема доступними є такі функціонали:
 1. Публічний портал - https://dream.gov.ua/
 2. Функціонал користувача - https://my.dream.gov.ua/
 3. Модуль аналітики - https://bi.dream.gov.ua/
 4. Чат бот для підтримки громад - https://t.me/DREAM_GOV_UA_bot
 Отже, з огляду на розроблення та підписання документації для впровадження інструменту цифрового управління відбудовою (модернізацією) України, можемо констатувати, що захід передбачений п. 2.5.10.3.1 є виконаним повністю, однак невчасно.</t>
   </si>
   <si>
     <t>2.5.10.3.2</t>
   </si>
   <si>
     <t>Проведення дослідної експлуатації інструменту цифрового управління, зазначеного у підпункті 2.5.10.3.1, його доопрацювання (за потреби) та запуск у промислову експлуатацію</t>
   </si>
   <si>
     <t>інструмент цифрового управління відбудовою (модернізацією) України введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.3.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад та територій України повідомлено, що: 
-1) пунктом 39 завдання 5 плану заходів з реалізації дорожньої карти передбачається «Розроблення концепції єдиної цифрової екосистеми управління публічними інвестиціями на основі оновленої методологічної бази, опис її основних компонентів, включаючи Єдину цифрову інтегровану інформаційно-аналітичну систему управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (екосистема DREAM) (єдиний банк проектів, що пройшли встановлені процедури оцінки та відбору, та забезпечення їх моніторингу), ІТ-системи Мінфіну для планування та моніторингу виконання державного та місцевих бюджетів (відображення відібраних для фінансування проектів у бюджеті), Prozorro (планування та реалізація закупівель), Казну (виконання проектів з фінансування), та їх взаємна інтеграція для забезпечення наскрізного управління процесом» (далі – Концепція). Головним виконавцем заходу є Мінфін;
-[...3 lines deleted...]
-5) після цього планується модернізація функціоналу екосистеми DREAM відповідно до реформи управління публічними інвестиціями та введення системи у промислову експлуатацію.
+1) наказом Мінрозвитку від 20 серпня 2025 року № 1289 програмне забезпечення Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом реконструкції нерухомості, будівництва та інфраструктури» (далі – екосистема DREAM) введено в дослідну експлуатацію;
+2) наразі екосистема DREAM функціонує у належному стані;
+3) разом з тим зазначаємо, що в Україні триває реформа управління публічними фінансами;
+4) відповідно до підпункту 3 пункту 2 постанови Кабінету Міністрів України від 26 серпня 2025 р. № 1049 “Про внесення змін до постанови Кабінету Міністрів України від 28 лютого 2025 р. N 527” до набрання чинності нормативно-правовим актом Кабінету Міністрів України, який визначатиме порядок функціонування та складові Єдиної інформаційної системи управління публічними інвестиційними проєктами (ЄІС), підготовка, оцінка публічних інвестиційних проєктів, формування Єдиного проектного портфелю держави, галузевих (секторальних) портфелів, а також внесення і оновлення інформації здійснюються з використанням екосистеми DREAM;
+5) модернізація екосистеми DREAM як засобу інформатизації та впровадження нових функціональних можливостей здійснюється відповідно до вимог, передбачених постановою КМУ від 21 лютого 2025 р. № 205 Деякі питання створення, адміністрування та забезпечення функціонування засобу інформатизації», та є поетапним процесом, що потребує значних витрат ресурсів та часу;
+6) таким чином, введення екосистеми  DREAM в промислову експлуатацію доцільно розглядати після завершення процесу її модернізації відповідно до реформи управління публічними фінансами;
+7) станом на сьогодні в екосистемі DREAM реалізовано функціонал щодо формування Середньострокового плану пріоритетних публічних інвестицій держави (регіону, територіальної громади), підготовки та оцінки публічних інвестиційних проектів і програм на державному, регіональному та місцевому рівнях, формування Єдиного проектного портфеля публічних інвестицій регіону та територіальної громади, тощо. 
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «інструмент цифрового управління відбудовою (модернізацією) України введено в промислову експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.08.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.3.2 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.3.2 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.5.10.3.3</t>
   </si>
   <si>
     <t>Забезпечення постійного функціонування (надання можливості публічного доступу) та оновлення інтерактивної карти робіт, зокрема робіт з відновлення (модернізації) України, з інформацією про проведені тендери, договори, підрядників та актуальний хід будівництва по всій країні, що дає змогу стежити за виконанням ремонту та будівництва</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t>публічний доступ до інтерактивної карти робіт, зокрема робіт з відновлення України, забезпечено</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.3.3. Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад та територій України повідомлено, що:
 1) здійснюється постійне функціонування (надання можливості публічного доступу) та оновлення інтерактивної карти робіт;
 2) Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об'єктів нерухомого майна, будівництва та інфраструктури забезпечується основна функції щодо реалізації реформи управління публічними інвестиціями;
 3) фактично система виконує функції інструменту, через який забезпечуються збір, структуризація, публікація та відображення інформації щодо проектів, критеріїв їх пріоритизації, джерел фінансування, закупівель, виконання та моніторингу;
 4) наразі серед цифрових інструментів реформи УПІ лише система DREAM забезпечує:
 - відображення проектів та програм у структурованому вигляді;
 - простежуваність руху проекту від етапу ініціювання до реалізації;
 - відображення його належності до відповідних портфелів;
 - зв’язок із даними про фінансування;
 - зв’язок із закупівлями через інтеграцію з електронною системою закупівель Prozorro;
 - відстеження етапів реалізації;
@@ -2477,56 +2505,57 @@
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: "у 2023 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 10 майданчиків габаритно-вагових комплексів зважування в русі WIM.
 У 2024 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 4 майданчиків зважування в русі WIM.
 У 2025 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 3 майданчиків зважування в русі WIM, а саме:
 WIM 52, який розташований на км 126+562 автомобільної дороги загального користування державного значення M-14 Одеса – Мелітополь – Новоазовськ, Миколаївської області;
 WIM 84, який розташований на км 12+801 автомобільної дороги загального користування державного значення Р-63/Н-03/ – Вартиківці – контрольно-пропускний пункт «Сокиряни» Чернівецької області;
 WIM 62, який розташований на км 1+941 автомобільної дороги Р-51 Мерефа – Лозова – Павлоград, Харківська область".
 Таким чином, можемо констатувати, Агентством відновлення у IV кварталі 2025 року проводилися роботи спрямовані на створення мережі нових WIM систем, у межах наявного фінансування та з урахуванням об'єктивної ситуації, що зумовлена дією військового стану. Відтак, можемо констатувати, що захід передбачений п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.5.3</t>
   </si>
   <si>
     <t>Розміщення на офіційному веб-сайті Укртрансбезпеки інформації про порушення габаритно-вагових параметрів, а також накладені санкції за відповідні порушення, зокрема адміністративні стягнення</t>
   </si>
   <si>
     <t>Державна служба України з безпеки на транспорті</t>
   </si>
   <si>
     <t>інформація розміщена на веб-сайті Укртрансбезпеки та доступна для порушників</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.5.3 Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що:
 1) забезпечується цілодобовий автоматизований габаритно-ваговий контроль;
-2) станом на 31.03.2026 до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
-[...2 lines deleted...]
-5) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
+2) на сьогодні до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
+3) обробка даних здійснюється за допомогою інформаційно-комунікаційної системи фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті в автоматичному режимі – комп’ютерної програми «Система автоматичної фіксації габаритно-вагового контролю транспортних засобів», яка за потреби зазнає доопрацювань та удосконалюється;
+4) її безперебійне функціонування досягнуто за допомогою технічної підтримки відповідних спеціалістів;
+5) з 01.01.2023 по 30.06.2026 включно винесено 30 516 постанов на суму 421,26 млн. грн;
+6) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є « інформація розміщена на веб-сайті Укртрансбезпеки та доступна для порушників».
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6895,51 +6924,51 @@
         <v>377</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>409</v>
       </c>
       <c r="K78" s="2"/>
       <c r="L78" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N78" s="2" t="s">
         <v>379</v>
       </c>
       <c r="O78" s="2" t="s">
         <v>410</v>
       </c>
       <c r="P78" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q78" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>411</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -7099,102 +7128,102 @@
         <v>377</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I82" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>421</v>
       </c>
       <c r="K82" s="2"/>
       <c r="L82" s="2" t="s">
         <v>391</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N82" s="2" t="s">
         <v>379</v>
       </c>
       <c r="O82" s="2" t="s">
         <v>422</v>
       </c>
       <c r="P82" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q82" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>423</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>377</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>424</v>
       </c>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N83" s="2" t="s">
         <v>379</v>
       </c>
       <c r="O83" s="2" t="s">
         <v>425</v>
       </c>
       <c r="P83" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q83" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>426</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -7456,51 +7485,51 @@
         <v>377</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I89" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>442</v>
       </c>
       <c r="K89" s="2"/>
       <c r="L89" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N89" s="2" t="s">
         <v>379</v>
       </c>
       <c r="O89" s="2" t="s">
         <v>443</v>
       </c>
       <c r="P89" s="2" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="Q89" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>444</v>
       </c>
       <c r="G90" s="2" t="s">