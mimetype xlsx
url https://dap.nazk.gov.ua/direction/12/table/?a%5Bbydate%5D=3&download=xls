--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -131,62 +131,61 @@
     <t>За інформацією Міноборони: "Опрацьовано та видано наказ Міністерства оборони України від 23.12.2023 № 771/нм “Про інвентаризацію об’єктів державної власності та надання відомостей до Єдиного реєстру об’єктів державної власності”.
 Положення, що містяться наказі, повною мірою відповідають вимогам, встановлений у змісті заходу, з огляду на що вказаний захід є виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.1.6</t>
   </si>
   <si>
     <t>Проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна та земельних ділянок підприємств, установ і організацій, що належать до сфери управління Міноборони, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121;
 3) щорічну інвентаризацію за 2024 рік проведено та подано органу управління від 80% суб’єктів господарювання, 20% в стані реорганізації (ліквідація, банкрутство);
-4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств;
-[...2 lines deleted...]
-7) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі.
+4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств, таким чином інвентаризація проведена та передано до органу управління 98% суб’єктів господарювання, 2% в стані реорганізації (ліквідація, банкрутство);
+5) впродовж ІІ кварталу 2026 року за результатами інвентаризації, суб’єктами господарювання, функціональне управління яких покладено на Головне управління оборонних активів, зареєстровано право власності за державою в особі Міноборони на нерухоме майно (будівель та споруд), що становить 61 % та на земельні ділянки що становить 91 %;
+6) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність коштів у суб’єктів господарювання на виготовлення правовстановлюючих документів на нерухоме майно та земельні ділянки.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.6.1.1.7</t>
   </si>
   <si>
     <t>Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно та земельні ділянки підприємств, установ і організацій, що належать до сфери управління Міноборони, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>звіт про результати моніторингу опубліковано</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.1.7 Державної антикорупційної програми, затвердженої постановою Кабінету Міністрів України від 4 березня 2023 р. № 220 «Про затвердження Державної антикорупційної програми на 2023-2025 роки» (далі – Програма) за I квартал поточного року.
 1. Заходу 2.6.1.1.7 Програми був присвоєний статус «прогрес виконання відсутній».
 2. Підставою для присвоєння такого статусу була інформація про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця.
 3. Відповідно до такої інформації:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
@@ -209,115 +208,112 @@
 2) за результатом якого:
 суб’єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на нерухоме майно на 1578 одиниць будівель та споруд, що становить 55 % та на 85142,7 га земельних ділянок, що становить 72 %;
 зареєстровано право власності за державою в особі Міноборони (військове майно) на 21432 одиниць будівель та споруд що становить 75 %.
 10. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 11. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 12. З огляду на інформацію, що міститься у пп. 9 – 11, за результатами моніторингу за ІIІ квартал поточного року заходу 2.6.1.1.7 Програми присвоєно статус «прогрес виконання наявний».
 Моніторинг заходу 2.6.1.1.7 Програми за IV квартал 2025 року.
 13. Відповідно до інформації про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління за результатом якого 
 суб'єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на 65% нерухомого майна та право постійного користування на 74 % земельних ділянок, зокрема за 2025 рік на 3259 га.
 2) Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України 
 (лист від 30.12.2025 №73/1756-сл)
 14. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.7 Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (1)</t>
   </si>
   <si>
     <t>Проведення Міноборони, СБУ, Національною гвардією та Держприкордонслужбою інвентаризації та здійснення реєстрації речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.10 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) у межах виділеного фінансового ресурсу, у 2025 році та першому кварталі 2026 року проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
-[...2 lines deleted...]
-4) потребує реєстрації близько 37,66 тис. га. (без урахування тимчасово окупованих територій).
+1) у межах виділеного фінансового ресурсу, у 2025 році проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
+2) у 2026 році узагальнено потребу та заплановано розроблення документації із землеустрою щодо 47 земельних ділянок загальною площею 4282,3339 га на суму 3100,0 тис. грн;
+3) станом на 30.06.2026 на обліку Міноборони перебуває 4736 земельних ділянок, загальною площею 520,69 тис. га., проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 3300 земельних ділянок, загальною площею 417,42 тис. га., що становить 80,2 %. Потребує реєстрації близько 37,58 тис. га. бюджетного фонду (без урахування тимчасово окупованих територій).
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність первинних облікових документів на земельні ділянки, що не дає можливість своєчасного надання дозволів органами державної влади та місцевого самоврядування на проведення інвентаризації земельних ділянок та виготовлення правовстановлюючих документів, а також обмеженість фінансового ресурсу.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (2)</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України</t>
   </si>
   <si>
     <t>За повідомленням МВС: "Проведено інвентаризацію 100 відсотків земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією".
 Зважаючи на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (3)</t>
   </si>
   <si>
     <t>Служба безпеки України</t>
   </si>
   <si>
     <t>За повідомленням СБУ: "Проведено інвентаризацію 20 земельних ділянок, що належать до земель оборони, та зареєстровані речові права на них із внесенням до Держреєстру".
 Зважаючи на те, що СБУ в межах компетенції провела інвентаризацію всіх земельних ділянок, що належать до земель оборони, та зареєструвала речові права на них, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (4)</t>
   </si>
   <si>
     <t>Національна гвардія України</t>
   </si>
   <si>
     <t>За повідомленням Нацгвардії: "Протягом 2024 року Головним управлінням Національної гвардії України у відповідності до Порядку проведення інвентаризації земель, затвердженого постановою Кабінету Міністрів України від 5 червня 2019 року № 476 та наказу МВС від 30.07.2019 № 633 «Про ведення обліку об’єктів державної власності» проведено інвентаризацію 100 відсотків земель оборони, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 За результатами проведеної інвентаризації узагальнено перелік земель, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, а також забезпечено подання актуалізованої інформації до Міністерства внутрішніх справ України для подальшого звітування до Фонду державного майна України відповідно до встановленої законодавством форми за допомогою АС «Юридичні особи»".
 Зважаючи на вищевикладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (5)</t>
   </si>
   <si>
     <t>Адміністрація Державної прикордонної служби України</t>
   </si>
   <si>
     <t>За повідомленням Адміністрації Держприкордонслужби: Упродовж 2024 року органами Держприкордонслужби проведено інвентаризацію 100% земельних ділянок, розташованих поза межами територій, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією. За результатами інвентаризації проведено звірку облікових даних щодо 1394 земельних ділянок, що перебувають на балансі органів Держприкордонслужби. З них на 1362 земельні ділянки здійснено реєстрацію речових прав, що складає 98% від їх загальної кількості. Щодо 32 земельних ділянок (2%) загальною площею 2348,729 га реєстрацію речових прав не здійснено з причин необхідності відновлення меж земельних ділянок у судовому порядку та присвоєння їм кадастрових номерів, відсутності дозволу на розробку проєкту землеустрою та потреби в оновлені технічного паспорту, а також підготовки до прийняття рішення про їх подальшу передачу в комунальну власність територіальних громад. Очікуваний термін завершення реєстрації речових прав на такі землі – грудень 2025 року".
 Зважаючи на те, що показником виконання заходу є проведення інвентаризації 100% земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією, зазначений захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.11 (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією </t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.11 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами проведеного моніторингу станом на 31.03.2026 на обліку Міноборони перебуває 4688 земельних ділянок, загальною площею 520,70 тис. га;
-[...2 lines deleted...]
-4) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/nvcpvt.
+1) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/korqbi;
+2) результати роботи щодо проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією протягом 2025 року оприлюднено за посиланням https://surl.li/gqbxxk.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (2)</t>
   </si>
   <si>
     <t>1. За інформацією МВС: "Звіт про результати моніторингу кількості проінвентаризованих земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, опубліковано на сайті МВС".
 2. Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства внутрішніз справ України. 
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.11 (2) Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (3)</t>
   </si>
   <si>
     <t>1. Відповідно до інформації про стан виконання заходу 2.6.1.1.11 (3) Програми, що отримана від головного виконавця: проведено інвентаризацію 166 земельних ділянок Служби безпеки України, 142 ділянки зареєстровано на праві постійного користування, державної реєстрації потребує 24 земельних ділянок, заходи з реєстрації продовжують проводитися.
 2. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 4. З огляду на те, що Службою безпеки України повідомлено про проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, однак не опубліковано звіт про результати такого моніторингу у відкритому доступі, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.6.1.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Наповнення Публічної кадастрової карти інформацією про землі оборони та земельні ділянки Міноборони та підприємств, установ і організацій, що належать до сфери його управління, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони </t>
   </si>
   <si>
@@ -367,87 +363,87 @@
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121. 
 3) щорічну інвентаризацію за 2025 рік проведено та подано органу управління 100% суб’єктів господарювання. (сторінки Акту прийому – передачі, які затверджені 22.09.2025 додаються).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.1.2.2 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією
 </t>
   </si>
   <si>
     <t>За повідомленням МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС.
 Здійснено в установленому порядку державну реєстрацію права власності за державою в особі МВС на нерухоме майно, яке обліковується на балансі КНВО «Форт» МВС України, про що листами КНВО «Форт» МВС України від 25.09.2024 № 2510 та № 2511 поінформовано МВС".
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.2.2 (3)</t>
   </si>
   <si>
     <t>Акціонерне товариство "Українська оборонна промисловість"</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено  інвентаризацію та реєстрацію речових прав на 88,9% об’єктів нерухомого майна і 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено інвентаризацію та реєстрацію речових прав на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори, а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (4)</t>
   </si>
   <si>
     <t>Державне космічне агентство України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується та здійснюється в межах повноважень координація діяльності підприємств, що належать до сфери управління Державного космічного агентства, щодо проведення реєстрації речових прав на об’єкти нерухомого майна і  земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (4)</t>
   </si>
   <si>
     <t>Проведення в межах компетенції щодо управління об’єктами державної власності щорічного моніторингу кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 88,9% об’єктів нерухомого майна та 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (3)</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується, проводиться в межах повноважень  моніторинг кількості проінвентаризованих та зареєстрованих об'єктів нерухомого майна і земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (1)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (1)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (1) Програми, що отримана від головного виконавця:
 1) до сфери управління Міністерства оборони єдині майнові комплекс державних підприємств та установ передано від Міністерства стратегічних галузей промисловості згідно акту прийому – передачі, які затверджені 22.09.2025;
 2) проведено в межах компетенції щодо управління об’єктами державної власності щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією в повному обсязі на підставі актів прийому-передачі від 22.09.2025;
 3) інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України (лист від 30.12.2025 № 73/1756-сл).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (2)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (2)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (2) Програми, що отримана від головного виконавця:
 1) з урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС;
 2) з метою здійснення державної реєстрації речових прав на об’єкти нерухомого майна у Державному реєстрі речових прав на нерухоме майно відповідно до вимог Закону України «Про державну реєстрацію речових прав на нерухоме майно та їх обтяжень», протягом 2024 року проведено технічну інвентаризацію  будівель та споруд, які обліковуються на балансі КНВО «Форт» МВС України, та виготовлено технічну документацію на 46 об’єктів нерухомості, які не було зареєстровано.
 У подальшому здійснено державну реєстрацію права власності за державою в особі МВС на зазначені вище об’єкти нерухомого майна;
 3) КНВО «Форт» МВС України в установленому законодавством порядку оформлено право постійного користування на 5 земельних ділянок;
 4) станом на 01.01.2026 КНВО «Форт» МВС України в установленому порядку  зареєстровано 56 будівель і споруд та 5 земельних ділянок;
 5) разом з тим, на сьогодні в користуванні КНВО «Форт» МВС України перебуває 1 земельна ділянка, на яку з об’єктивних причин тимчасово не може бути оформлено право постійного користування в Державному реєстрі речових прав на нерухоме майно, оскільки частина цієї земельної ділянки є предметом судового спору (відповідно до постанови Верховного суду від 07.05.2025 справу 128/680/21 направлено на новий розгляд до суду першої інстанції);
@@ -483,58 +479,60 @@
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.6.1.3.4</t>
   </si>
   <si>
     <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення автоматизованої системи обліку і моніторингу споживання та якості пального в Збройних Силах, усіх структурних підрозділах, організаціях, на державних підприємствах (у разі розподілу на них пально-мастильних матеріалів), які належать до сфери управління Міноборони, у військових частинах, безпосередньо підпорядкованих Міноборони, а також господарських товариствах, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>технічне завдання розроблено</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
-[...1 lines deleted...]
-- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+1) автоматизована система належить до категорії комплексних науково-прикладних робіт, та передбачає проведення всебічного аналізу вихідних даних, варіантне опрацювання технічних рішень, виконання техніко-економічних розрахунків, оцінку ефективності та ризиків, а також обґрунтування доцільності створення системи, отже, слід врахувати необхідність забезпечення сумісності з існуючими інформаційними системами, дотримання вимог кібербезпеки та захисту інформації, врахування стандартів і підходів держав-членів НАТО, проведення міжвідомчого узгодження із залученням широкого кола зацікавлених органів та установ;
 2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
-3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами;
+4) листом КСЛ ЗСУ від 18.05.2026 за №370/6028/КСЛ, направлено звернення на заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації щодо створення робочої групи для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+5) відповідно до рішення заступника Міністра оборони, листом КСЛ ЗСУ від 08.06.2026 №370/6992/КСЛ до Центру трансформації процесів управління оборонними ресурсами надано представників від КСЛ ЗСУ для включення до складу робочої групи;
+6) згідно з дорученням Центру трансформації процесів управління оборонними ресурсами від 03.06.2026 №4487, визначено спільно з представниками ДЦТ МОУ та КСЛ ЗСУ організувати спільну роботу для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+7) продовжується відповідна робота.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.6.1.4</t>
   </si>
   <si>
     <t>Проведено повну інвентаризацію та оцінку об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу</t>
   </si>
   <si>
     <t>2.6.1.4.2 (6)</t>
   </si>
   <si>
     <t>Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>100 відсотків об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу та суб’єктів господарювання, що належать до сфери управління Міноборони, оцінено</t>
   </si>
@@ -714,54 +712,54 @@
   <si>
     <t>2.6.2.2</t>
   </si>
   <si>
     <t>Секретність у сфері оборонних закупівель знижено до обґрунтованого рівня, за результатами закупівель оприлюднюється визначений законом обсяг відомостей, у тому числі як набір даних, діє прозора система ціноутворення на продукцію оборонного призначення</t>
   </si>
   <si>
     <t>2.6.2.2.3</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України,
 Служба безпеки України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>результати аналітичного дослідження оприлюднено та презентовано для громадськості</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі;
-2) станом на теперішній час опрацьовується питання щодо оприлюднення та презентації для громадськості.
+2) результати аналітичного дослідження оприлюднено та презентовано для громадськості на сайті Міністерства оборони України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «результати аналітичного дослідження оприлюднено та презентовано для громадськості».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.2.3</t>
   </si>
   <si>
     <t>Запроваджено можливість здійснювати закупівлі не лише за критерієм найнижчої ціни, а і з урахуванням вартості життєвого циклу продукції та інших нецінових критеріїв, необхідних для закупівлі товарів, робіт або послуг, що відповідають потребам Збройних Сил та інших сил безпеки і оборони</t>
   </si>
   <si>
     <t>2.6.2.3.1</t>
   </si>
   <si>
     <t>Проведення моніторингу проектів законів, які передбачають внесення змін до Закону України “Про оборонні закупівлі”, яким визначено, що серед критеріїв оцінки пропозицій учасників закупівель, зокрема, визначені: 
 1) рівень забезпечення життєвого циклу (гарантійне та сервісне обслуговування, утилізація тощо); 
 2) вартість життєвого циклу та інші, та підготовка відповідних пропозицій</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.3.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем:
 Протягом звітного періоду проводився регулярний моніторинг проєктів законів які передбачають внесення змін до Закону України “Про оборонні закупівлі” за критеріями: 
 1) рівень забезпечення життєвого циклу (гарантійне та сервісне обслуговування, утилізація тощо); 
 2) вартість життєвого циклу та інші. 
 За період проведення моніторингу до Закону України були внесені зміни № 3589-IX від 22.02.2024; № 4111-IX від 04.12.2024, що не відносилися до вищезазначених критеріїв. 
 2.  Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3.  З огляду на вищевказану інформацію, констатуємо, що захід виконано.</t>
   </si>
@@ -784,101 +782,97 @@
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України,
 Акціонерне товариство "Українська оборонна промисловість"</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.4.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем: 
 "Прийнято Постанову  Кабінету Міністрів України  від 17 грудня 2025 р. № 1683 "Про внесення змін до Порядку створення, функціонування та ведення електронного реєстру учасників відбору та виконавців державних контрактів (договорів), внесення до нього суб’єктів господарювання”.
 2. З огляду на вищевказане, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.2.4.1  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.2.4.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію Електронного реєстру учасників відбору та виконавців державних контрактів (договорів), що здійснює функції, передбачені у підпункті 2.6.2.4.1, і, зокрема містить систематизовані дані про суб’єктів господарювання за класифікаційними ознаками та автоматизовано наповнюється</t>
   </si>
   <si>
     <t xml:space="preserve">електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію </t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що електронний реєстр учасників відбору та виконавців державних контрактів (договорів) перебуває на етапі розробки.
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що відповідно до Наказу начальника Головного управління інформаційних технологій від 26.05.2026 №41 введено в дослідну  експлуатацію Електронний реєстр учасників відбору та виконавців державних контрактів (договорів) (ІКС "Реєстр зброярів") з використанням реальних даних.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус  виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.2.5</t>
   </si>
   <si>
     <t>З метою мінімізації ризиків корупції в закупівлях за імпортом налагоджено взаємодію з Агенцією НАТО щодо підтримки та постачання</t>
   </si>
   <si>
     <t>2.6.2.5.1</t>
   </si>
   <si>
     <t>Визначення процедур проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів, які визначені відповідно до переліку міжнародних спеціалізованих організацій, їх представництв, що здійснюють закупівлі товарів, робіт і послуг оборонного призначення, затвердженого постановою Кабінету Міністрів України від 26 травня 2021 р. № 527</t>
   </si>
   <si>
     <t>процедури визначено</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
-2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
-[...3 lines deleted...]
-6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2) відповідно до запиту Міністерства оборони України щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, також розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання і Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 30.06.2026 проєкт Угоди пройшов погодження Центральними органами виконавчої влади та направлений для проведення правової та антикорупційної експертиз до Міністерства юстиції України та Національного агентства з питань запобігання корупції;
+4) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів відповідно до процедур, зазначених у підпункті 2.6.2.5.1</t>
   </si>
   <si>
     <t>проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
-[...3 lines deleted...]
-5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, зокрема через програму Уряду США «Міжнародні військові продажі» (далі – FMS);
+2) у ІІ кварталі 2026 представники Агенції залучалися до обговорення спільних проєктів з одним із найбільших світових виробників ЗРК на запит Управління міжнародних проєктів Міністерства оборони України;
+3) такі обговорення стосувалися посилення спроможностей Повітряних Сил Збройних Сил України та розбудови співпраці у сфері налагодження промислової кооперації, які реалізовуватимуться, зокрема через використання інструментів FMS.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за ІІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.3 Неефективна модель контролю продукції оборонного призначення у процесі виробництва не дає змоги вчасно та у повному обсязі запобігати постачанню бракованих зразків озброєння та військової техніки</t>
   </si>
   <si>
     <t>2.6.3.1</t>
   </si>
   <si>
     <t>Створена система державного гарантування якості товарів, робіт і послуг оборонного призначення в Україні впроваджує міжнародні вимоги і стандарти оцінювання відповідності системи менеджменту якості виробників, постачальників, які також відповідають стандартам НАТО</t>
   </si>
   <si>
     <t>2.6.3.1.1</t>
   </si>
   <si>
     <t>Розроблення проекту наказу Міноборони про затвердження концепції створення та функціонування електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами</t>
   </si>
   <si>
     <t>день набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
   </si>
   <si>
     <t>один місяць з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
@@ -952,79 +946,77 @@
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">систему введено в промислову експлуатацію </t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
-3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за ІІ квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>2.6.3.2</t>
   </si>
   <si>
     <t>Утворено та функціонує уповноважений орган з державного гарантування якості оборонної продукції, який видає сертифікати відповідності</t>
   </si>
   <si>
     <t>2.6.3.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про затвердження положення про уповноважений орган з державного гарантування якості, якою, зокрема, визначено:
 1) організацію структури уповноваженого органу з державного гарантування якості;
 2) незалежність діяльності уповноваженого органу з державного гарантування якості шляхом встановлення заборони Міноборони втручатися у операційну діяльність такого органу;
 3) забезпечення функцій органу за допомогою функціонування електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами;
 4) постанова Кабінету Міністрів України від 16 червня 2021 р. № 622 “Про уповноважений орган з державного гарантування якості” втратила чинність
 </t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-[...1 lines deleted...]
-2) наразі Міноборони проводить робочі консультації з фахівцями Секретаріату Кабінету Міністрів України щодо зауважень Юридичного департаменту СКМУ до зазначеного проекту акту.
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що Кабінетом Міністрів України прийнято постанову від 17 червня 2026 р. № 788, якою затверджено Положення про уповноважений орган з державного гарантування якості.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «постанову Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.07.2023 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.3.2.2 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, а також відсутність у прийнятому акті положень, які відтворюють п.п. 4 п.п. 2.6.3.2.2., відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.2.3</t>
   </si>
   <si>
     <t>Запровадження системи підготовки, підвищення рівня професійної компетенції персоналу системи державного гарантування якості та їх атестації</t>
   </si>
   <si>
     <t>тренінгові програми оцінювання відповідності системи менеджменту якості виробників розроблено</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.3.2.3 Програми за IV квартал 2025 року.
   1. Відповідно до інформації, наданої головним виконавцем:
 "Запроваджено та забезпечується функціонування дієвої комплексної системи підготовки і підвищення професійної компетенції персоналу системи державного гарантування якості та представників підприємств оборонно-промислового комплексу, що ґрунтується на вимогах національного законодавства і стандартах НАТО серії AQAP.  Розроблено та впроваджено тренінгові програми з оцінювання відповідності систем менеджменту якості виробників, які реалізуються на базі провідних національних закладів освіти, громадських і міжнародних навчальних платформах. Забезпечено багаторівневу підготовку, регулярне підвищення кваліфікації та системне оцінювання професійних знань персоналу.                 
   Розроблено навчальну план-програму курсу підвищення кваліфікації з питань державного гарантування якості та проведення аудитів системи менеджменту якості підприємств оборонно-промислового комплексу (шифр – ОМ-ДГЯ) (розроблено робочою групою Управління державного гарантування якості та Національним університетом оборони України, наказ начальника управління від 04.08.2025 №101/нагд та затверджено начальником Головного управління державного гарантування якості 16.10.2025) на базі Національного університету оборони України, в рамках якого успішно пройшло підготовку та отримали сертифікати - 46 фахівців ДГЯ;
   На базі Національного технічного університету України “КПІ імені Ігоря Сікорського” розроблена навчальна програма “Стандартизація та системи менеджменту якості в оборонно-промисловому комплексі” та  запроваджено курс з навчання фахівців підприємств оборонно-промислового комплексу за програмою (затверджена  ректором та начальником Управління державного гарантування якості від 03.06.2025), в рамках якого здійснено підготовку 80 представників оборонних підприємств з отриманням сертифікатів".
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є "тренінгові програми оцінювання відповідності системи менеджменту якості виробників розроблено".
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Констатуємо, що захід є виконаним за результатами моніторингу за IV квартал 2025 року.</t>
   </si>
   <si>
     <t>2.6.3.2.4 (3)</t>
   </si>
   <si>
     <t>Інформування суб’єктів господарювання оборонно-промислового комплексу про запровадження системи державного гарантування якості та можливість встановлення державними замовниками додаткових кваліфікаційних критеріїв щодо відповідності вимогам державного гарантування якості</t>
@@ -1091,143 +1083,144 @@
   <si>
     <t>2.6.4.1.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення результатів аудиту, зазначеного у підпункті 2.6.4.1.3, з метою визначення шляхів усунення недоліків наявної житлової черги через запуск цифрової автоматизованої системи квартирного обліку</t>
   </si>
   <si>
     <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
 Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
 За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
 Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.5</t>
   </si>
   <si>
     <t xml:space="preserve">Проведення щороку інвентаризації облікових справ військовослужбовців та членів їх сімей, що перебувають на обліку військовослужбовців та членів їх сімей, що потребують поліпшення житлових умов, та верифікація даних </t>
   </si>
   <si>
     <t xml:space="preserve">звіт про результати інвентаризації оприлюднено </t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.4.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Визначення потреби у створенні інформаційно-комунікаційної системи квартирного обліку військовослужбовців та житлового фонду, яка, зокрема, включає інформацію про:
 1) забезпечення ведення обліку житлового фонду і руху черги та розрахунку мінімальної і максимальної площі житла, яка може бути надана військовослужбовцю, що перебуває на обліку;
 2) ведення обліку військовослужбовців, які отримали постійне житло, зокрема шляхом приватизації службового житла (із зазначенням площі, вартості, кількості жилих приміщень, джерел фінансування) або грошової компенсації за належне для отримання жиле приміщення, із наведенням виду черги (загальна, першочергова, позачергова) та підстав для першочерговості / позачерговості забезпечення житлом;
 3) ведення обліку військовослужбовців, які проживають у службових жилих приміщеннях;
 4) ведення обліку військовослужбовців, які отримують грошову компенсацію за піднайом (найом) житла або проживають в орендованих військовими частинами жилих приміщеннях.
 </t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>потребу у створенні системи визначено</t>
   </si>
   <si>
     <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
 Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
 З огляду на вищезазначене, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.7</t>
   </si>
   <si>
     <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-[...1 lines deleted...]
-3) у зв'язку з прийняттям Закону України ""Про основні засади житлової політики"" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+1) рішенням продуктового комітету з питань цифрової трансформації в системі Міноборони (Протокол № 7 від 24.10.2025), прийнято одноголосне негативне рішення на створення та впровадження в діяльність Збройних Сил України ІКС “ЖИТЛО+”;
+2) для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з: 
+- 15.01.2026 проведено узгоджувальну нараду, з залученням фахівців Міноборони та Збройних Сил, стосовно визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців;
+- станом на теперішній час по результатам проведеної наради, рішення про визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації не прийнято. (листи КСЛ: від 30.01.2026 № 370/1016/КСЛ, від 18.02.2026 № 370/1755/КСЛ, від 26.06.2026 № 370/7939/КСЛ).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення техноробочого проекту та введення в промислову експлуатацію інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 </t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-[...5 lines deleted...]
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що для визначення порядку подальших дій щодо виконання заходів, визначеному підпунктом 2.6.4.1.6,  відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6. Про результати проведення наради та подальші заходи   КСЛ ЗСУ не повідомлено.
+2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу, передбаченого п. 2.6.4.1.8 є невизначеність порядку подальших дій щодо виконання заходів, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 та з причин, зазначених у п. 2.6.4.1.7.
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+5. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.9</t>
   </si>
   <si>
     <t>Розроблення наказу про затвердження положення про інформаційно-комунікаційну систему, зазначену в підпункті 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначених підпунктами 2.6.4.1.6 -2.6.4.1.10, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-2) не розпочато виконання заходу з причин зазначених у п.п. 2.6.4.1.7. - 2.6.4.1.8.
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Наповнення та підтримання в актуальному стані даних інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 </t>
   </si>
   <si>
     <t>дані системи регулярно оновлюються</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
-2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.2</t>
   </si>
   <si>
     <t>Запроваджено новий механізм задоволення житлових потреб військовослужбовців: використовуються державні іпотечні та лізингові програми; застосовується грошове відшкодування; житло будується із залученням зовнішніх кредитних коштів; визначено перелік об’єктів незавершеного будівництва, які реконструйовано для житлових потреб; Житловий кодекс України втратив чинність</t>
   </si>
   <si>
     <t>2.6.4.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту розпорядження Кабінету Міністрів України про затвердження Концепції забезпечення житлом військовослужбовців та членів їх сімей, якою передбачено: 
 1) запровадження нових механізмів задоволення житлових потреб військовослужбовців, зокрема державних кредитних програм на будівництво, іпотечних та лізингових програм;
 2) визначення та обґрунтування пріоритетних заходів скорочення черги за такими напрямами, як будівництво, придбання, реконструкція, грошова компенсація, іпотека тощо;
 3) запровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців для задоволення житлових потреб
 </t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>проект розпорядження розроблено та оприлюднено для проведення громадського обговорення</t>
@@ -1250,77 +1243,77 @@
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Міноборони: "Міністерством оборони України розроблено проєкт розпорядження Кабінету Міністрів України "Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей" (далі – Проєкт Концепції) та направлено на погодження до заінтересованих органів, отримано зауваження, які враховано частково.
 Відповідно до Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996, на сайті Міністерства оборони України з 18 вересня по 09 жовтня 2023 року проводилося громадське обговорення проєкту Концепції. Пропозицій та зауважень щодо зазначеного проекту розпорядження до Головного управління капітальних вкладень не надходило. Водночас вказану інформацію 18.09.2023 було розміщено на офіційному веб сайті Міністерства оборони України".
 Зважаючи на викладене, захід є таким, що виконаний вчасно та повністю.
 Водночас, Міністерство оборони України в І кварталі 2025 року повідомило, що в квітні 2025 року заплановане проведення повторного громадського обговорення доопрацьованого проєкту Концепції.</t>
   </si>
   <si>
     <t>2.6.4.2.3</t>
   </si>
   <si>
     <t>Внесення проекту розпорядження Кабінету Міністрів України про затвердження Концепції, зазначеної у підпункті 2.6.4.2.1, та його супроводження</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t xml:space="preserve">розпорядження Кабінету Міністрів України прийнято </t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що листом № 220/3620 від 14.03.2026 доопрацьований проєкт Концепції винесено на розгляд Кабінету Міністрів України.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що 28.04.2026 рішенням Урядового комітету з питань паливно-енергетичного комплексу, промислової політики, захисту довкілля, природних ресурсів, цифрової трансформації, розвитку інновацій, технологій, національної безпеки, оборони, ветеранів та охорони здоров’я проєкт розпорядження знято з розгляду..
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України законопроекту, яким передбачено:
 1) внесення змін до статті 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей” щодо визначення порядку:
 забезпечення військовослужбовців жилими приміщеннями;
 надання грошової компенсації за належне їм для отримання жиле приміщення;
 застосування інших механізмів задоволення житлових потреб військовослужбовців;
 2) непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями</t>
   </si>
   <si>
     <t>законопроект подано до Верховної Ради України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.2.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) Міноборони розроблено проєкт Закону України “Про внесення змін до деяких законів України щодо отримання військовослужбовцями та членами їх сімей жилих приміщень у приватну власність”, який погоджено із заінтересованими органами, проведено правову і антикорупційну експертизу, та внесено на розгляд Кабінету Міністрів України;
 2) 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду;
 3) разом з тим, Законом України "Про основні засади житлової політики" (який набрав чинності 15.02.2026) внесено зміни до ст. 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей”, якими визначено забезпечення військовослужбовців жилими приміщеннями; надання грошової компенсації за належне їм для отримання жиле приміщення; застосування інших механізмів задоволення житлових потреб військовослужбовців передбачено непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2024 (дата початку виконання) – 30.04.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.6</t>
   </si>
   <si>
     <t>Розроблення проекту Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил, в якій передбачено такі розділи:
 1) визначення проблем щодо забезпечення житлом військовослужбовців Збройних Сил;
 2) аналіз причин виникнення проблем та обґрунтування необхідності їх розв’язання;
 3) мета Програми;
 4) визначення оптимальних варіантів розв’язання проблем на основі порівняльного аналізу можливих варіантів;
 5) шляхи і способи розв’язання проблем і строк виконання Програми; 
 6) очікувані результати виконання Програми, визначення її ефективності; 
 7) оцінка фінансових, матеріально-технічних, трудових ресурсів, необхідних для виконання Програми</t>
   </si>
   <si>
     <t>розроблено проект Концепції та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем за 3 квартал 2025 року: розроблено проєкт Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил України. Проведено погодження із заінтересованими центральними органами виконавчої влади.
 Відповідно до вимог постанови КМУ від 31.01.2007 № 106 “Про розроблення та виконання державних цільових програм” проведено додаткове погодження із Міністерством захисту довкілля та природніх ресурсів, Міністерством освіти і науки України, Державним агентством з енергоефективності та енергозбереження України. 
 Станом на 30.09.2025 проєкт Концепції доопрацьовано з урахуванням поточних змін законодавства, а також тих, що знаходяться на розгляді у Верховній Раді України (проєкт Закону України “Про основні засади житлової політики”, р.н.12377 від 06.01.2025), та найближчим часом буде направлено до Мінекономіки для отримання узагальненого висновку.
 Констатуємо, що захід є виконаним.</t>
   </si>
   <si>
     <t>2.6.4.2.7</t>
@@ -1337,209 +1330,210 @@
   <si>
     <t>проведено громадське обговорення та оприлюднено його результати</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем: «На веб-сайті МОУ для проведення консультацій з громадськістю у період з 31.03.2025 по 14.04.2025 було розміщено проєкт Концепції. Крім того, 15.05.2025 було проведено обговорення проєкту Концепції під час засідання Громадської Ради Міністерства оборони України».
 Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено громадське обговорення та оприлюднено його результати».
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений альтернативно: дата початку виконання - 18 березня 2025 / день розроблення проекту Концепції, зазначеного у підпункті 2.6.4.2.6; дата завершення виконання - 18 квітня 2025 / один місяць з дня розроблення проекту, зазначеного у підпункті 2.6.4.2.6.
 З огляду на інформацію, що міститься вище, за результатами моніторингу за IІ квартал поточного року заходу 2.6.4.2.7  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.4.2.8</t>
   </si>
   <si>
     <t>Внесення проекту Концепції, зазначеного у підпункті 2.6.4.2.6, на розгляд Кабінету Міністрів України</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>15.07.2025</t>
   </si>
   <si>
     <t>схвалено проект Концепції Кабінетом Міністрів України</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 31.03.2026 Проєкт Концепції доопрацьовується з урахування положень Закону України ""Про основні засади житлової політики"", який набрав чинності 15.02.2026.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 30.06.2026,  з урахуванням отриманих зауважень від Міністерства економіки, довкілля та сільського господарства України, доопрацьовано проєкт Концепції та підготовлено для направлення до Міністерства юстиції України для проведення правової експертизи.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «схвалено проект Концепції Кабінетом Міністрів України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 14.04.2025 (дата початку виконання) – 15.07.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.3</t>
   </si>
   <si>
     <t>Інформація про надане військовослужбовцям житло оприлюднюється на офіційному вебсайті Міноборони із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування</t>
   </si>
   <si>
     <t>2.6.4.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту наказу Міноборони про оприлюднення інформації щодо наданого військовослужбовцям житла, яким визначено:
 1) впровадження реєстру наданого військовослужбовцям житла із зазначенням площі, вартості, кількості жилих приміщень і джерел фінансування як модуля інформаційно-комунікаційної системи квартирного обліку військовослужбовців;
 2) оприлюднення реєстру наданого військовослужбовцям житла на офіційному веб-сайті Міноборони;
 3) порядок оприлюднення інформації про військовослужбовців, які отримали постійне житло (із зазначенням площі, вартості, кількості жилих приміщень, джерел фінансування) або грошову компенсацію за належне для отримання жиле приміщення, із наведенням виду черги (загальна, першочергова, позачергова) і підстав для першочерговості / позачерговості забезпечення житлом
 </t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>видано наказ, проведено його державну реєстрацію та оприлюднено</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) на виконання заходу, шляхом внесення відповідних змін до Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованого в Міністерстві юстиції України 06 вересня 2018 за № 1020/32472 (із змінами), (далі − Інструкція) пунктом 11 розділу VІІ Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міноборони із додержанням вимог Закону України ‟Про захист персональних даних”;
 2) зміни до Інструкції внесено наказом Міністерства оборони України № 404 від 19.06.2024;
 3) водночас, 13 січня 2026 року Верховною Радою України прийнято Закон України № 4751-IХ “Про основні засади житлової політики” (далі -Закон), яким передбачено створення Єдиної інформаційно-аналітичної житлової системи, що забезпечує збирання, накопичення, захист, облік, відображення, обробку та надання відомостей про житловий фонд України;
 4) статтями 31 та 32 Глави 6 “Інформаційне забезпечення реалізації права на житло” Розділу ІІ “Реалізація права на житло” Закону, разом з іншим, передбачені норми обов’язкового обліку шляхом внесення відомостей (інформації) про житловий фонд, призначений для забезпечення житлом військовослужбовців та членів їхніх сімей, та відомості про осіб, які є військовослужбовцями Збройних Сил України, інших утворених відповідно до законів України військових формувань;
 5) при цьому, згідно з абзацами четвертим та  п’ятим ч.1, п. 6 Розділу IV. “Прикінцеві та перехідні положення” Закону, Кабінету Міністрів України, між іншим, визначено у шестимісячний строк з дня опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом, забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>2.6.5 Корупційні ризики при формуванні і реалізації кадрової політики у сфері оборони, під час призову (прийняття) на військову службу, прийому до вищих військових навчальних закладів, отримання освіти і проходження служби за межами країни, проведення організаційно-штатних заходів, нагородження державними нагородами</t>
   </si>
   <si>
     <t>2.6.5.1</t>
   </si>
   <si>
     <t>Призначення на посади відбувається на конкурсній основі із залученням конкурсних і атестаційних комісій; впроваджуються механізми перевірки доброчесності</t>
   </si>
   <si>
     <t>2.6.5.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Указу Президента України про внесення змін до Положення про проходження громадянами України військової служби у Збройних Силах України, затвердженого Указом Президента України від 10 грудня 2008 р. 
 № 1153, яким визначено (уточнено): 
 1) призначення військовослужбовців на посади із штатно-посадовими категоріями, які відповідають їх фактичним військовим званням;
 2) порядок присвоєння військовослужбовцям чергового військового звання з одночасним призначенням їх на вищі посади за рейтинговим принципом (на конкурсній основі);
 3) мінімальні і максимальні строки вислуги та перебування у військовому званні;
 4) порядок проведення випробування під час прийняття громадян України на військову службу за контрактом з метою встановлення їх відповідності  військовим посадам;
 5) порядок відрахування курсантів як здобувачів вищої та фахової передвищої військової освіти (через небажання продовжувати навчання, недисциплінованість, систематичне невиконання умов контракту військовослужбовцем, невиконання освітньої програми (індивідуального навчального плану) у разі відмови від подальшого проходження військової служби на посадах осіб офіцерського, сержантського і старшинського складу після закінчення військового навчального закладу)</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>проект указу подано на розгляд Президентові України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.1.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>2.6.5.1.2</t>
   </si>
   <si>
     <t>Розроблення проекту наказу Міноборони про внесення змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України, затвердженої наказом Міноборони від 10 квітня 2009 р. № 170, яким визначено: 
 1) призначення на вищі посади відбувається за рейтинговим принципом (конкурсній основі) із залученням комісій з відбору кандидатів до призначення на посади і комісій з питань проходження військової служби; 
 2) рейтингове оцінювання кожного військовослужбовця із визначенням відповідних критеріїв, а саме: оцінювання досягнень у військовій службі за сферами діяльності та/або спеціальностями, наявність відповідного рівня військової (професійної військової) освіти, військової підготовки та володіння іноземною мовою, участь (досвід керівництва) в умовах бойових дій, спеціальних операцій тощо;
 3) до складу комісій входить представник антикорупційного структурного підрозділу;
 4) порядок проведення конкурсу (призначення) на вищу посаду передбачає проведення перевірки на доброчесність (зокрема шляхом проведення психофізіологічного дослідження із застосуванням поліграфа), а також шляхом проведення співбесід, де під час оцінки доброчесності застосовується стандарт обґрунтованого сумніву;
 5) критерії доброчесності, прийнятні для військових посадових осіб, та процедури (протоколи) їх перевірки/оцінювання</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.1.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) видано Наказ Міністерства оборони України № 884 від 18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України", зареєстрований в Міністерстві юстиції України 09.01.2026 за № 39/45433;
 2) критерії доброчесності, прийняті для військових посадових осіб затверджені в Міноборони окремим документом у вигляді методичних рекомендацій.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.2 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.5.2</t>
   </si>
   <si>
     <t>Забезпечується ротація кадрів, виявляються особи, які порушили вимоги щодо запобігання та врегулювання конфлікту інтересів, інші вимоги, заборони та обмеження, встановлені Законом України «Про запобігання корупції»</t>
   </si>
   <si>
     <t>2.6.5.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до військових статутів (включено до уніфікованого Статуту Збройних Сил норми) щодо визначення особливості застосування антикорупційних обмежень та врегулювання конфлікту інтересів в умовах військової служби</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.2.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) Міноборони розроблено проект Закону України про внесення змін до Статуту внутрішньої служби ЗСУ;
 2) проект закону було повторно відправлено до Кабінету Міністрів України;
 3) листом Кабінету Міністрів України від 28.08.2025 №21508/0/2-25 проект Закону направлений до Верховної Ради України;
 4) проект Закону зареєстровано у Верховній Раді України за №13712 від 29.08.2025;
 5) постановою Верховної Ради України від 10.02.2026 №4775-IX законопроєкт включено до Порядку денного п’ятнадцятої сесії Верховної Ради України дев’ятого скликання.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект закону подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано невчасно та повністю».</t>
+4. Крім того, 16.07.2026 законопроект реєстр. № 13712 від 29.08.2025 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано чатково».</t>
   </si>
   <si>
     <t>2.6.5.2.2</t>
   </si>
   <si>
     <t>Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>Під час вказаного періоду щодо виконання п. 2.6.5.2.2. "Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості" Управлінням формування політики доброчесності у сфері безпеки та оборони було проведено наступні заходи за безпосередньої участі громадськості:
 1) 19.07.2023 проведено пресконференцію «Як реалізувати антикорупційну політику в секторі оборони під час війни?»; у жовтні 2023 року проведено 6 тематичних обговорень стану реалізації ДАП у секторі оборони; у грудні 2023 року було обговорено стан впровадження рекомендацій НАЗК, наданих за результатами досліджень щодо подолання ТОП-15 корупційних ризиків у діяльності АТ «Українська оборонна промисловість» та ТОП-10 корупційних ризиків у забезпеченні військовослужбовців житлом; у березні 2024 року НАЗК було організовано та проведено тематичне обговорення стану впровадження системи державного гарантування якості (проблема 2.6.3 додатка 2 до ДАП);
 2) 20.03.2024 проведено робочу зустріч з ГО "StateWatch" щодо спільного щоквартального публічного обговорення результатів виконання заходів ДАП у секторі оборони. 18.06.2024 проведено публічне громадське обговорення стану виконання у секторі оборони заходів ДАП за період з березня 2023 року по березень 2024 року;
 3) 19.07.2024 НАЗК було організовано круглий стіл щодо шляхів забезпечення гарантій захисту та прав викривачів з числа військовослужбовців (зокрема, на досягнення очікуваного результату 1.6.3.4);
 4) 14.11.2024 НАЗК було проведено презентацію дослідження “Корупційні ризики під час здійснення централізованих тилових закупівель для ЗСУ”;
 5) 04.04.2025 НАЗК було проведено презентацію Плану імплементації рекомендацій щодо мінімізації корупційних ризиків під час здійснення централізованих тилових закупівель для ЗСУ;
 6) 22.05.2025 НАЗК провело захід з метою узгодження проєкту уніфікованого плану заходів на виконання завдань, передбачених Ціллю взаємосумісності 0204 «Розбудова доброчесності» Початкових вимог НАТО до взаємосумісності для України;
 7) 02.07.2025 відбувся захід, присвячений прогресу впровадження механізмів прозорості, доброчесності та підзвітності в діяльності ДП Міноборони “ДОТ” і “АОЗ” на виконання рекомендацій Стратегічного огляду системи оборонних закупівель України.
 8) 31.10.2025 у стінах НАЗК відбулося установче засідання Координаційної групи з імплементації рекомендацій Стратегічного огляду системи оборонних закупівель України.
 Отже, НАЗК було організовано публічні обговорення щодо антикорупційних заходів у секторі оборони за участю представників громадськості та міжнародних партнерів протягом усього звітного період. З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>2.6.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту Указу Президента України про внесення змін до Положення про проходження громадянами України військової служби у Збройних Силах України, затвердженого Указом Президента України від 10 грудня 2008 р. 
 № 1153, яким визначено проведення ротації (переміщення) військовослужбовців на відповідних посадах з метою підвищення їх кваліфікації та набуття ними необхідного досвіду або більш доцільного їх використання </t>
   </si>
   <si>
     <t>проект Указу подано на розгляд Президентові України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект Указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.5.2.4</t>
   </si>
   <si>
     <t>Розроблення проекту наказу Міноборони про внесення змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України, затвердженої наказом Міноборони від 10 квітня 2009 р. № 170, яким визначено порядок проведення ротації (переміщення) військовослужбовців кожні три–п’ять років на відповідні посади</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.5.2.4 Програми за IV квартал 2025 року.
 1. За повідомленням головного виконавця: «Наказ Міністерства оборони України № 884/нм від  18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України" доопрацьований з урахуванням зауважень Міністерства юстиції України та готується для направлення до Мін'юсту для державної реєстрації".
 2. Крім того,  Наказ Міністерства оборони України від 18.12.2025 № 884 зареєстровано в Міністерстві
 юстиції України 09.01.2026 за №  39/45433.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання)
 4. З огляду на вищевказану інформацію, зміст зазначеного наказу відповідає вимогам заходу 2.6.5.2.4. Отже, захід виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.6.5.3</t>
   </si>
   <si>
     <t>Спрощено та чітко регламентовано механізм отримання підйомної допомоги</t>
   </si>
   <si>
     <t>2.6.5.3.1</t>
   </si>
@@ -2487,51 +2481,51 @@
         <v>63</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -3719,51 +3713,51 @@
       <c r="H35" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>167</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>111</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>168</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>169</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>170</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -3876,51 +3870,51 @@
       <c r="H38" s="3" t="s">
         <v>180</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>129</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>186</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>187</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -5508,51 +5502,51 @@
         <v>347</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="3"/>
       <c r="L70" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>348</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>349</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>344</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>345</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>350</v>
       </c>
       <c r="G71" s="3" t="s">