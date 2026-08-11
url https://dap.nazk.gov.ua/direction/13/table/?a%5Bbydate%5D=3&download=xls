--- v0 (2026-06-24)
+++ v1 (2026-08-11)
@@ -411,54 +411,53 @@
     <t>ДП "Прозорро",
 ДП "Медзакупівлі України",
 ДУ "Професійні закупівлі"</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.7.1.5.1. Державної антикорупційної програми на 2023-2025 роки, Міністерством економіки України, повідомлено, що: "проект Закону України “Про публічні закупівлі”, який розроблений Мінекономіки та поданий Кабінетом Міністрів України до Верховної Ради України (реєстр. № 11520 від 23.08.2024), 17.09.2024 прийнято за основу (у першому читанні)". З аналізу вказаного проекту Закону, можемо встановити, що ч. 18 ст. 14 значною мірою удосконалює порядок кваліфікації до електронного каталогу, унеможливлюючи дискримінацію учасників публічних закупівель на вказаному етапі. Відтак, з огляду на зміну законодавчого підходу щодо проведення кваліфікації до електронного каталогу, констатуємо, що законопроект № 11520 від 23.08.2024 р. корелюється з вимогами Державної антикорупційної програми. 
 Таким чином, можемо констатувати, що захід передбачений п. 2.7.1.5.1 виконаний повністю, однак з урахуванням порушення строків зазначених Державною антикорупційною програмою, відтак  невчасно.</t>
   </si>
   <si>
     <t>2.7.1.5.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 14 вересня 2020 р. 
 № 822 “Про затвердження Порядку формування та використання електронного каталогу” щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників) </t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
-    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що:
-[...2 lines deleted...]
-Водночас, з огляду на те, що вказаний законопроєкт не є прийнятим, а також потенційні зміни, яких може зазнати його редакція, що можуть вплинути на відповідне підзаконне нормативно-правове регулювання, у межах звітного періоду можемо констатувати, що захід, передбачений п. 2.7.1.5.2, виконано частково.</t>
+    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що «розроблено і подано на розгляд Кабінету Міністрів України проєкт постанови Кабінету Міністрів України "Про внесення змін до Порядку формування та використання електронного каталогу" (лист від 10.11.2025 № 3312-05/76305-01). Проєкт акта доопрацьовано на виконання рішення Урядового комітету, прийнятого на засіданні 05.12.2025 (пункт 5 витягу з протоколу № 23), та надіслано до Кабінету Міністрів України (лист від 04.01.2026 № 3312-03/522-0)».
+З огляду на звітну інформацію, надану виконавцем заходу, а також інформацію з відкритих джерел встановлено, що Кабінет Міністрів України прийняв постанову від 14 січня 2026 р. № 33 "Про внесення змін до Порядку формування та використання електронного каталогу", якою, зокрема, передбачено положення щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників).
+Таким чином, захід, передбачений пунктом 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки, виконано своєчасно та в повному обсязі.</t>
   </si>
   <si>
     <t>2.7.1.6</t>
   </si>
   <si>
     <t>Встановлено чіткі правила та процедури щодо визначення наявності та врегулювання конфлікту інтересів учасників робочих та експертних груп (передусім тих, що супроводжують закупівлі медичної продукції за кошти державного бюджету та визначають переліки продукції, яка закуповується), забезпечується їх неухильне дотримання на практиці</t>
   </si>
   <si>
     <t>2.7.1.6.1</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження випадків конфлікту інтересів членів консультативних, допоміжних та інших дорадчих органів при МОЗ (у тому числі тих, що супроводжують закупівлі медичної продукції за кошти державного бюджету та визначають переліки продукції, яка закуповується), що міститиме пропозиції вдосконалення чинного законодавства у цій частині</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого  п. 2.7.1.6.1 Державної антикорупційної програми  на 2023-2025 роки Міністерством охорони здоров'я  проведено аналітичне дослідження випадків конфлікту інтересів членів консультативних, допоміжних та інших дорадчих органів при МОЗ. Результати аналітичного дослідження опубліковано на офіційному вебсайті Міністерства охорони здоров'я України в розділі "Аналітичні звіти"</t>
   </si>
   <si>
     <t>2.7.1.6.2</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.7.1.6.1, та його експертного обговорення</t>
   </si>
@@ -1135,147 +1134,143 @@
   </si>
   <si>
     <t>2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та прийняття нормативно-правового акта щодо функціонування електронної системи у системі встановлення інвалідності та підтримки людей із обмеженням повсякденного функціонування як складової Єдиної інформаційної системи соціальної сфери, яка:
 1) має функціонал додаткової верифікації особи;
 2) має функціонал визначення та призначення особі необхідної соціальної підтримки;
 3) відтворює унікальний номер запису в Єдиному державному демографічному реєстрі;
 4) має функціонал деактивації даних про осіб, які вибули, померли тощо;
 5) здійснює взаємодію з іншими державними реєстрами і базами даних
 </t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>Національна служба здоров’я України,
 Фонд соціального захисту осіб з інвалідністю,
 Міністерство охорони здоров’я України</t>
   </si>
   <si>
     <t>прийнято нормативно-правовий акт</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.6 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...8 lines deleted...]
-З огляду на це, захід можна вважати виконаним частково.</t>
+    <t>На виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми на 2023-2025 роки, Міністерство соціальної політики повідомило, що: "постановою Кабінету Міністрів України від 13.06.2024 № 687 "Про внесення змін до постанов Кабінету Міністрів України від 1 червня 2020 р. № 587 і від 14 квітня 2021 р. № 404" було закріплено нормативно підсистеми Єдиної інформаційної системи соціальної сфери, а саме:
+- Соціальний веб-портал електронних послуг Мінсоцполітики;
+- Цифровий інструмент "Ведення випадку" (кейс-менеджмент).
+Кейс-менеджмент – це системний підхід до управління випадком, тобто структуроване надання послуг та підтримки для вирішення індивідуальних потреб. Кейс-менеджмент дозволяє організувати надання соціальних послуг, виходячи з потреб конкретної людини чи родини. А також можливості дистанційного доступу до подання заяв, звернень, повідомлень для осіб, які потребують соціальної підтримки, зокрема соціальних послуг, інформаційної взаємодії таких осіб та уповноважених органів, що здійснюють організацію та надання соціальної підтримки.
+Реалізовано можливість отримання в цифровому форматі 38 соціальних послуг та забезпечення допоміжними засобами реабілітації через Соціальний веб-портал Мінсоцполітики, на якому розміщені зокрема, кабінети отримувача соціальних послуг, надавача соціальних послуг і кейс-менеджера". 
+З аналізу відповідної постанови Кабінету Міністрів України № 687 від 13.06.2024 та наказу Міністерства соціальної політики  від 12.12.2024  № 578-Н, можемо констатувати, що  розроблено та прийнято Положення про Соціальний веб-портал Міністерства соціальної політики України, яким визначено порядок функціонування електронної системи як складової Єдиної інформаційної системи соціальної сфери. Документ забезпечує нормативну основу для електронної ідентифікації користувачів, визначення та призначення соціальної підтримки, а також взаємодію з державними реєстрами та інформаційними системами. Водночас у Положенні не передбачено функціонал деактивації даних про осіб, які вибули або померли, та прямо не врегульовано питання відтворення унікального номера запису в Єдиному державному демографічному реєстрі. 
+З огляду на викладене, захід можна вважати виконаним частково.</t>
   </si>
   <si>
     <t>2.7.3.4.7</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та затвердження технічного завдання для розширення функціоналу електронної системи, зазначеної у підпункті 2.7.3.4.6
 </t>
   </si>
   <si>
     <t>один місяць з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.7 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено:
-[...3 lines deleted...]
-З огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.7. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики України повідомлено: "станом на 15 липня 2026 року Мінсоцполітики здійснює модернізацію Єдиної інформаційної системи соціальної сфери у частині реабілітації, оцінювання повсякденного функціонування людини та електронного кейс-менеджменту.
+30 грудня 2024 року затверджено технічне завдання щодо розширення функціоналу ЄІССС у частині реабілітації та цифровізації процесів, які раніше забезпечувалися медико-соціальними експертними комісіями. Передбачено отримання та обробку рішень експертних команд з оцінювання повсякденного функціонування особи, актуалізацію соціальної реєстраційної картки в Єдиному соціальному реєстрі, інформаційну взаємодію з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності.
+Також реалізовано можливість подання через Соціальний портал заяв про забезпечення допоміжними засобами реабілітації, отримання статусів їх опрацювання та формування електронних витягів із рішень експертних команд. Відповідний функціонал введено у промислову експлуатацію у 2025 році.
+Крім того, 1 серпня 2025 року в межах договору № 0391/39-2025 від 16 квітня 2025 року розроблено технічне завдання щодо модернізації Соціального вебпорталу електронних послуг Мінсоцполітики та цифрового інструмента «Ведення випадку» — електронного кейс-менеджменту.
+Технічним завданням передбачено цифровізацію повного життєвого циклу ведення випадку: оцінювання потреб людини або сім’ї, формування індивідуального плану, визначення соціальних послуг, координацію роботи кейс-менеджерів, органів соціального захисту та надавачів послуг, контроль виконання плану і формування звітності.
+Окремо передбачено відображення унікального номера запису в Єдиному державному демографічному реєстрі — УНЗР. Його використання має забезпечити однозначну ідентифікацію людини, зменшити ризик створення дубльованих записів та підвищити достовірність міжвідомчого обміну даними". 
+ Таким чиом, можемо констатувати, що Міністерством соціальної політики України продовжується змістовне виконання вказаного заходу ДАП. Водночас,  з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаного заходу із заходом передбаченим п. 2.7.3.4.7, можемо констатувати, що останній у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.8</t>
   </si>
   <si>
     <t>Розроблення проекту програмного забезпечення для розширення функціоналу електронної системи, зазначеної у підпункті 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">чотири місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>шість місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.8 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено, що:
-[...3 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування щодо виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про Соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.8 Державної антикорупційної програми на 2023-2025 роки, Мінсітерством соціальної політики України повідомлено, що: " 24 грудня 2024 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо розроблення програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, які на момент формування заходу здійснювали медико-соціальні експертні комісії. 30 грудня 2024 року затверджено технічне завдання, на підставі якого розроблено та реалізовано проєкт розширення функціоналу ЄІССС.
+Розроблене рішення передбачало забезпечення інформаційної взаємодії ЄІССС із системою оцінювання повсякденного функціонування особи, отримання та опрацювання рішень експертних команд, створення або актуалізацію соціальної реєстраційної картки людини, а також цифровізацію процесів забезпечення допоміжними засобами реабілітації.
+Додатково 16 квітня 2025 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо модернізації Соціального вебпорталу електронних послуг та цифрового інструмента «Ведення випадку». Договором передбачено подальше доопрацювання ЄІССС, зокрема відображення унікального номера запису в Єдиному державному демографічному реєстрі для однозначної ідентифікації людини та запобігання дублюванню відомостей". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.9</t>
   </si>
   <si>
     <t>Введення в тестову експлуатацію розширеного функціоналу електронної системи, зазначеної у підпункті 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">сім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>вісім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.9 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...1 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.9. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики повідомлено, що: "забезпечено розроблення та впровадження програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, пов’язаних з установленням інвалідності. Розширений функціонал введено в дослідно-промислову експлуатацію наказом Мінсоцполітики від 31 грудня 2024 року № 603, а наказом від 26 лютого 2025 року № 79 — у промислову експлуатацію.
+Реалізований функціонал забезпечує отримання та опрацювання в ЄІССС рішень експертних команд з оцінювання повсякденного функціонування особи, створення або актуалізацію соціальної реєстраційної картки, обмін відомостями з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності. Також забезпечено подання заяв про надання допоміжних засобів реабілітації через Соціальний портал Мінсоцполітики та відстеження статусу їх опрацювання". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.5</t>
   </si>
   <si>
     <t>У промислову експлуатацію введено електронний реєстр листків непрацездатності</t>
   </si>
   <si>
     <t>2.7.3.5.1</t>
   </si>
   <si>
     <t>Проведення кожного півріччя моніторингу належного функціонування електронного реєстру листків непрацездатності, який обов’язково включає вивчення стану дотримання вимог щодо:
 1) оформлення листків непрацездатності застрахованих осіб в електронній формі;
 2) видачі витягу з електронного реєстру листків непрацездатності як документа на підтвердження непрацездатності застрахованої особи</t>
   </si>
   <si>
     <t>Пенсійний фонд України</t>
   </si>
   <si>
     <t>кошти Пенсійного фонду України</t>
   </si>
   <si>
     <t>звіт за результатами моніторингу оприлюднено кожного півріччя</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом*2.7.3.5.1. Державної антикорупційної програми на 2023–2025 роки, Пенсійним фондом України повідомляється, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у ІІ півріччі 2025 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням – https://www.pfu.gov.ua/2176339-zvit-za-rezultatamy-spilnogo-monitoryngovogodoslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodonalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-uii/. Протягом І кварталу 2026 року функціонування ЕРЛН забезпечується в штатному режимі. За період з 01 січня по 31 березня 2026 року за даними ЕРЛН сформовано: 2 823 297 електронних листків непрацездатності, які передано в електронні кабінети страхувальників та застрахованих осіб на вебпорталі електронних послуг Пенсійного фонду України;
-[...1 lines deleted...]
-Таким чином, можемо констатувати, що захід, передбачений пунктом 2.7.3.5.1 Державної антикорупційної програми на 2023–2025 роки, виконується та в межах звітного періоду виконано. Водночас, з огляду на продовження строку дії виконання заходів Державної антикорупційної програми постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов’язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах, про що слід інформувати*Національне агентство через систему ІСМ ДАП.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки, Пенсійним фондом України повідомлено, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у І півріччі 2026 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням: https://www.pfu.gov.ua/2179969-zvit-za-rezultatamy-spilnogo-monitoryngovogo-doslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodo-nalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-u-i-2/.
+Листом Пенсійного фонду України від 24 червня 2026 року № 2800-17-5/47302 здійснено запит до Міністерства охорони здоров’я України щодо надання інформації про випадки оформлення листків непрацездатності у паперовій формі, визначених наказом Міністерства охорони здоров’я України від 01 червня 2021 року № 1066 “Деякі питання формування медичних висновків про тимчасову непрацездатність та проведення їхньої перевірки”, зареєстрованим у Міністерстві юстиції України 02 червня 2021 року за № 728/36350.
+Протягом І півріччя 2026 року функціонування ЕРЛН забезпечується в штатному режимі, зокрема, у період з 01 січня по 30 червня 2026 року було опрацьовано 5 560,5 тис. МВТН, а також сформовано: 4 786,3 тис. електронних листків непрацездатності; 137 402 витяги з ЕРЛН; 20 231 заяву-розрахунок на підставі паперових листків непрацездатності, що складає 0,29 % загальної кількості електронних листків непрацездатності".  Таким чином, можемо констатувати, що захід передбачений п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки у межах звітного періоду виконаний. Водночас з огляду на продовження строку дії виконання заходів Державної антикорупційної програми, постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов'язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах про що інформувати Національне агентство через систему ІСМ ДАП.</t>
   </si>
   <si>
     <t>2.7.4 Недостатньо прозорі процедури добору кадрів у закладах охорони здоров’я знижують конкуренцію та створюють можливості для проявів корупції при призначенні на такі посади</t>
   </si>
   <si>
     <t>2.7.4.1</t>
   </si>
   <si>
     <t>Функціонує єдиний веб-портал вакантних посад у державних та комунальних закладах охорони здоров’я з відкритим доступом</t>
   </si>
   <si>
     <t>2.7.4.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про затвердження Положення про єдиний веб-сайт вакантних посад у державних та комунальних закладах охорони здоров’я, в якому, зокрема, передбачено, що:
 1) надається відкритий доступ до веб-сайту з урахуванням вимог законодавства про захист персональних даних; 
 2) на веб-сайті повинна міститися повна інформація про всі наявні вакантні посади із вказівкою назв та адрес відповідних закладів охорони здоров’я; 
 3) на веб-сайті повинна міститися інформація про дати конкурсу, строки та адресу подання документів на зайняття посади;
 4) проведення добору на вакантні посади (у тому числі керівні) у державних та комунальних закладах охорони здоров’я здійснюється виключно із застосуванням веб-сайту</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.7.4.1.1. Державної антикорупційної програми на 2023-2025 роки, Міністерством охорони здоров'я України повідомлено, що: "затверджено постанову Кабінету Міністрів України від 29 березня 2024 р. № 358 "Про затвердження Положення про Єдиний веб-портал вакантних посад у державних та комунальних закладах охорони здоров’я та внесення змін до Порядку проведення конкурсу на зайняття посади керівника державного, комунального закладу охорони здоров’я".
@@ -1355,55 +1350,60 @@
 - обов’язкове оцінювання професійної компетентності та управлінських навичок за бальною системою кожним членом конкурсної комісії;
 - що рішення конкурсної комісії про відповідність учасника конкурсу критерію доброчесності вважається ухваленим, якщо за це проголосувала більшість членів комісії від громадськості, а у разі рівного розподілу голосів перевагу мають голоси членів комісії від громадськості. Разом із тим, постанова не визначає обов'язку здійснювати оцінку критерію доброчесності за стандартом “обґрунтованого сумніву”. У свою чергу, наказом МОЗ "Про затвердження Порядку оцінювання учасників конкурсу на зайняття посади керівника державного, комунального закладу охорони здоров’я" передбачається оцінювання відповідності учасників конкурсу критерію доброчесності, а також встановлюються правила такого оцінювання. Таким чином, можемо констатувати, повне виконання аналізованого заходу.
 Однак, з огляду на те, що постанова КМУ № 840 "Про внесення змін до порядків, затверджених постановами Кабінету Міністрів України від 3 вересня 2008 р. № 777 і від 27 грудня 2017 р. № 1094 прийнята у липні 2024 року, а МОЗ "Про затвердження Порядку оцінювання учасників конкурсу на зайняття посади керівника державного, комунального закладу охорони здоров’я" у грудні 2024 року, видається за можливе встановити порушення строків виконання вказаного заходу.
 Таким чином, захід виконаний невчасно та повністю.</t>
   </si>
   <si>
     <t>2.7.5 Доступ до закладів освіти та перебіг освітнього процесу містять корупційні ризики. Присудження наукових ступенів та присвоєння вчених звань нерідко відбуваються із значним використанням корупційних практик та інших проявів недоброчесності</t>
   </si>
   <si>
     <t>2.7.5.1</t>
   </si>
   <si>
     <t>Зарахування осіб до закладів освіти, процес здобуття освіти та оцінювання результатів навчання здійснюються прозоро та на підставі об’єктивних критеріїв</t>
   </si>
   <si>
     <t>2.7.5.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про вищу освіту”, яким  передбачено, що заміна зовнішнього незалежного оцінювання на іспити в закладі вищої освіти не дозволяється, крім обмеженого переліку вступників за безумовними медичними підставами, які визначаються разом МОН та МОЗ, а також для осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом –– під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України</t>
   </si>
   <si>
     <t>Міністерством освіти і науки України було розроблено проект Закону України «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам» та внесено на розгляд КМУ (лист вих. від 26.12.2023 №1/20335п-23, вх. №1738/0/4-23). Проект акта схвалено Урядом 05.01.2024 та зареєстровано у Верховній Раді України за № 10399 (далі - Законопроект № 10399).
-20.03.2024 року Законопроект №10399 було прийнято за основу, а 06.05.2024 було надано порівняльну таблицю до другого читання.
-[...3 lines deleted...]
-Таким чином, Законопроект № 10399 у разі його прийняття забезпечить лише часткове врегулювання питань, щодо яких виконавцем заходу 2.7.5.1.1 мав би бути розроблений законопроект.</t>
+20.03.2024 року Законопроект №10399 було прийнято за основу.
+В рамках звітування за ІІ квартал 2026 року головним виконавцем (МОН) було надано порівняльну таблицю законопроекту №10399, який рекомендовано до другого читання Комітетом з питань освіти, науки та інновацій ВРУ (дата розгляду в комітеті – 10.06.2026).
+Відповідно до проєкту змін до статті 44 Закону України "Про вищу освіту" право на проходження оцінювання в закладі освіти, науковій установі замість зовнішнього оцінювання мають:
+1) особи, для участі в зовнішньому оцінюванні яких неможливо створити спеціальні умови через наявність у них захворювань та/або патологічних станів, перелік яких затверджують центральний орган виконавчої влади у сфері освіти і науки та центральний орган виконавчої влади у сфері охорони здоров’я;
+2) постраждалі учасники Революції Гідності, учасники бойових дій, особи з інвалідністю внаслідок війни, особи, які мають особливі заслуги перед Батьківщиною відповідно до статті 11 Закону України "Про статус ветеранів війни, гарантії їх соціального захисту";
+3) особи, місце проживання яких зареєстровано на тимчасово окупованій території або в населених пунктах, віднесених до територій активних бойових дій станом на день віднесення територій до відповідних категорій, та які перебувають на такій території або які переселилися з неї після 1 жовтня року, що передує року прийому на навчання, – при прийомі на навчання для здобуття ступеня вищої освіти на основі повної загальної середньої освіти;
+4) військовослужбовці військової служби за контрактом – при прийомі на навчання до вищого військового навчального закладу або військового навчального підрозділу закладу вищої освіти для здобуття ступеня вищої освіти на основі повної загальної середньої освіти.
+Таким чином, пропонована редакція включає всі структурні елементи, передбачені заходом 2.7.5.1.1.
+Водночас законопроект містить підставу для заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, яка не охоплюється заходом 2.7.5.1.1., а саме «особи, місце проживання яких зареєстровано на тимчасово окупованій території або в населених пунктах, віднесених до територій активних бойових дій станом на день віднесення територій до відповідних категорій, та які перебувають на такій території або які переселилися з неї після 1 жовтня року, що передує року прийому на навчання, – при прийомі на навчання для здобуття ступеня вищої освіти на основі повної загальної середньої освіти».
+Відтак, редакція законопроекту включає всі структурні елементи, передбачені заходом 2.7.5.1.1., однак містить одну додаткову підставу, яка заходом не передбачена, що не дає можливості оцінити захід таким, який виконано повністю.</t>
   </si>
   <si>
     <t>2.7.5.1.2</t>
   </si>
   <si>
     <t>Розроблення проекту Умов прийому на навчання для здобуття вищої освіти у 2024 році, у якому передбачено:
 1) розширення сфери застосування електронних кабінетів і скорочення частки випадків обов’язкового подання документів у паперовій формі;
 2)  відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом –– під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти</t>
   </si>
   <si>
     <t>проект розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2024 році затверджено наказом Міністерства освіти і науки України від 06.03.2024 № 266.
 Однак положення Порядку прийому на навчання для здобуття вищої освіти в 2024 році (далі - Порядок) не повною мірою спрямовані на виконання заходу 2.7.5.1.2 з огляду на таке:
 1) Порядок повністю корелюється лише із реалізацією підпункта 1 заходу 2.7.5.1.2 в частині розширення сфери застосування електронних кабінетів і скорочення частки випадків обов’язкового подання документів у паперовій формі, зокрема виключено таку підставу для подання заяви у паперовій формі як подання заяви на вступ до або після встановлених Порядком строків роботи електронних кабінетів вступників;
 2) підпункт 2 заходу 2.7.5.1.2 передбачає відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом – під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти. Однак положення Порядку не забезпечують реалізацію цього підпункта, оскільки перелік вступників, для яких є можливими пільгові умови вступу є ширшим. Зокрема, право на вступ за результатами співбесіди замість НМТ матимуть особи, місцем проживання яких зареєстровано (задекларовано) на тимчасово окупованій території та перебувають на ній або які переселилися з неї після 01 січня 2024 року; особи, визнані постраждалими учасниками Революції Гідності; особи, яким на запит щодо можливості створення спеціальних умов для проходження НМТ, ЄВІ, ЄФВВ регламентною комісією при регіональному центрі оцінювання якості освіти надано відмову в їх створенні через відсутність організаційно-технологічних можливостей та інші.
 Таким чином, прийняття Порядку прийому на навчання для здобуття вищої освіти в 2024 році забезпечило лише часткове виконання заходу 2.7.5.1.2.</t>
   </si>
   <si>
     <t>2.7.5.1.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту акта, зазначеного у підпункті 2.7.5.1.2, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
@@ -1431,88 +1431,88 @@
   <si>
     <t>Видання акта, зазначеного у підпункті 2.7.5.1.2, супроводження його державної реєстрації у Мін’юсті</t>
   </si>
   <si>
     <t>акт набрав чинності</t>
   </si>
   <si>
     <t>Міністерством освіти і науки України затверджено наказ від 06.03.2024 № 266 «Про затвердження Порядку прийому на навчання для здобуття вищої освіти в 2024 році», надіслано на державну реєстрацію (лист 1/4006-24 від 06.03.2024), зареєстровано в Міністерстві юстиції України 14 березня 2024 року за №379/41724.</t>
   </si>
   <si>
     <t>2.7.5.1.6</t>
   </si>
   <si>
     <t>Розроблення проекту Умов прийому на навчання для здобуття вищої освіти у 2025 році, у якому передбачено:
 1) розширення сфери застосування електронних кабінетів і скорочення кількості випадків обов’язкового подання документів у паперовій формі;
 2)  розширення сфери застосування зовнішнього незалежного оцінювання;
 3) відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом –– під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>Міністерство освіти і науки України (далі - МОН) у рамках звітування за IV квартал 2024 року як звітний період  надало для цілей проведення моніторингу проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (далі - Проєкт порядку 2025) (див. Ключові джерела оцінки).
+    <t>Міністерство освіти і науки України (далі - МОН) у рамках звітування за IV квартал 2024 року як звітний період надало для цілей проведення моніторингу проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (далі - Проєкт порядку 2025) (див. Ключові джерела оцінки).
 Проєкт порядку 2025 та анонс про проведення його громадського обговорення було оприлюднено на офіційному вебсайті МОН 18.11.2024 (див. Ключові джерела оцінки).
 Щодо відповідності Проєкта порядку 2025 вимогам змісту заходу 2.7.5.1.6:
 1) щодо елементу № 1 змісту заходу. Відповідно до п. 3 розділу VI Проєкта порядку 2025 для здобуття вищої освіти особи (вступники) подають заяви в електронній формі через особистий електронний кабінет вступника, крім визначених у цьому пункті випадків, або тільки в паперовій формі (у зв’язку з неможливістю зареєструвати особистий електронний кабінет вступника): у разі подання документів іноземцями та особами без громадянства, крім осіб з посвідкою на постійне проживання в Україні, та осіб, документованих посвідченням особи, яка потребує додаткового захисту, або посвідченням біженця; у разі подання іноземного документа про освіту; у разі подання документа про раніше здобуту освіту, виданого до запровадження фотополімерних технологій їх виготовлення; у разі подання заяви на вступ до встановлених цим Порядком строків подання електронних заяв / роботи електронних кабінетів вступників; у разі неможливості зареєструвати особистий електронний кабінет вступника або подати заяву в електронному вигляді з інших причин, що підтверджено довідкою приймальної комісії закладу вищої освіти.
 Наведений перелік допустимих випадків подання заяв та документів для участі у конкурсному відборі у паперовій формі залишився таким самим як і у Порядку прийому на навчання для здобуття вищої освіти в 2024 році, затвердженому наказом МОН від 06.03.2024 № 266 (далі – Порядок прийому 2024) і, відповідно, не був звуженим.
 Таким чином, Проєкт порядку 2025 не відповідає елементу № 1 змісту заходу 2.7.5.1.6 у частині вимоги щодо скорочення кількості випадків обов’язкового подання документів у паперовій формі.
 2) Щодо елементу № 2 змісту заходу. Проєктом порядку 2025 не передбачається проведення конкурсного відбору на навчання для здобуття ступенів вищої освіти у 2025 році за результатами вступних випробувань у форматі зовнішнього незалежного оцінювання (ЗНО). У 2025 році (як і у 2024 році) вступні іспити до закладів вищої освіти проводитимуться у форматі національного мультипредметного тесту (НМТ). Пунктом 11 розділу VII Проєкта порядку 2025 визначено, що тестові завдання з обов’язкових та інших навчальних предметів НМТ укладаються відповідно до програм зовнішнього незалежного оцінювання результатів навчання з відповідних предметів на основі повної загальної середньої освіти. Водночас, по-перше, дане положення залишається незмінним, порівняно із положеннями Порядку прийому 2024, а по-друге, воно вказує лише на джерела формування тестових завдань для НМТ, а не на сферу застосування технологій ЗНО.
 З огляду на зазначене Проєкт порядку 2025 не відповідає елементу № 2 змісту заходу 2.7.5.1.6 щодо розширення сфери застосування ЗНО.
 3) Щодо елементу № 3 змісту заходу. Питанням спеціальних умов участі у вступній кампанії до закладів вищої освіти у 2025 році присвячено розділ VIII Проєкта порядку 2025. Відповідно до пп. 3 розділу VIII Проєкта порядку 2025 спеціальними умовами участі у конкурсному відборі на навчання для здобуття вищої освіти на основі ПЗСО або НРК5 є, серед іншого, є участь у конкурсному відборі на навчання за результатами співбесіди замість результатів НМТ (поточний «аналог» ЗНО) або співбесіди замість результатів НМТ та творчого конкурсу. У пунктах 6 та 7 розділу VIII Проєкта порядку 2025 наведено конкретний перелік осіб, які користуються спеціальними умовами участі у конкурсному відборі на навчання для здобуття вищої освіти на основі ПЗСО або НРК5 у вигляді участі у конкурсному відборі на навчання за результатами співбесіди замість результатів НМТ або співбесіди замість результатів НМТ та творчого конкурсу, який є значно ширшим, ніж те передбачається елементом № 3 змісту заходу 2.7.5.1.6 Програми.
 З огляду на зазначене Проєкт порядку 2025 не відповідає елементу № 3 змісту заходу 2.7.5.1.6 щодо відмови від пільг із заміни ЗНО (НМТ) на іспити в закладі вищої освіти, крім обмеженого кола випадків, визначених вказаним елементом змісту цього заходу.
 З огляду на усе вищезазначене, НАЗК констатує, що даний захід залишається таким, що виконано невчасно та лише частково.</t>
   </si>
   <si>
     <t>2.7.5.1.7</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту акта, зазначеного у підпункті 2.7.5.1.6, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (далі - МОН) розробило проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (див. стан виконання заходу 2.7.5.1.6 Програми).
 Вказаний проєкт та анонс про проведення його громадського обговорення було оприлюднено на офіційному вебсайті МОН 18.11.2024 (див. джерело № 1 Ключових джерел оцінки).
 Своєю чергою, 17.02.2025 на офіційному вебсайті МОН було оприлюдено Звіт  за результатами такого громадського обговорення проєкту наказу МОН «Про затвердження Порядку прийому на навчання для здобуття вищої освіти в 2025 році» (див. джерело № 2 Ключових джерел оцінки).
 Як вказується у зазначеному звіті, під час відповідного громадського обговорення до МОН надійшло 607 пропозицій та зауважень до проєкту акта. Звіт, серед іншого, містить інформацію про врахування/відхилення пропозицій та зауважень, наданих громадськістю (пункт 3 звіту), що свідчить про те, що доопрацювання проєкту Порядку прийому на навчання для здобуття вищої освіти в 2025 році за результатами його громадського обговорення дійсно мало місце.
 З огляду на зазначене, захід 2.7.5.1.7 є таким, що виконано хоча й невчасно, але повною мірою.</t>
   </si>
   <si>
     <t>2.7.5.1.8</t>
   </si>
   <si>
     <t>Погодження проекту акта, зазначеного у підпункті 2.7.5.1.6, із заінтересованими органами</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (далі - МОН) розробило проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (див. стан виконання заходу 2.7.5.1.6 Програми).
 За інформацією, наданою МОН за І-IV квартали 2025 року, як звітний період, Проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році не погоджувався із заінтересованими органами, оскільки відповідно до положень абзацу 19 пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств, інших органів виконавчої влади, затвердженого постановою Кабінету Міністрів України від 28.12.1992 № 731, у невідкладних випадках, пов’язаних із введенням в Україні або в окремих її місцевостях воєнного стану, що потребують негайного прийняття рішення, суб’єкт нормотворення може видати відповідний нормативно-правовий акт без узгодження із суб’єктами нормотворення та/або з іншими заінтересованими органами, крім нормативно-правових актів, пов’язаних з надходженнями та/або витратами бюджету, що підлягають погодженню з Мінфіном.
-Таким чином, захід 2.7.5.1.8 Програми залишається невиконаним.</t>
+Таким чином, захід 2.7.5.1.8 Програми є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.9</t>
   </si>
   <si>
     <t>Видання акта, зазначеного у підпункті 2.7.5.1.6, супроводження його державної реєстрації у Мін’юсті</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2025 році (передбачений заходом 2.7.5.1.6 Програми) було затверджено наказом Міністерства освіти і науки України від 10.02.2025 № 168 та зареєстровано в Міністерстві юстиції України 26.02.2025 за № 312/43718 (див. Ключові джерела оцінки).
 Таким чином, захід 2.7.5.1.9 Програми є таким, що виконаний хоча й невчасно, але повною мірою.</t>
   </si>
   <si>
     <t>2.7.5.1.10</t>
   </si>
   <si>
     <t>Розроблення проекту Умов прийому на навчання для здобуття вищої освіти у 2026 році, у якому передбачено:
 1) розширення сфери застосування електронних кабінетів і скорочення кількості випадків обов’язкового подання документів у паперовій формі;
 2) розширення сфери застосування зовнішнього незалежного оцінювання;
 3) відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом –– під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
@@ -1535,51 +1535,51 @@
   </si>
   <si>
     <t>Проведення громадського обговорення проекту акта, зазначеного у підпункті 2.7.5.1.10, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>В рамках звітування за IV квартал 2025 року Головний виконавець (МОН) надав інформацію про те, що 25.12.2025 було розміщено для громадського обговорення проєкт Порядку прийому на навчання для здобуття вищої освіти в 2026 році (див. Додаткові джерела інформації). 
 Зауваження та пропозиції до зазначеного проєкту Порядку приймалися у формі порівняльної таблиці у форматі docx до 16 січня 2026 року.
 Результати обговорення розміщені на офіційному вебсайті Міністерства освіти і науки України (див. Ключові джерела оцінки).</t>
   </si>
   <si>
     <t>2.7.5.1.12</t>
   </si>
   <si>
     <t>Погодження проекту акта, зазначеного у підпункті 2.7.5.1.10, із заінтересованими органами</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
-    <t>В рамках звітування за І квартал 2026 року головний виконавець (МОН) надав інформацію про те, що відповідно до абзацу дев'ятнадцятого пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств та інших органів виконавчої влади влади, затвердженого постановою Кабінету Міністрів України від 28 грудня 1992 р. № 731, проєкт акта, зазначеного у підпункті 2.7.5.1.10,  було надіслано на державну реєстрацію та погоджено шляхом реєстрації Міністерством юстиції України 20 березня 2026 р. за N 374/45768.</t>
+    <t>В рамках звітування за ІІ квартал 2026 року головний виконавець (МОН) надав інформацію про те, що відповідно до абзацу дев'ятнадцятого пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств та інших органів виконавчої влади влади, затвердженого постановою Кабінету Міністрів України від 28 грудня 1992 р. № 731 (далі - Положення), проєкт акта, зазначеного у підпункті 2.7.5.1.10, було надіслано на державну реєстрацію та погоджено шляхом реєстрації Міністерством юстиції України 20 березня 2026 р. за N 374/45768.</t>
   </si>
   <si>
     <t>2.7.5.1.13</t>
   </si>
   <si>
     <t>Видання акта, зазначеного у підпункті 2.7.5.1.10, супроводження його державної реєстрації у Мін’юсті</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2026 році, затверджено наказом Міністерства освіти і науки України 26 лютого 2026 року № 373, зареєстровано в Міністерстві юстиції України 20 березня 2026 року за № 374/45768.
 Набрання чинності даного наказу відбулося 07.04.2026.</t>
   </si>
   <si>
     <t>2.7.5.1.14</t>
   </si>
   <si>
     <t>Розроблення проекту наказу про затвердження вичерпного переліку безумовних медичних підстав, за наявності яких особі дозволяється складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомило: "Вирішено в інший спосіб - затверджено Порядок прийому на навчання для здобуття вищої освіти в 2024 році, яким передбачено, що складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання можуть фактично тільки особи з інвалідністю. В інших випадках таке рішення приймається регламентною комісією при регіональному центрі оцінювання якості освіти, ухваленого за результатами розгляду документів вступника, здійсненого на запит приймальної комісії, що реєструє, через неможливість створення особливих (спеціальних) умов (за умови внесення до картки фізичної особи копії медичного висновку за формою первинної облікової документації № 086-3/о «Медичний висновок про створення особливих (спеціальних) умов для проходження зовнішнього незалежного оцінювання», затвердженою наказом Міністерства освіти і науки України, Міністерства охорони здоров'я України від 29 серпня 2016 року № 1027/900, зареєстрованим у Міністерстві юстиції України 27 грудня 2016 року за № 1707/29837.
 Крім того, аналогічні вимоги містять положення законопроєкту «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам», поданого до КМУ на розгляд та зареєстрованого у Верховній Раді України за №10399, який 20.03.2024 прийнято за основу у першому читанні".
 Однак зазначене вище не забезпечує реалізацію заходу 2.7.5.1.14. Відповідний захід системно пов'язаний з заходами 2.7.5.1.2, який передбачав відмову від пільг із заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, крім обмеженого переліку вступників за безумовними медичними підставами та осіб, яких законом визнано учасниками бойових дій та які захищали незалежність, суверенітет і територіальну цілісність України, брали участь в антитерористичній операції (операції об’єднаних сил), забезпеченні її проведення, у здійсненні заходів із забезпечення національної безпеки і оборони, відсічі і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, забезпеченні їх здійснення, а також військовослужбовців військової служби за контрактом – під час вступу до військових закладів вищої освіти та військових навчальних підрозділів закладів вищої освіти.
 З огляду на це, у заході 2.7.5.1.14 передбачено необхідність розробки проєкту наказу про затвердження вичерпного переліку безумовних медичних підстав, за наявності яких особі дозволяється складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання. Водночас МОН пропонується не визначати переліку проєкту наказу про затвердження вичерпного переліку безумовних медичних підстав, за наявності яких особі дозволяється складати вступні іспити в закладі вищої освіти замість зовнішнього незалежного оцінювання та послуговуватись спільним наказом МОН та МОЗ 29.08.2016 № 1027/900 "Деякі питання участі в зовнішньому незалежному оцінюванні та вступних іспитах осіб, які мають певні захворювання та/або патологічні стани, інвалідність".
 З огляду на зазначене, захід залишається невиконаним. Водночас, причиною невиконання Головний виконавець зазначає "необхідність ухвалення законопроєкту «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам», поданого на розгляд Уряду та зареєстрованого у Верховній Раді України за № 10399, який 20.03.2024 прийнято за основу у першому читанні".</t>
   </si>
   <si>
@@ -1773,51 +1773,51 @@
     <t>Єдина міжвідомча інформаційна система щодо набору іноземних вступників до закладів вищої освіти функціонує на постійній основі</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (МОН) в рамках звітування за І квартал 2025 року, як звітний період, станом на кінець вказаного періоду Єдину міжвідомчу систему щодо набору іноземних вступників до закладів вищої освіти (далі - Система) введено в дослідну експлуатацію наказом МОН від 06.12.2023 № 1488 «Про дослідну експлуатацію модернізованого програмного забезпечення Єдиної міжвідомчої системи щодо набору іноземних вступників до закладів вищої освіти» (див. Ключові джерела оцінки).
 Крім того, було прийнято постанову КМУ «Деякі питання прийому та навчання (стажування) у закладах фахової передвищої, вищої освіти України іноземців та осіб без громадянства» від 28.06.2024 № 758 (далі - Постанова № 758) (див. Ключові джерела оцінки).
 З метою приведення функціоналу Системи у відповідність до вимог Постанови № 758, у 2024 році Головним виконавцем забезпечено модернізацію Системи, зокрема розроблено функціонал електронних кабінетів для органів державної влади, визначених Постанова № 758, функціонал оформлення заяви, освітньої пропозиції, електронного запрошення на навчання (стажування) іноземців та осіб без громадянства в Україні.
 Як повідомляє МОН, наразі протестовано погодження електронних запрошень СБУ та ДПСУ. У Системі створено всі необхідні технічні умови для побудови електронної інформаційної взаємодії з електронними ресурсами інших органів державної влади, побудовано інформаційну взаємодію з ЄДЕБО. Станом на кінець І кварталу 2025 року Система має атестат відповідності КСЗІ та включена до Реєстру інформаційних, електронних комунікаційних та інформаційно-комунікаційних систем органів виконавчої влади, а також підприємств, установ і організацій, що належать до сфери їх управління.
 Відомості про Систему та її сервіси опубліковані в Каталозі системи електронної взаємодії державних електронних інформаційних ресурсів «Трембіта». Ведеться робота щодо підготовки документації, необхідної для введення Системи в промислову експлуатацію.
 Станом на кінець ІІІ кварталу 2025 року Єдину міжвідомчу інформаційну систему України для іноземців та осіб без громадянства, які бажають навчатися у закладах професійної (професійно-технічної), фахової передвищої, вищої освіти України, введено у промислову експлуатацію наказом МОН від 01.07.2025 №954-25. 
 Наразі Єдина система безперебійно функціонує. Станом на 22.09.2025 в Єдиній системі сформовано 5387 заяв від іноземців та осіб без громадянства на формування електронного запрошення, в тому числі на вступ – 4355 електронних заяв, на підготовче відділення 1032.
 В Єдиній системі працюють представники закордонних дипломатичних установ (консули), МЗС (забезпечують внесення інформації про видані візи), ДПСУ (вносять інформацію про перетин кордону, забезпечують погодження видачі електронних запрошень), СБУ (забезпечують погодження видачі електронних запрошень), МОН, закладів вищої освіти. Наразі забезпечено безпаперовий процес видачі електронних запрошень, перевірки документів, погодження перетину кордону іноземцями. Накази про зарахованих до закладів освіти іноземців, які з квітня 2025 року вступають виключно з використанням Єдиної системи, відображаються в Єдиній системі та ЄДЕБО (налагоджено інформаційну взаємодію).
 З огляду на те, що Єдина міжвідомча інформаційна система щодо набору іноземних вступників до закладів вищої освіти функціонує на постійній основі, НАЗК констатує про виконання заходу 2.7.5.1.23.</t>
   </si>
   <si>
     <t>2.7.5.1.24</t>
   </si>
   <si>
     <t>Розроблення Концепції інформаційної системи управління вищою освітою (HEMIS) включно з розділом щодо впровадження сторонніх електронних освітніх інформаційних систем (електронних систем управління освітнім процесом (у тому числі контрольними заходами та практичною підготовкою) у сфері вищої освіти та їх верифікації МОН</t>
   </si>
   <si>
     <t>концепцію розроблено та оприлюднено</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (МОН) в рамках звітування за І квартал 2025 року, як звітний період, станом на кінець вказаного періоду вказаним Міністерством, як Головним виконавцем, зібрано інформацію від закладів вищої освіти, необхідну для формування функціоналу передбаченої змістом заходу 2.7.5.1.24 інформаційної системи управління вищою освітою (HEMIS) та його подальшого використання в рамках інвестиційного проєкту Міжнародного банку реконструкції та розвитку «Удосконалення вищої освіти в Україні заради результатів".
 В рамках звітування за ІІ та ІІІ квартали 2025 року МОН повідомило, що наразі концептуально переглядається роль та призначення вказаної Системи, зважаючи на можливе масштабування освітнього мобільного застосунку "Мрія" на заклади вищої освіти, з огляду на що, з метою раціонального використання ресурсів, Головним виконавцем опрацьовується питання щодо можливого формату подальшого виконання заходу 2.7.5.1.24 Програми.
-За IV квартал 2025 року та І квартал 2026 року МОН надало інформацію про те, що продовжується робота із заінтересованими сторонами щодо визначення формату виконання даного заходу, зважаючи на можливе масштабування освітнього мобільного додатка Мрія на заклади вищої освіти.
+За IV квартал 2025 року та І-ІІ квартал 2026 року МОН надало інформацію про те, що продовжується робота із заінтересованими сторонами щодо визначення формату виконання даного заходу, зважаючи на можливе масштабування освітнього мобільного додатка Мрія на заклади вищої освіти.
 Враховуючи вищезазначену інформацію, з огляду на те, що Концепцію інформаційної системи управління вищою освітою (HEMIS) не було розроблено та, відповідно, оприлюднено, а строк на виконання заходу 2.7.5.1.24, визначений Програмою, закінчився 31.01.2025 – НАЗК констатує, що даний захід є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.25</t>
   </si>
   <si>
     <t>Проведення презентації Концепції інформаційної системи управління вищою освітою (HEMIS) включно з розділом щодо впровадження сторонніх електронних освітніх інформаційних систем (електронних систем управління освітнім процесом (у тому числі контрольними заходами та практичною підготовкою) у сфері вищої освіти та їх верифікації МОН</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>обговорення концепції здійснювалося за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>З огляду на те, що Концепцію інформаційної системи управління вищою освітою (HEMIS) не було розроблено (див. стан виконання заходу 2.7.5.1.24 Програми (URL: https://dap.nazk.gov.ua/zahid/428/)), презентація та обговорення зазначеної Концепції, відповідно, не здійснювалися.
 Таким чином, враховуючи, що строк на виконання заходу 2.7.5.1.25, визначений Програмою, закінчився 31.03.2025 – даний захід є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.26</t>
   </si>
   <si>
     <t>Реалізація Концепції інформаційної системи управління вищою освітою (HEMIS) включно з розділом щодо впровадження сторонніх електронних освітніх інформаційних систем (електронних систем управління освітнім процесом (у тому числі контрольними заходами та практичною підготовкою) у сфері вищої освіти та їх верифікації МОН</t>
   </si>
   <si>
@@ -1843,71 +1843,72 @@
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено:
 1) вичерпні підстави та види юридичної відповідальності за прояви академічної недоброчесності;
 2) вичерпні критерії наявності у діях особи проявів академічної недоброчесності, у тому числі академічного плагіату, фабрикації, фальсифікації;
 3) порядок здійснення провадження про притягнення до юридичної відповідальності за прояви академічної недоброчесності, у тому числі перевірки дисертації на наявність у ній академічного плагіату, фабрикації чи фальсифікації;
 4) засади (принципи) провадження про притягнення до юридичної відповідальності за прояви академічної недоброчесності: поваги до честі та гідності, рівності, гласності та відкритості провадження (зокрема, шляхом забезпечення права кожної особи на участь у процесі прийняття рішення щодо неї, відкритості засідань, здійснення відеофіксації та онлайн-трансляції засідань із оприлюдненням відеозаписів; прийняття рішень шляхом відкритого поіменного голосування, зафіксованого протоколом засідання, який підлягає оприлюдненню);
 5) право будь-якої особи бути заявником як самостійним учасником провадження про притягнення до відповідальності за прояви академічної недоброчесності за будь-якою особою;
 6) права та обов’язки всіх учасників провадження про притягнення до юридичної відповідальності за прояви академічної недоброчесності;
 7) строки давності притягнення до відповідальності за прояви академічної недоброчесності;
 8) заборону встановлювати доплати, надбавки за науковий ступінь чи вчене звання (крім як для працівників наукових, науково-дослідних і закладів вищої та фахової передвищої освіти)</t>
   </si>
   <si>
     <t>Національне агентство із забезпечення якості вищої освіти</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (МОН) повідомило, що Верховною Радою України 06.06.2024 прийнято за основу проєкт Закону України «Про академічну доброчесність» (реєстр. № 10392 від 08.01.2024) (далі - Законопроєкт № 10392) (див. Ключові джерела оцінки). Законопроєкт № 10392 було внесено до ВРУ народними депутатами. 18 грудня 2025 року Верховна Рада України прийняла у другому читанні і в цілому проект Закону про академічну доброчесність, реєстр. №10392.
 Законом України «Про академічну доброчесність» від 18.12.2025 №4742-IX (далі – Закон №4742-IX):
 1. Визначено перелік видів порушень академічної доброчесності. Водночас відповідний перелік не є вичерпним. Законом можуть визначатися й інші види порушень академічної доброчесності.
 2. Визначено заходи реагування на порушення академічної доброчесності. До переліку таких заходів відносяться притягнення до академічної відповідальності та до дисциплінарної відповідальності.
 3. Визначено поняття "академічної відповідальності", а також перелік санкцій, що можуть бути застосовані як захід академічної відповідальності.
 4. Визначено загальні положення щодо розгляду повідомлень про порушення академічної доброчесності. Розгляд повідомлення про порушення академічної доброчесності відбувається в порядку, затвердженому колегіальним органом управління закладу освіти, наукової установи, організатором конкурсу, з дотриманням принципів і основних правил реагування на порушення академічної доброчесності, визначених цим Законом.
 5. Визначено права особи, щодо якої розглядається повідомлення про порушення нею академічної доброчесності.
 Відповідні положення частково забезпечують врахування підпунктів 1 - 3, 6 заходу 2.7.5.2.1. Однак у Законі №4742-IX відсутні положення, які б корелювались із виконанням підпунктів 4, 5, 7 та 8 заходу 2.7.5.2.1. Таким чином, положення Закону №4742-IX не повною мірою спрямовані на виконання заходу 2.7.5.2.1.
 З огляду на те, що Закон №4742-IX прийнятий в цілому 18.12.2025 (подано до ВРУ 08.01.2024), однак ним охоплюються не всі вимоги, визначені змістом заходу 2.7.5.2.1 - Національне агентство з питань запобігання корупції констатує часткове виконання даного заходу.
 Додатково:
 Головним виконавцем було надано пояснення щодо підпунктів 4, 5, 7, 8 заходу 2.7.5.2.1.:
-- підпункт 4 не може бути реалізований у Законі у буквальному вигляді, оскільки він поєднує загальні засади провадження з надмірно деталізованими процедурно-технічними вимогами, які за своєю природою мають визначатися не законом, а спеціальними процедурами та внутрішніми актами уповноважених органів. Закон обґрунтовано закріплює базові цінності і принципи академічної доброчесності, зокрема повагу до честі і гідності, справедливість та відкритість інформації про правила і відповідальність, але не може уніфіковано встановити для всіх видів проваджень обов’язкові відкриті засідання, суцільну відеофіксацію, онлайн-трансляцію, оприлюднення відеозаписів і відкрите поіменне голосування, оскільки такі вимоги потребують диференційованого регулювання з урахуванням виду справи, автономії закладу, захисту персональних даних, службової інформації та прав особи, щодо якої здійснюється розгляд; 
-[...1 lines deleted...]
-- підпункт 7 не може бути коректно реалізований в Законі як загальне правило, оскільки це не узгоджується з природою правовідносин, які він регулює. Академічний плагіат, фабрикація чи фальсифікація в дисертації або іншому академічному творі, що стали підставою для присудження наукового ступеня чи присвоєння вченого звання, породжують не одноразовий, а триваючий неправомірний результат у вигляді незаконно набутого академічного статусу та пов’язаних із ним прав. Відповідно, метою Закону є не лише реагування на сам факт минулого порушення, а й усунення його правових наслідків. Запровадження загального строку давності фактично означало б, що після спливу певного часу неправомірно набутий ступінь або вчене звання більше не можуть бути переглянуті, що суперечило б меті закону, підривало б довіру до академічної системи та створювало б стимули до приховування порушень до спливу такого строку. Крім того, сам закон прямо допускає перевірку дисертацій та інших робіт, захищених до набрання ним чинності, на предмет дотримання вимог, чинних на момент їх захисту, що також свідчить про несумісність загальної моделі строків давності з логікою цього регулювання. Отже, встановлення строків давності могло б нівелювати механізм відновлення академічної доброчесності у випадках, коли порушення виявляються через тривалий час після захисту або публікації роботи; 
+- підпункт 4 не може бути реалізований у Законі у буквальному вигляді, оскільки він поєднує загальні засади провадження з надмірно деталізованими процедурно-технічними вимогами, які за своєю природою мають визначатися не законом, а спеціальними процедурами та внутрішніми актами уповноважених органів. Закон обґрунтовано закріплює базові цінності і принципи академічної доброчесності, зокрема повагу до честі і гідності, справедливість та відкритість інформації про правила і відповідальність, але не може уніфіковано встановити для всіх видів проваджень обов’язкові відкриті засідання, суцільну відеофіксацію, онлайн-трансляцію, оприлюднення відеозаписів і відкрите поіменне голосування, оскільки такі вимоги потребують диференційованого регулювання з урахуванням виду справи, автономії закладу, захисту персональних даних, службової інформації та прав особи, щодо якої здійснюється розгляд;
+- підпункт 5 не може бути коректно реалізований в Законі у тому вигляді, в якому він сформульований в ДАП. Закон обґрунтовано виходить не з моделі «будь-яка особа = повноцінний самостійний учасник провадження», а з моделі, за якою право ініціювати розгляд має особа, яка має докази, що свідчать про ознаки порушення академічної доброчесності. Саме так побудовані як загальна процедура розгляду повідомлень, так і спеціальна процедура щодо академічного плагіату, фабрикації та фальсифікації в академічних творах;
+- підпункт 7 не може бути коректно реалізований в Законі як загальне правило, оскільки це не узгоджується з природою правовідносин, які він регулює. Академічний плагіат, фабрикація чи фальсифікація в дисертації або іншому академічному творі, що стали підставою для присудження наукового ступеня чи присвоєння вченого звання, породжують не одноразовий, а триваючий неправомірний результат у вигляді незаконно набутого академічного статусу та пов’язаних із ним прав. Відповідно, метою Закону є не лише реагування на сам факт минулого порушення, а й усунення його правових наслідків. Запровадження загального строку давності фактично означало б, що після спливу певного часу неправомірно набутий ступінь або вчене звання більше не можуть бути переглянуті, що суперечило б меті закону, підривало б довіру до академічної системи та створювало б стимули до приховування порушень до спливу такого строку. Крім того, сам закон прямо допускає перевірку дисертацій та інших робіт, захищених до набрання ним чинності, на предмет дотримання вимог, чинних на момент їх захисту, що також свідчить про несумісність загальної моделі строків давності з логікою цього регулювання. Отже, встановлення строків давності могло б нівелювати механізм відновлення академічної доброчесності у випадках, коли порушення виявляються через тривалий час після захисту або публікації роботи;
 - підпункт 8 не може бути коректно реалізований саме в Законі України «Про академічну доброчесність» як самостійна норма, оскільки він належить до предмета правового регулювання оплати праці, а не академічної доброчесності. Його реалізація потребувала б одночасного внесення системних змін до законодавства про оплату праці, освіту, наукову і науково-технічну діяльність.</t>
   </si>
   <si>
     <t>2.7.5.2.2</t>
   </si>
   <si>
     <t>Забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату</t>
   </si>
   <si>
     <t>забезпечено інтероперабельність Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (далі - МОН) у IV кварталі 2023 році, розроблено технічні вимоги стосовно підключення систем запобігання та виявлення академічного плагіату безпосередньо до банків даних Національного репозитарію академічних текстів (далі - НРАТ). Міністерство освіти і науки України повідомило, що розроблено динамічну карту сторінок НРАТ для автоматизованого опрацювання пошуковими системами та ініційовано індексацію всіх (інформаційних та документарних) сторінок НРАТ системою Google, що має забезпечити можливість взаємодії із тими системами запобігання та виявлення академічного плагіату, які використовують для аналізу пошукові запити.
 Станом на кінець 2024 року інтероперабельність НРАТ було забезпечено лише із однією ключовою системою запобігання та виявлення академічного плагіату, а саме "StrikePlagiarism", функціонал якого відповідає розробленим УкрІНТЕІ технічним вимогам стосовно підключення систем запобігання та виявлення академічного плагіату безпосередньо до банків даних НРАТ.
 За інформацією, наданою МОН за І квартал 2025 року як звітний період, продовжується робота щодо індексації академічних текстів у НРАТ зовнішніми пошуковими системами в мережі Інтернет.
 Крім цього, МОН повідомило, що ним було надіслано до Міністерства цифрової трансформації України пропозиції до переліку завдань та проєктів Національної програми інформатизації на 2025 рік, а саме запропоновано включити до згаданого переліку даний захід 2.7.5.2.2 Програми «Забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату».
 За інформацією, наданою МОН за ІІ квартал 2025 як звітний період (актуально на IV квартал 2025 року), продовжується робота щодо індексації академічних текстів у Національному репозитарії зовнішніми пошуковими системами в Інтернеті. На індексацію в Google направлено 700 тис сторінок.
 В рамках звітування за І квартал 2026 року МОН повідомило, що для імпорту до Національного репозитарія підключено 74 локальні репозитарії.
+В ІІ кварталі 2026 року  повідомлено про опрацювання нормативних, технічних, організаційних, фінансових питань щодо налагодження інтроперабельності Національного репозитарію академічних текстів із системами запобігання та виявлення академічного плагіату
 З огляду на те, що термін виконання заходу 2.7.5.2.2 настав 31.12.2025, і МОН не надало інформації про повне забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату, НАЗК констатує про його невиконання.</t>
   </si>
   <si>
     <t>2.7.5.2.3</t>
   </si>
   <si>
     <t>Розроблення та затвердження змін до Порядку функціонування інформаційної системи Національного агентства із забезпечення якості вищої освіти “NAQA.Svr” для вдосконалення інформаційної системи Національного агентства із забезпечення якості вищої освіти “NAQA.Svr”, зокрема щодо розширення переліку відомостей, які вносяться до інформаційної системи, її користувачів</t>
   </si>
   <si>
     <t>затверджено зміни до Порядку функціонування інформаційної системи Національного агентства із забезпечення якості вищої освіти “NAQA.Svr”</t>
   </si>
   <si>
     <t>За інформацією, наданою Національним агентством із забезпечення якості вищої освіти (далі - НАЗЯВО) за IV квартал 2024 року як звітний період, НАЗЯВО з метою виконання заходу 2.7.5.2.3 розробило та затвердило зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” для вдосконалення інформаційної системи НАЗЯВО “NAQA.Svr”, на своєму засіданні від 19.11.2024 (протокол № 19 (69) від 19.11.2024) (див. Ключові джерела оцінки).
 Змістом заходу 2.7.5.2.3 Програми передбачено, що зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” мають бути внесені зокрема щодо: 1) розширення переліку відомостей, які вносяться до Інформаційної системи та 2) розширення переліку її користувачів.
 Здійснивши порівняльний аналіз тексту Порядку функціонування інформаційної системи НАЗЯВО «NAQA.Svr» у його першій редакції (від 30.08.2022) (далі - Порядок 2022) та Порядку функціонування інформаційної системи НАЗЯВО «NAQA.Svr» у новій редакції (зі змінами, внесеними протоколом засідання НАЗЯВО № 19 (69) від 19.11.2024) (далі - Порядок 2024) можна констатувати таке.
 1) Щодо розширення переліку відомостей, які вносяться до Інформаційної системи.
 Зміни, що були внесені до Порядку 2022 протоколом засідання НАЗЯВО № 19 (69) від 19.11.2024, дійсно розширюють/конкретизують перелік відомостей, що можуть та або повинні бути внесені до відповідної Інформаційної системи. З огляду на це, НАЗК констатує належне виконання вимог змісту заходу 2.7.5.2.3 в цій частині.
 2) Щодо розширення переліку користувачів Інформаційної системи.
 Відповідно до абзацу третього пункту 5 Порядку 2024 Користувачем Інформаційної системи є авторизована в Інформаційній системі особа, яка уповноважена на подання інформації від імені суб’єкта, визначеного в пункті 6 цього Порядку. Водночас, у пункті 6 Порядку 2024 суб'єктами подання інформації визначено: а) заклади вищої освіти та наукові установи, б) МОН та в) НАЗЯВО. Вказаний перелік суб'єктів (користувачв) залишився незмінним порівняно із положеннями Порядку 2022, з огляду на що зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” не охопили вимоги змісту заходу 2.7.5.2.3 Програми в цій частині.
 За інформацією, наданою НАЗЯВО за I квартал 2025 року як звітний період, на виконання даного заходу Програми НАЗЯВО здійснює підготовку нових змін до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr”, зокрема у частині розширення переліку можливих користувачів цієї Інформаційної системи з метою підвищення прозорості, ефективності та доступності її функціонування для відповідних учасників освітнього процесу. Зокрема, для цілей проведення щоквартального моніторингу, НАЗЯВО надало відповідну порівняльну таблицю (див. Ключові джерела оцінки (джерело № 3)), із якої вбачається, що перелік користувачів інформаційної системи НАЗЯВО “NAQA.Svr” пропонується розширити за рахунок суб’єктів наукової та науково-технічної діяльності.
 За інформацією, наданою НАЗЯВО за ІІ квартал 2025 року як звітний період, 22 квітня 2025 року було затверджено зміни до Порядку функціонування інформаційної системи Національного агентства із забезпечення якості вищої освіти “NAQA.Svr”, зокрема у частині розширення переліку можливих користувачів інформаційної системи з метою підвищення прозорості, ефективності та доступності функціонування системи для відповідних учасників освітнього процесу. Перелік користувачів інформаційної системи НАЗЯВО “NAQA.Svr” розширено за рахунок суб’єктів наукової та науково-технічної діяльності. 
 Зважаючи на те, що строк передбачений для виконання заходу 2.7.5.2.3. минув 31.12.2024, а фактичне виконання, яке повною мірою відповідає змісту заходу 2.7.5.2.3. відбулося 22.04.2025 НАЗК доходить до висновку, що захід виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.7.5.2.4</t>
@@ -2036,88 +2037,88 @@
   <si>
     <t>2.7.6.2.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про вищу освіту”, яким передбачено, що:
 1) з державного бюджету здійснюються видатки на здобуття вищої освіти у закладах вищої освіти, вартість освітніх послуг в яких встановлюється з урахуванням законодавства про індикативну собівартість;
 2) обсяг видатків державного бюджету на вищу освіту розподіляється між закладами вищої освіти на основі формули, яку розробляє МОН та затверджує Кабінет Міністрів України</t>
   </si>
   <si>
     <t>Міністерством освіти і науки України розроблено та подано на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам» (лист МОН вих. №1/20437п-23 від 27.12.2023). Відповідний законопроект було схвалено КМУ та внесено до Верховної Ради України (реєстраційний номер 10399 від 10.01.2024).
 Законопроект №10399 пропонує внести зміни, зокрема, до Закону України «Про вищу освіту» в частині:
 - обсяг видатків державного бюджету на оплату послуг з навчання здобувачів вищої освіти за державним замовленням розподіляється між закладами освіти та науковими установами на основі формули, яку затверджує Кабінет Міністрів України за поданням центрального органу виконавчої влади у сфері освіти і науки (частина четверта статті 72);
 - фінансування оплати послуг з навчання здобувачів вищої освіти в рамках державного, регіонального замовлення здійснюється за умови, що розмір оплати за навчання здобувачів вищої освіти за кошти фізичних або юридичних осіб визначено відповідним закладом освіти чи науковою установою з дотриманням порядку формування мінімального розміру оплати за навчання для здобуття вищої освіти на основі індикативної собівартості, затвердженого Кабінетом Міністрів України (частина восьма статті 71).
 Відповідні положення повністю корелюються з реалізацією заходу 2.7.6.2.2.</t>
   </si>
   <si>
     <t>2.7.6.2.3</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження щодо уточнення конкретних показників результативності, які використовуються у формулі розподілу обсягу видатків державного бюджету на вищу освіту між закладами вищої освіти</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
-    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
+    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року (актуально на 2 квартал 2026) здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
 З огляду на те, що Головний виконавець не здійснив аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі до кінця 2025 року, а також те, що показник виконання заходу 2.7.6.2.3 передбачає оприлюднення звіту за результатами аналітичного дослідження, НАЗК залишає статус виконання заходу 2.7.6.2.3 "не виконано".</t>
   </si>
   <si>
     <t>2.7.6.2.4</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.7.6.2.3, та його експертного обговорення</t>
   </si>
   <si>
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>З огляду на те, що аналітичне дослідження, передбачене заходом 2.7.6.2.3 Програми, станом на кінець IV кварталу 2025 року все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми (URL: https://dap.nazk.gov.ua/zahid/443/)), і, відповідно, не було здійснено підготовки, презентації та проведення експертного обговорення звіту за його результатами - захід 2.7.6.2.4 Програми залишається невиконаним.</t>
   </si>
   <si>
     <t>2.7.6.2.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти в частині уточнення конкретних показників результативності, які використовуються у ній, з урахуванням результатів аналітичного дослідження, зазначеного у підпункті 2.7.6.2.3</t>
   </si>
   <si>
     <t>1) У І кварталі 2024 року Міністерство освіти і науки України (далі – МОН) повідомило, що МОН розробило, а Кабінет Міністрів України ухвалив Постанову КМУ від 15.03.2024 № 298 «Про внесення змін до постанови Кабінету Міністрів України від 24 грудня 2019 р. № 1146» (далі – Постанова № 298).
 Постановою № 298 дійсно були внесені зміни, спрямовані на удосконалення Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти, враховуючи аспект міжнародної підтримки закладу освіти. Основні зміни Постанови № 298 стосувалися:
 - визначення показників міжнародного визнання, регіональної підтримки, наукової діяльності, працевлаштування випускників;
 - фінансування підготовки здобувачів вищої освіти новоутвореними та реорганізованими закладами;
 - розподілу коштів для закладів вищої освіти приватної форми власності, що готують здобувачів за державним замовленням;
 - приведення постанови КМУ № 1146 у відповідність до законодавства та врахування особливостей воєнного часу.
 Водночас змістом заходу 2.7.6.2.5 Програми передбачено, що відповідні зміни до постанови КМУ № 1146 повинні були враховувати результати аналітичного дослідження щодо уточнення конкретних показників результативності, які використовуються у формулі розподілу обсягу видатків державного бюджету на вищу освіту між закладами вищої освіти (захід 2.7.6.2.3 Програми). З огляду на те, що вказане аналітичне дослідження не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не могли бути враховані при розробці та прийнятті Постанови № 298, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 2) МОН в рамках звітування за І квартал 2025 року, як звітний період, для цілей проведення моніторингу стану виконання заходу 2.7.6.2.5 Програми було надано текст проєкту постанови КМУ «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146, від 3 березня 2020 р. № 191» (далі – Проєкт Постанови) та матеріали щодо нього (див. Ключові джерела оцінки).
 Як вказується у пояснювальній записці до Проєкту Постанови його метою, серед іншого є «...вдосконалення порядку розподілу між закладами вищої освіти видатків державного бюджету на вищу освіту з метою підготовки здобувачів вищої освіти за державним замовленням, що здійснюється відповідно до Формули розподілу видатків державного бюджету між закладами вищої освіти на основі показників їх освітньої, наукової та міжнародної діяльності...».
 Своєю чергою, Проєктом Постанови, серед іншого, пропонується з метою уможливлення розподілу фінансування за Формулою у січні відмовитися від розрахунку обсягу фінансування на підставі касових видатків попереднього року. При розрахунку пропонується враховувати обсяг фінансування, передбачених закладу освіти у попередньому році, визначений за Формулою без урахування видатків зазначених в абз. п’ятому – десятому пункту 3 Формули (соціальні видатки) та резерву. Також Проєктом Постанови пропонується вдосконалити показники, зокрема, пропонується збільшити кількість діапазонів масштабу та наукової діяльності, доповнити значення показника міжнародної діяльності, уточнити показник регіональної підтримки.
 Станом на кінець І кварталу 2025 року Проєкт Постанови було подано на розгляд Кабінету Міністрів України.
 У ІІ кварталі 2025 року (11.04.2025) прийнято постанову Кабінету Міністрів України від 11.04.2025 № 417 «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146 і від 3 березня 2020 р. № 191» (див. Ключові джерела оцінки).
 Вказане свідчить, що Проєкт Постанови (як і Постанова № 298) належною мірою корелюється зі змістом та охоплює вимоги заходу 2.7.6.2.5 Програми, водночас з огляду на те, що аналітичне дослідження, передбачене змістом заходу 2.7.6.2.3 Програми все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не враховані при розробці Проєкту Постанови, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 У ІV кварталі 2025 МОН було надано інформацію про розроблення та затвердження постанови КМУ від 29 жовтня 2025 р. № 1392 "Про внесення змін до Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти" (див. Ключові джерела оцінки), яка запровадила новий коефіцієнт для підтримки прифронтових та переміщених університетів (наприклад, Харківщини, Миколаївщини, Запоріжжя), щоб забезпечити їхню роботу, підвищити зарплати та стабільність освітнього процесу в умовах підвищених ризиків. Проєктом акта пропонується поширити коефіцієнт регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти. Також проєктом акта пропонується встановити показник регіональної підтримки на рівні 1,1 для тимчасово переміщених закладів вищої освіти. Проєкт акта підготовлено за результатами експертного обговорення та аналізу впливу параметрів формули на спроможність закладів вищої освіти, які функціонують у прифронтових регіонах.
 Тим не менш, зміни до формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти здійснено лише з урахуванням аналізу впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти.
-Тому внаслідок моніторингу за І квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
+Тому внаслідок моніторингу за ІІ квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.7.7 Відсутній належний облік та прозорість у використанні коштів, передбачених у бюджетах усіх рівнів на соціальний захист для всіх категорій отримувачів соціальної допомоги</t>
   </si>
   <si>
     <t>2.7.7.1</t>
   </si>
   <si>
     <t>Впроваджено єдину інформаційну систему соціальної сфери та забезпечено спрощення надання послуг у соціальній сфері</t>
   </si>
   <si>
     <t>2.7.7.1.1</t>
   </si>
   <si>
     <t>Розроблення проекту Соціального кодексу України</t>
   </si>
   <si>
     <t>Комітет Верховної Ради України з питань соціальної політики та захисту прав ветеранів</t>
   </si>
   <si>
     <t xml:space="preserve">проект Соціального кодексу України розроблено </t>
   </si>
   <si>
     <t>Міністерство соціальної політики України про виконання заходу станом на 30.06.2024 зазначає таке: « Мінсоцполітики спільно з Комітетом ВРУ з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи здійснює напрацювання проекту Соціального кодексу України.
 Вже напрацьована концепція Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення.
@@ -3411,51 +3412,51 @@
       <c r="H15" s="3" t="s">
         <v>113</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>114</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>107</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>108</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G16" s="2" t="s">