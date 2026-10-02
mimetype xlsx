--- v1 (2026-08-11)
+++ v2 (2026-10-02)
@@ -2130,52 +2130,60 @@
 Для напрацювання Книги 5 представники Міністерства включені до відповідних робочих груп з розробки проекту Закону України „Про основні засади житлової політики” та оновлення Закону України „Про житловий фонд соціального призначення”, які містять положення щодо соціального житла.
 Проект ЗУ „Про основні засади житлової політики” підготовлений та направлений Мінінфраструктури до ЦОВВ для надання пропозицій.
 Після розробки ЗУ „Про основні засади житлової політики” та оновлення ЗУ „Про житловий фонд соціального призначення” відповідні положення будуть кодифіковані та включені до відповідної книги Кодексу.»
 Міністерство соціальної політики України про виконання заходу станом на 31.12.2024 зазначає таке: «Мінсоцполітики спільно з Комітетом ВРУ з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи здійснює напрацювання проекту Соціального кодексу України.
 Вже напрацьована концепція Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення.
 Наразі здійснюється напрацювання положень кожної книги. З огляду на масштабність завдання щодо напрацювання проекту Соціального кодексу України, яке охоплює опрацювання значного масиву міжнародного законодавства, необхідність узгодження основних положень з ключовими стейкхолдерами та адаптацією до євроінтеграційних вимог, Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки, на грудень 2025 року. Одночасно повідомляємо, що Мінсоцполітики листом від 18.10.2024 № 24034/0/2-24/51 надало Кабінету Міністрів України пропозиції до проекту плану законопроектної роботи Верховної Ради України на 2025 рік, якими пропонує встановити термін подання проекту Соціального кодексу України до Верховної Ради України на грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 31.12.2024 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики України про виконання заходу станом на 31.03.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 Завданням 363 Плану законопроектної роботи Верховної Ради України на 2025 рік, затвердженого Постановою Верховної Ради України від 11.02.2025 № 4228-IX, розроблення Соціального кодексу України та його подання на розгляд Верховної Ради України передбачено на грудень 2025 року.
 З огляду на зазначене, Мінсоцполітики готує пропозиції щодо внесення змін до Державної антикорупційної програми на 2023-2025 роки в частині перенесення строку виконання заходів 2.7.7.1.1 та 2.7.7.1.2 на грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 31.03.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики України про виконання заходу станом на 30.06.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 На сьогодні напрацьовано концепцію Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення. По кожному напряму ведеться відповідна робота.
 З огляду на масштабність завдання щодо напрацювання проекту Соціального кодексу України, яке охоплює опрацювання значного масиву міжнародного законодавства, необхідність узгодження основних положень з ключовими стейкголдерами та адаптацією до євроінтеграційних вимог, Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки.
 Водночас зазначаємо, що завданням 363 Плану законопроектної роботи Верховної Ради України на 2025 рік, затвердженого Постановою Верховної Ради України від 11.02.2025 № 4228-IX, розроблення Соціального кодексу України та його подання на розгляд Верховної Ради України передбачено на грудень 2025 року.
 Також повідомляємо, що Мінсоцполітики листом від 06.05.2025 № 5060/0/2-25/51 звернулось до Національного агентства з питань запобігання корупції з проханням внести зміни до додатку 2 до Державної антикорупційної програми на 2023-2025 роки в частині перенесення строку виконання заходів 2.7.7.1.1 та 2.7.7.1.2 на грудень 2025 року. Листом від 09.06.2025 № 13/49672-25 Національне агентство з питань запобігання корупції повідомило про те, що наразі НАЗК не планується перегляд зазначеної Програми.
 Крім цього, Мін’юст листом від 04.07.2025 № 95380/5.2.1/26-25 надіслано рішення засідання Комітету міністрів Ради Європи, яке відбулося 10–12 червня 2025 року у м. Страсбург, в якому ухвалено рішення запропонувати органам влади надати оновлену інформацію про прогрес у прийнятті проекту Соціального кодексу до червня 2026 року».
 З огляду на те, що проект Соціального кодексу станом на 30.06.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики, сім'ї та єдності України про виконання заходу станом на 30.09.2025 зазначає таке: «З метою створення законодавчого підґрунтя для забезпечення реалізації соціальних прав і гарантій людини і громадянина, зокрема, на достатній життєвий рівень для себе і своєї сім’ї, а також для реалізації механізму соціального захисту громадян, які потрапили у складні життєві обставини, пунктом 205 плану пріоритетних дій Уряду на 2025 рік, затвердженого розпорядженням Кабінету Міністрів України від 10 вересня 2025 р. № 1003-р, передбачено захід щодо розроблення проекту Соціального кодексу України та початок його громадського обговорення, у якому визначено відповідальним виконавцем Мінсоцполітики та строк виконання – грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 30.09.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики, сім'ї та єдності України про виконання заходу станом на 31.12.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 Наразі напрацьовано оновлену концепцію Соціального кодексу України.
 Разом з тим на сьогодні наявні близько 100 законодавчих актів, які потребують оновлення, актуалізації та адаптації до вимог законодавства ЄС шляхом синхронізації всіх підходів з процесом вступу до ЄС.
 Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки».
 З огляду на те, що проект Соціального кодексу станом на 31.12.2025 не розроблено, констатуємо, що захід не виконано.
-За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за І квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них. Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності.».
-З огляду на те, що проект Соціального кодексу станом на 31.03.2026 не розроблено, констатуємо, що захід не виконано.</t>
+За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за І квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них. Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності».
+За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за ІІ квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них.
+Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності.
+Наразі оновлено Концепцію Соціального кодексу України та в робочому порядку узгоджено з Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів. У Концепції окреслено структуру та основні засади у сфері соціального захисту, зокрема окреслено ключові напрями семи книг, які стануть основою проекту Соціального кодексу та з урахуванням яких ведеться активна робота з його розробки.
+Активно проводяться робочі зустрічі з експертами проекту Ради Європи з напрацювання положень книг проекту Соціального кодексу з опрацюванням значного масиву міжнародного та українського законодавства та адаптацією до євроінтеграційних вимог, визначення основної термінології тощо.
+Проводиться комунікаційна робота щодо обговорення та узгодження ключових питань нової соціальної політики, які будуть відображені в положеннях Соціального кодексу.
+В межах роботи над новою соціальною моделлю розробляються зміни до існуючих та напрацювання нових нормативно-правових актів.
+Також Мінсоцполітики реалізовує пілотний проект щодо трансформації 5 видів державної допомоги в одну більш суттєву – базову соціальну допомогу. Напрацьовано необхідні зміни до законодавства України, які також будуть відображені в одній з книг проекту Соціального кодексу. Наразі Верховною Радою України прийнято за основу законопроект „Про базову соціальну допомогу” (реєстр. № 15094 від 20.03.2026), внесений народними депутатами України Мотовиловцем А. А., Третьяковою Г. М. та іншими, яким пропонується запровадити базову державну соціальну допомогу як уніфікований і комплексний вид соціальної підтримки сімей з низькими доходами.
+Зокрема, вже напрацьовано першу книгу Соціального кодексу».
+З огляду на те, що проект Соціального кодексу станом на 30.06.2026 не розроблено, констатуємо, що захід не виконано.</t>
   </si>
   <si>
     <t>2.7.7.1.4</t>
   </si>
   <si>
     <t>Введення в промислову експлуатацію Єдиної інформаційної системи соціальної сфери</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік чи обсягу міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>введено в промислову експлуатацію Єдину інформаційну систему соціальної сфери</t>
   </si>
   <si>
     <t>За інформацією Міністерства соціальної політики України, що була надана про стан виконання заходу за IV квартал 2023 року :«Відповідно до наказу Мінсоцполітики від 18.07.2023 №253-Н програмне забезпечення Єдиної інформаційної системи соціальної сфери введено у промислову експлуатацію в 23 регіонах України (за виключенням Житомирській та Рівненській областях, окупованих територій та територій, на яких ведуться бойові дії) в частині призначення, нарахування та виплати 6 видів соціальних допомог (малозабезпеченим сім'ям, на дітей одиноким матерям, особам з інвалідністю з дитинства та дітям з інвалідністю, на дітей, над якими встановлено опіку чи піклування, на дітей, хворих на тяжкі перинатальні ураження нервової системи, тяжкі вроджені вади розвитку, рідкісні орфанні захворювання, онкологічні, онкогематологічні захворювання, дитячий церебральний параліч, тяжкі психічні розлади, цукровий діабет I типу (інсулінозалежний), гострі або хронічні захворювання нирок IV ступеня, на дитину, яка отримала тяжку травму, потребує трансплантації органа, потребує паліативної допомоги, яким не встановлено інвалідність, при усиновлені дитини). Відповідно до наказу Мінсоцполітики від 01.08.2023 №265-Н зазначений функціонал введено у промислову експлуатацію в Житомирській та Рівненській областях.
 Крім цього, в ЄІССС здійснюється централізоване нарахування та виплата допомоги на проживання внутрішньо переміщеним особам (функціонал введено у промислову експлуатацію Наказом Мінсоцполітики від 29.08.2023 № 305-Н). На виконання постанови Кабінету Міністрів України від 19.06.2023 № 626 «Деякі питання надання матеріальної грошової допомоги постраждалому населенню внаслідок підриву Російською Федерацією греблі Каховської гідроелектростанції» (далі – Постанова) щодо надання одноразової матеріальної грошової допомоги у розмірі 5 000 грн постраждалому населенню внаслідок підриву Російською Федерацією греблі Каховської гідроелектростанції до програмного забезпечення ЄІССС додано функціонал, який дозволив провести нарахування та виплату зазначеної допомоги.
 Розроблено і впроваджено функціонал для можливості генерування статистичних звітів та витягу по особі з Реєстру осіб, які мають право на пільги.
 Введено в промислову експлуатацію формування Довідки щодо наявної інформації про осіб з інвалідністю в інформаційних системах соціальної сфери – у Вінницькій, Волинській, Закарпатській, Львівській, Одеській та Чернівецькій областях».
 У рамках інформування про стан виконання заходу за І квартал 2024 р. Міністерство соціальної політики України додаткових відомостей не надало, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
 За інформацією Міністерства соціальної політики України, що була надана про стан виконання заходу за IІ квартал 2024 року: «За результатами проведеної у 2 кварталі 2024 року роботи, Мінсоцполітики наказом №311-Н від 28.06.2024 впроваджено у промислову експлуатацію програмне забезпечення Єдиної інформаційної системи соціальної сфери в частині призначення, нарахування та виплати окремих видів державної соціальної допомоги та інших виплат, а саме:
 1. Допомога у зв’язку з вагітністю та пологами (жінкам, звільненим у зв’язку з ліквідацією підприємства, установи та організації незалежно від форми власності);
 2. Допомога у зв’язку з вагітністю та пологами (жінкам, зареєстрованим у центрі зайнятості як безробітні);
 3. Допомога у зв’язку з вагітністю та пологами (аспіранткам, докторанткам, клінічним ординаторам, студенткам закладів професійної (професійно-технічної), фахової передвищої та вищої освіти);
 4. Допомога у зв’язку з вагітністю та пологами (непрацюючим жінкам);
 5. Допомога у зв’язку з вагітністю та пологами (жінкам, зареєстрованим як суб’єкти підприємницької діяльності, які не беруть участі в системі загальнообов’язкового державного соціального страхування);