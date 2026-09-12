--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -156,51 +156,51 @@
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.1.1.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, яким встановлено адміністративну відповідальність за невжиття заходів до притягнення осіб, уповноважених на виконання функцій держави або місцевого самоврядування, до дисциплінарної відповідальності за порушення вимог Закону, а також за невиконання вимог законодавства щодо безумовного звільнення таких осіб (у прямо передбачених законодавством випадках)</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 22.03.2024 провело його громадське обговорення, за наслідками якого було проведено його доопрацювання.   
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом №10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані. 
 Національне агентство направило до Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією» (лист від 11.07.2025 № 43244/4/1-24).
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.1.1.4</t>
   </si>
   <si>
     <t>На законодавчому рівні встановлено, що суди, які розглянули справу про вчинення корупційного або пов’язаного з корупцією правопорушення чи справу про визнання необґрунтованими активів, зобов’язані надіслати копію рішення у справі, яке набрало законної сили, до органу державної влади, органу місцевого самоврядування, підприємства, установи чи організації, у якому (якій) працює особа, стосовно якої така справа розглядалася</t>
   </si>
   <si>
     <t>3.1.1.4.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проектів законів щодо внесення змін до Кримінального процесуального кодексу України, Кодексу України про адміністративні правопорушення, якими встановлено, що суди, які розглянули справу про вчинення корупційного або пов’язаного з корупцією правопорушення чи справу про визнання необґрунтованими активів, зобов’язані надіслати копію рішення у справі, яке набрало законної сили, до органу державної влади, органу місцевого самоврядування, підприємства, установи чи організації, у якому (якій) працює особа, стосовно якої така справа розглядалася</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>