--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$15</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 22.03.2024 провело його громадське обговорення, за наслідками якого було проведено його доопрацювання.   
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом №10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані. 
 Національне агентство направило до Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією» (лист від 11.07.2025 № 43244/4/1-24).
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.1.2</t>
   </si>
   <si>
     <t>За результатами аналізу та узагальнення практики притягнення винних до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, здійснено системне удосконалення відповідних заборон</t>
   </si>
   <si>
     <t>3.2.1.2.1</t>
   </si>
   <si>
     <t>Проведення аналізу законодавства та узагальнення практики притягнення суб’єктів, на яких поширюється дія Закону України “Про запобігання корупції”, до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, у 2014-2024 роках щодо:
 1) системності, повноти та юридичної коректності визначення на законодавчому рівні підстав настання такої відповідальності;
 2) відповідності застосовуваних стягнень принципам справедливості, співмірності (пропорційності) та індивідуалізації, а також здатності забезпечити досягнення мети адміністративного стягнення.
 Підготовка аналітичного звіту з пропозиціями щодо системного удосконалення відповідних адміністративно-правових заборон, передбачених ними видів і розмірів стягнень, а також щодо правильного та однакового застосування відповідного законодавства Національним агентством, Національною поліцією, прокуратурою та судами</t>
   </si>
   <si>
     <t>01.01.2025</t>
@@ -191,80 +191,91 @@
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, спрямованих на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, а також видів і розмірів стягнень, що повинні накладатися на осіб, які вчинили такі правопорушення</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
   <si>
     <t>заходів вжито</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-[...3 lines deleted...]
-З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходів для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті. Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокрема п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до законодавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальності за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
   </si>
   <si>
+    <t>Вчасне виконання заходу було унеможливлене  з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. 
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+Водночас у II кварталі 2026 року Офісом Генерального прокурора опрацьовано вищезазначений звіт та з метою впровадження викладених у ньому аналітичних досліджень у правозастосовну практику під час розгляду судами справ про адміністративні правопорушення, пов'язані з корупцією, звіт доведено до відома прокурорів Офісу Генерального прокурора та підпорядкованих прокуратур.
+З огляду на відсутність рекомендацій у звіті, які безпосередньо адресовані Офісу Генерального прокурора, а також з огляду обсяг вжитих дій з метою виконання відповідного заходу (звіт опрацьовано та доведено до відома прокурорам) та досягнення показника (індикатора) відповідного заходу, такий захід вважається виконаним.</t>
+  </si>
+  <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t>Верховний Суд</t>
+  </si>
+  <si>
+    <t>Вчасне виконання заходу було унеможливлене з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року.
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
+Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.4</t>
   </si>
   <si>
     <t>Удосконалено підстави притягнення до адміністративної відповідальності за порушення правил, заборон і обмежень у сфері фінансування політичних партій та подання ними фінансової звітності</t>
   </si>
   <si>
     <t>3.2.1.4.1</t>
   </si>
   <si>
     <t>Проведення аналізу законодавства та узагальнення практики притягнення осіб до відповідальності за вчинення адміністративних правопорушень, передбачених статтями 212-15 та 212-21 Кодексу України про адміністративні правопорушення, щодо:
 1) системності, повноти та юридичної коректності визначення на законодавчому рівні підстав настання такої відповідальності;
 2) відповідності застосовуваних стягнень принципам справедливості, співмірності (пропорційності) та індивідуалізації, а також здатності забезпечити досягнення мети адміністративного стягнення.
 Підготовка аналітичного звіту з пропозиціями щодо системного удосконалення відповідних адміністративно-правових заборон, передбачених ними видів і розмірів стягнень, а також щодо правильного та однакового застосування відповідного законодавства Національним агентством та судами</t>
   </si>
   <si>
     <t>Проведено аналіз та підготовлено Аналітичний звіт щодо проблематики притягнення до адміністративної та кримінальної відповідальності за порушення законодавства у сфері політичних фінансів, який містить пропозиції та рекомендації.
 У зазначеному звіті, серед іншого, порушено питання, аналітику яких передбачав відповідний захід Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>3.2.1.4.2</t>
   </si>
   <si>
@@ -293,118 +304,126 @@
   <si>
     <t>3.2.2.1.1</t>
   </si>
   <si>
     <t>Подання Кабінетові Міністрів України та супроводження розгляду проекту закону у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето), яким передбачено:
 1) спрощення порядку виклику та вручення протоколів про такі правопорушення, зокрема шляхом надання права у виняткових випадках складати протокол за відсутності особи, яка притягається до відповідальності, та надсилати їй такий протокол поштою;
 2) встановлення вичерпного переліку істотних порушень під час складання протоколу, які перешкоджають прийняттю рішення у справі про адміністративне правопорушення та зумовлюють надсилання протоколу для доопрацювання (належного оформлення), визначенню граничного строку для усунення таких порушень;
 3) встановлення, що справи за протоколами, складеними Національним агентством, розглядає Вищий антикорупційний суд (з відтермінуванням введення в дію відповідних положень проекту закону на три місяці з дня припинення чи скасування в Україні або на території більшості адміністративно-територіальних одиниць, визначених частиною другою статті 133 Конституції України, воєнного стану, введеного в Україні 24 лютого 2022 р.);
 4) надання Національному агентству статусу учасника процесу у справах за складеними ним протоколами;
 5) надання Національному агентству права апеляційного оскарження рішень судів, прийнятих у справах за складеними ним протоколами, а прокурору — у справах за статтями 1724—1729 Кодексу України про адміністративні правопорушення;
 6) встановлення загального правила про те, що особа не може бути звільненою від адміністративної відповідальності за такі правопорушення у зв’язку з малозначністю, із визначенням вичерпного переліку винятків з правила;
 7) скасування прив’язки строків накладення стягнень за вчинення таких правопорушень до дня їх виявлення, а також встановлення правила, згідно з яким перебіг таких строків зупиняється у разі, коли особа умисно ухиляється від явки до суду або з поважних причин не може туди з’явитися;
 8) встановлення, що провадження у справі про адміністративне правопорушення може бути закрите на підставі статті 38 Кодексу України про адміністративні правопорушення лише за умови доведеності винуватості особи у вчиненні відповідного адміністративного правопорушення, про що обов’язково повинно бути зазначено у резолютивній частині постанови про закриття справи;
 9) удосконалення порядку застосування заходів примусу до осіб, які без поважних причин ухиляються від явки до суду</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
-    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України: 
-«Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення»;
+    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України:
 «Про внесення змін до Закону України «Про Вищий антикорупційний суд» у зв’язку з прийняттям Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення». 
-Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним Судом та Національним антикорупційним бюро.
+Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним судом та Національним антикорупційним бюро.
 НАЗК надіслало законопроекти на погодження до вказаних органів.
-Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного Суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
+Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
 31.12.2024 року листом № 10-03/100230-24 НАЗК направило зазначені законопроекти на розгляд КМУ.
 14.02.2025 доопрацьовані за результатами засідання Урядового комітету законопроекти подано на розгляд КМУ. Законопроекти були розглянуті на засіданні Уряду 04.04.2025 та повернуті на доопрацювання.
 НАЗК доопрацювало проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення» та подало його до КМУ 30.06.2025. 
 Водночас азначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
 НАЗК підготувало вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд КМУ.
+Законопроект погоджено без зауважень Міністерством економіки, довкілля та сільського господарства України (листи від 23.04.2026 № 55-14/38492-03, від 23.04.2026 № 55-14/39143-03), Міністерством цифрової трансформації України (лист від 26.04.2026 № 1/ЦЗ-9-6391), Міністерством фінансів України (лист від 28.04.2026 № 08020-03/2-5/11777) та Національною поліцією України (лист від 07.05.2026 № 19280/01/38-2026).
+Міністерство внутрішніх справ України погодило проект Закону із зауваженнями (лист від 01.05.2026 № 18629/01/12-2026).
+За результатами проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу
+(acquis ЄС), Урядовий офіс координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України зазначив, що законопроекти не суперечать цілям Угоди про асоціацію, праву Європейського Союзу та міжнародно-правовим зобов’язанням України у сфері європейської інтеграції (лист від 06.05.2026 № 12351/0/2-26).
+Верховний Суд висловив зауваження до проекту Закону (лист від 12.05.2026 № 1982/0/2-26).
+Національне агентство провело узгоджувальну нараду з представниками Верховного Суду, за результатами якої врахувало всі зауваження.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.2.2.2</t>
   </si>
   <si>
     <t>Запроваджено систему електронного провадження у справах про адміністративні правопорушення</t>
   </si>
   <si>
     <t>3.2.2.2.1</t>
   </si>
   <si>
     <t>Створення та впровадження системи електронного процесуального діловодства як частини Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>державний бюджет та/або 
 кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>система електронного процесуального діловодства функціонує</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
 Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
-ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+ДСА України інформувала, що станом 30.03.2026 тривала робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
 Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
 Друга черга – розробка інших компонентів описаних в технічних вимогах.
 Третя черга – впровадження в усіх судах.
+ДСА України також зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
+ДСА України додатково повідомляє про те, що листом від 25.06.2026 № 15-13425/26 звернулася до судів з пропозицією щодо участі у пілотному проекті, в частині запровадження підсистеми Електронного документообігу суду.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Створення та впровадження Єдиного державного реєстру виконавчих документів як частини Єдиної судової інформаційно-телекомунікаційної системи </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Єдиний державний реєстр виконавчих документів функціонує</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
-ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+ДСА України також інформувала про укладення договору з Проектом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля ЄДРВД.
 Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+ДСА України додатково зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування Єдиної судової інформаційно-комунікаційної системи. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
 З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.3</t>
   </si>
   <si>
     <t>Забезпечення належного фінансування заходів, спрямованих на розроблення та впровадження модулів системи електронного процесуального діловодства та Єдиного державного реєстру виконавчих документів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>100 відсотків фінансування відповідних заходів</t>
   </si>
   <si>
     <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1163,408 +1182,408 @@
         <v>58</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O10" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q15"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:B9"/>
     <mergeCell ref="C4:C9"/>
     <mergeCell ref="D4:D9"/>
     <mergeCell ref="E4:E9"/>
     <mergeCell ref="Q4:Q9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:B11"/>