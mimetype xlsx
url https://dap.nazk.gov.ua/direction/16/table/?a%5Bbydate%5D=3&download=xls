--- v0 (2026-05-12)
+++ v1 (2026-07-12)
@@ -501,54 +501,59 @@
   <si>
     <t>Створення та поетапне впровадження інформаційно-комунікаційної системи досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>Національна поліція України,
 Вища рада правосуддя,
 Державна судова адміністрація України,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Рада суддів України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
-ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки. 
-ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).</t>
+ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
+ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
+Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
+1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
+2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
+З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження Порядку функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Порядок функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні, набрав чинності</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3</t>
   </si>
   <si>
@@ -599,79 +604,82 @@
   <si>
     <t>Розроблення та узгодження технічних вимог до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>Служба безпеки України</t>
   </si>
   <si>
     <t>Адміністрація Державної служби спеціального зв’язку та захисту інформації України,
 Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>технічні вимоги узгоджено з усіма органами досудового розслідування</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічні вимоги до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.3</t>
   </si>
   <si>
     <t>Розроблення та узгодження технічного рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>технічне рішення узгоджено з усіма органами досудового розслідування</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.4</t>
   </si>
   <si>
     <t>Реалізація технічного рішення та впровадження системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>систему впроваджено</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не реалізовано та не впроваджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.4</t>
   </si>
   <si>
     <t xml:space="preserve">Національне антикорупційне бюро та Спеціалізована антикорупційна прокуратура ефективно виконують покладені на них завдання, серед іншого, завдяки:
 уточненню положень законодавства щодо укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеннях;
 забезпеченню дотримання на практиці правил підслідності із притягненням до відповідальності прокурорів, які допустили їх порушення;
 подальшій оптимізації внутрішніх процесів, повноцінному запровадженню системи електронного кримінального провадження
 </t>
   </si>
   <si>
     <t>3.3.2.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) надано можливість укладати угоди про визнання винуватості у кримінальних провадженнях, віднесених до підслідності Національного антикорупційного бюро, у разі повного або часткового відшкодування збитків чи заподіяної шкоди обвинуваченим, підозрюваним (крім організатора кримінального правопорушення); 
 2) передбачено можливість звільнення від відбування покарання з випробуванням у разі укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро;
 3) розширено перелік покарань, які можуть бути узгоджені сторонами угоди для звільнення від відбування покарання з випробуванням у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро, а також розширено перелік застосовних додаткових покарань;
 4) передбачено можливість визначення довшого за три роки випробувального строку в разі звільнення від відбування покарання з випробуванням на підставі угоди про визнання винуватості, а також визначено довші строки погашення судимості у разі звільнення від відбування покарання з випробуванням щодо тяжких чи особливо тяжких корупційних злочинів; 
 5) передбачено можливість продовжити судове провадження у загальному порядку у разі відмови суду у затвердженні угоди про визнання винуватості та відсутності клопотання про повернення провадження на досудове розслідування; 
 6) надано можливість повторного звернення до суду з угодою про визнання винуватості у тому самому кримінальному провадженні у разі усунення підстав для відмови в її укладенні;
 7) встановлено, що вирішення спорів про підслідність у провадженнях, що віднесені чи можуть бути віднесені до підслідності Національного антикорупційного бюро, здійснює лише Генеральний прокурор або заступник Генерального прокурора — керівник Спеціалізованої антикорупційної прокуратури
 </t>
@@ -697,54 +705,53 @@
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора, на виконання даного заходу було здійснено розробку проекту технічного завдання щодо удосконалення Єдиного реєстру досудових розслідувань для реалізації таких змін. Також, Офісом Генерального прокурора організовано отримання пропозиції щодо строків і вартості відповідних доопрацювань, підготовлено техніко-економічне обґрунтування відповідного проекту інформатизації.
 Офісом Генерального прокурора організовано проведення відповідних процедур публічних закупівель, за наслідками яких 25.09.2023 укладено договір про надання послуг з супроводження і розвитку інформаційної системи «Єдиний реєстр досудових розслідувань».
 Офіс Генерального прокурора повідомляє, що на даний час договір виконано, відповідний функціонал пошуку інформації в Єдиному реєстрі досудових розслідувань доступний для використання користувачам з 30 жовтня 2023 року.</t>
   </si>
   <si>
     <t>3.3.2.5</t>
   </si>
   <si>
     <t>Налагоджено ефективну взаємодію між Національним антикорупційним бюро, Спеціалізованою антикорупційною прокуратурою та іншими державними органами (насамперед, органами досудового розслідування, органами прокуратури, Національним агентством, АРМА, Держфінмоніторингом)</t>
   </si>
   <si>
     <t>3.3.2.5.1</t>
   </si>
   <si>
     <t>Запровадження можливості здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро та Держфінмоніторингом в електронній формі</t>
   </si>
   <si>
     <t>Державна служба фінансового моніторингу України</t>
   </si>
   <si>
     <t xml:space="preserve">практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро та Держфінмоніторингом в електронній формі </t>
   </si>
   <si>
-    <t>В межах інформування за минулі квартали Національне антикорупційне бюро України (далі - НАБУ) повідомляло про проведення обговорення із представниками Державної служби фінансового моніторингу України (далі - ДСФМУ) та погодження схеми електронної інформаційної взаємодії між НАБУ та ДСФМУ. Також НАБУ інформувало про здійснення технічної реалізації електронної інформаційної взаємодії.
-[...2 lines deleted...]
-Зважаючи на те, що настала дата завершення строку виконання, а також з огляду на відсутність інформації від головного виконавця щодо того, чи практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між НАБУ та ДСФМУ в електронній формі, відповідний захід вважається не виконаним.</t>
+    <t>Національне антикорупційне бюро України повідомляє, що практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро України та Державною службою фінансового моніторингу України в електронній формі.
+Про це також зазначено в інформаційній новині на офіційній сторінці у Facebook Державної служби фінансового моніторингу України у дописі від 11.12.2025.
+Зважаючи на досягнення показника (індикатора) виконання відповідного заходу в межах визначених Державною антикорупційною програмою на 2023 - 2025 роки строків, такий захід вважається виконаним вчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.2.5.2</t>
   </si>
   <si>
     <t>Проведення аналізу результативності розгляду Національним антикорупційним бюро узагальнених матеріалів Держфінмоніторингу для встановлення причин, що можуть знижувати таку результативність, та визначення рекомендацій щодо удосконалення співпраці між Національним антикорупційним бюро та Держфінмоніторингом</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>звіт за результатами аналізу результативності розгляду Національним антикорупційним бюро узагальнених матеріалів Держфінмоніторингу для встановлення причин, що можуть знижувати таку результативність, підготовлено, звіт містить рекомендації щодо удосконалення співпраці між Національним антикорупційним бюро та Держфінмоніторингом</t>
   </si>
   <si>
     <t>Підготовлено звіт за результатами аналізу результативності розгляду Національним антикорупційним бюро України узагальнених матеріалів Державної служби фінансового моніторингу України. 
 Звіт містить рекомендації щодо удосконалення співпраці між Національним антикорупційним бюро України та Державною службою фінансового моніторингу України.</t>
   </si>
   <si>
     <t>3.3.3 Законодавство, яке регулює діяльність Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), містить значну кількість прогалин та корупційних ризиків. Низька результативність процесів передачі в управління АРМА активів для збереження їх економічної вартості, а також процесів запобігання та протидії легалізації коштів, отриманих злочинним шляхом</t>
   </si>
   <si>
     <t>3.3.3.1</t>
   </si>
   <si>
     <t>Мінімізовано ризики дискреції, непрогнозованості та неефективності дій АРМА щодо арештованих активів шляхом запровадження чіткого нормативного регулювання здійснення управління корпоративними правами, цілісними майновими комплексами, житловими об’єктами та іншими видами активів</t>
@@ -761,55 +768,59 @@
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
   </si>
   <si>
     <t>На виконання заходу, передбаченого п.п. 1 п. 3.3.3.1.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП), було розроблено та внесено на розгляд Верховної Ради України проект Закону України «Про внесення змін до частини другої статті 21 Закону України «Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів» (щодо встановлення чіткого і прозорого механізму відбору управителів активами), яким деталізовано порядок визначення управителя активом, на який накладено арешт, зокрема, визначено особливості застосування законодавства про публічні закупівлі у зазначеній процедурі (реєстр. від 05.01.2024 № 10390). Водночас законопроект від 05.01.2024 № 10390 не містить положення, які відображали зміст п.п. 2 п. 3.3.3.1.1 додатка 2 до ДАП.
 Проте, 10.02.2025 народними депутатами зареєстровано  законопроект "Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів та вдосконалення механізмів управління активами" (реєстр. № 12374-д), який, серед іншого, містить положення, які відображають зміст п.п. 2 п. 3.3.3.1.1 додатка 2 до ДАП.
 Розробники пропонують в абзаці третьому частини першої статті 23 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" встановити, що у разі встановлення фактів невиконання вимог договору управління або спроб відчуження активів управителем АРМА невідкладно здійснює заходи щодо розірвання договору управління та зміни управителя відповідних активів шляхом повторного визначення управителя активами за допомогою системи автоматизованого розподілу активів.
 Оскільки показник (індикатор) виконання досягнуто (проте в інший спосіб, ніж передбачено ДАП), захід вважається виконаним.</t>
   </si>
   <si>
     <t>3.3.3.1.2</t>
   </si>
   <si>
     <t>Приведення нормативно-правових актів у відповідність із законом, зазначеним у підпункті 3.3.3.1.1</t>
   </si>
   <si>
     <t>30.07.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>нормативно-правові акти набрали чинності</t>
   </si>
   <si>
-    <t>За інформацією, наданою за попередній звітний квартал Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу розроблено та надіслано на погодження до центральних органів виконавчої влади:
+    <t>Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу розроблено:
 1) проект постанови Кабінету Міністрів України «Деякі питання відбору управителя простого активу (активів)»;
 2) проект постанови Кабінету Міністрів України «Деякі питання відбору управителя складного активу (активів)»;
 3) проект постанови Кабінету Міністрів України «Про затвердження порядку здійснення контролю за ефективністю управління активами».
-З огляду на те, що зазначені нормативно-правові акти не набрали чинності станом на 31.12.2025 (кінець звітного кварталу), відповідний захід за результатами здійснення щоквартального моніторингу стану виконання заходів Державної антикорупційної програми на 2023 - 2025 роки за 4 квартал 2025 року вважається не виконаним.</t>
+Кабінет Міністрів України прийняв:
+1) постанову від 05.02.2026 № 136 «Про затвердження Порядку здійснення контролю за ефективністю управління активами»;
+2) постанову від 05.02.2026 № 166 «Деякі питання відбору управителя простого активу (активів)»;
+3) постанову від 05.02.2026 № 167 «Деякі питання відбору управителя складного активу (активів)».
+З огляду на дату набрання чинності вищезазначеними нормативно-правовими актами, відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.2</t>
   </si>
   <si>
     <t>Забезпечено правовий баланс між можливостями оскарження рішень, дій чи бездіяльності АРМА заінтересованими суб’єктами та запобіжниками від блокування роботи органу шляхом зловживання процесуальними правами</t>
   </si>
   <si>
     <t>3.3.3.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено пріоритет кримінального судочинства у разі вирішення питань щодо передачі арештованих активів в управління АРМА та здійснення управління ними, а також перелік підстав для судового оскарження рішень, дій чи бездіяльності щодо управління активами у порядку господарського або цивільного судочинства;
 2) встановлено порядок оскарження рішень, дій чи бездіяльності АРМА щодо визначення управителя активом у порядку адміністративного судочинства із визначенням вичерпного переліку осіб, які можуть ініціювати оскарження відповідних рішень, дій чи бездіяльності АРМА, а також із визначенням вичерпного переліку підстав для такого оскарження;
 3) встановлено порядок оскарження рішень, дій чи бездіяльності АРМА щодо проведення перевірок ефективності управління активами, які передані управителям, у порядку адміністративного судочинства із визначенням вичерпного переліку осіб, які можуть ініціювати оскарження відповідних рішень, дій чи бездіяльності АРМА, а також із визначенням вичерпного переліку підстав для такого оскарження;
 4) унеможливлено блокування діяльності АРМА з управління активами через застосування заходів забезпечення позовів у порядку адміністративного, господарського або цивільного судочинства
 </t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>Захід вважається таким, що "виконаний частково" у зв'язку з частковим досягненням показника (індикатора) виконання заходу, а також виконання відповідного заходу в інший спосіб, ніж передбачено Державною антикорупційною програмою на 2023 - 2025 роки (далі - ДАП).
 Так, на виконання пп. 1 і 4 заходу, передбаченого п. 3.3.3.2.1 додатка 2 до ДАП, у Верховній Раді України зареєстровано законопроект від 27.01.2025 № 12445 «Про внесення змін до деяких законодавчих актів України стосовно удосконалення діяльності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів щодо управління активами», який, серед іншого, містить положення, якими:
 1) визначено пріоритет кримінального судочинства у разі вирішення питань щодо передачі арештованих активів в управління АРМА та здійснення управління ними;
@@ -942,104 +953,109 @@
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України «Про внесення змін до Закону України «Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів» щодо гарантій незалежності та посилення інституційної спроможності».
 Зазначений законопроект було подано до Кабінету Міністрів України листом АРМА від 28.06.2024 № 5495/1-9-24/7.7.
 23.09.2024 відбулось засідання Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності, за результатами якого вирішено повернути відповідний законопроект для додаткового його опрацювання з Міністерством юстиції України, Міністерством закордонних справ та Національним агентством з питань запобігання корупції.
 Після додаткового опрацювання, зазначена законодавча ініціатива була схвалена Урядом та зареєстрована у Верховній Раді України від 02.01.2025 № 12374.
 З огляду на досягнення показника (індикатора) виконання, відповідний захід вважається виконаним.</t>
   </si>
   <si>
     <t>3.3.3.6.2</t>
   </si>
   <si>
     <t>Розроблення проектів нормативно-правових актів, затвердження яких є необхідним для виконання закону, зазначеного у підпункті 3.3.3.6.1</t>
   </si>
   <si>
     <t>30.08.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>проекти нормативно-правових актів розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
-Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребує перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
+Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
+Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 Водночас показником (індикатором) виконання передбачено, що проект нормативно-правового акту повинен бути:
 1) розроблений;
 2) оприлюднений для проведення громадського обговорення.
 З огляду на забезпечення АРМА лише розроблення відповідного проекту, захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.6.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проектів нормативно-правових актів, зазначених у підпункті 3.3.3.6.2, отримання експертних висновків та їх доопрацювання</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
-Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребує перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
+Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінили підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
+Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 З огляду на те, що громадське обговорення вищезазначеного проекту постанови не проводилось, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.3.6.4</t>
   </si>
   <si>
     <t>Видання нормативно-правових актів, зазначених у підпункті 3.3.3.6.2, та проведення їх державної реєстрації</t>
   </si>
   <si>
-    <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
-[...2 lines deleted...]
-З огляду на те, що набрання чинності вищезазначеного проекту постанови не відбулось, відповідний захід вважається не виконаним.</t>
+    <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023-2025 роки.
+Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінено підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
+З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
+Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою, зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
+З огляду на набрання чинності вищезазначеним нормативно-правовим актом (водночас не в межах строків виконання заходу, передбачених Державною антикорупційною програмою на 2023-2025), відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.7</t>
   </si>
   <si>
     <t>Встановлено справедливі та чіткі підстави відповідальності АРМА та його посадових осіб за неефективне управління арештованими активами</t>
   </si>
   <si>
     <t>3.3.3.7.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким запроваджено окремі підстави для притягнення працівників АРМА до дисциплінарної відповідальності у разі умисного або внаслідок недбалості порушення встановленого порядку визначення управителя активом; порушення встановленого порядку перевірки ефективності управління арештованими активами, переданими АРМА в управління; нереагування або порушення встановленого порядку реагування на отриману інформацію та/або встановлені факти неналежного управління активами чи спроб відчуження активів управителем</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
+    <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
 30.01.2024 проект закону направлено до Верховної Ради України (реєстр. № 10451 від 31.01.2024).
 17.07.2025 законопроект реєстр. № 10451 від 31.01.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+АРМА також інформує, що 30.07.2025 набрав чинності Закон України «Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами» від 18.06.2025 № 4503-IX, яким передбачено, що з метою запобігання, виявлення та розслідування правопорушень у діяльності працівників АРМА у складі його центрального апарату діє підрозділ внутрішнього контролю. Передбачається проведення перевірок працівників АРМА на доброчесність та моніторинг їхнього способу життя, перевірки інформації, що міститься у зверненнях фізичних та юридичних осіб, медіа, інших джерелах, у тому числі отриманої через спеціальну телефонну лінію, сторінку в мережі Інтернет, засоби електронного зв’язку АРМА, щодо причетності працівників АРМА до вчинення правопорушень та проведення службового розслідування стосовно працівників АРМА.
+АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.</t>
   </si>
   <si>
     <t>3.3.3.8</t>
   </si>
   <si>
     <t>Накладення арешту та передача в управління АРМА незаконно одержаних активів для збереження їх економічної вартості здійснюються ефективно та своєчасно</t>
   </si>
   <si>
     <t>3.3.3.8.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено порядок невідкладного інформування АРМА прокурорів про виявлення активів, на які може бути накладено арешт; 
 2) запроваджено обов’язкове планування арешту активу, щодо якого порушуватиметься питання про його передачу в управління АРМА, до подання прокурором клопотання про накладення арешту на актив у кримінальному провадженні або в порядку цивільного судочинства;
 3) передбачено можливість передачі в управління АРМА будь-якого активу, на який накладено арешт у кримінальному провадженні та вартість якого перевищує 200 прожиткових мінімумів для працездатних осіб (незалежно від визнання такого активу речовим доказом та підстав для накладення арешту у кримінальному провадженні)</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
@@ -1056,52 +1072,54 @@
 З огляду на досягнення показника (індикатора) виконання, відповідний захід може вважатись таким, що виконаний повністю.
 АРМА також повідомляє, що повноцінно Систему можна вводити в промислову експлуатацію тільки після розробки та затвередження Положення, яке станом на момент звітування розробляють та погоджують.</t>
   </si>
   <si>
     <t>3.3.3.8.3</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, набрало чинності</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
-АРМА повідомляє, що  забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
-З огляду на те, що настала дата завершення строку виконання відповідного заходу, а проект положення станом на момент звітування не затверджено, відповідний проект положення не набрав чинності, такий захід вважається не виконаним.
+АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
+АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а проект положення станом на момент звітування не затверджено, такий захід вважається не виконаним.
 Водночас АРМА інформує, що затвердження положення потребує додаткового часу у зв’язку з технологічною складністю створення електронної захищеної системи та значною кількістю суб’єктів інформаційної взаємодії, погодження з якими є необхідним для забезпечення узгоджених процедур обміну даними. АРМА зазначає, що очікуваний строк затвердження положення — перша половина 2026 року.</t>
   </si>
   <si>
     <t>3.3.3.9</t>
   </si>
   <si>
     <t>Управління активами, на які накладено арешт у кримінальних провадженнях, розшук незаконно одержаних активів за межами України та їх повернення здійснюються ефективно, серед іншого, завдяки:
 посиленню інституційної спроможності АРМА; 
 удосконаленню законодавства щодо передачі активів в управління; забезпеченню ефективного міжнародного співробітництва</t>
   </si>
   <si>
     <t>3.3.3.9.1 (1)</t>
   </si>
   <si>
     <t>Забезпечення приєднання АРМА та Національного агентства до захищеної системи обміну інформацією “SIENA”</t>
   </si>
   <si>
     <t>АРМА та Національне агентство мають можливість здійснювати обмін інформацією з використанням захищеної системи обміну інформацією “SIENA”</t>
   </si>
   <si>
     <t>АРМА приєднано до захищеної системи обміну інформацією “SIENA”.
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року (див. новину про приєднання АРМА до “SIENA”), то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.9.1 (2)</t>
@@ -1217,51 +1235,51 @@
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Національне агентство за результатами опрацювання змісту зазначеного заходу на предмет існування проблеми, на вирішення якої він спрямований, підготувало аналітичний звіт, у якому констатована відсутність потреби у розробленні та прийнятті законопроекту, передбаченого цим заходом.</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні з урахуванням зауважень, наведених у звітах MONEYVAL, у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
 10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
-З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку недосягненням показника (індикатора) виконання (законо не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (6)</t>
   </si>
   <si>
     <t xml:space="preserve">Приведення підзаконних актів у відповідність із Законами України від 6 грудня 
 2019 р. № 361-IX “Про запобігання та протидію легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення”, від 4 листопада 2022 р. № 2736-IX “Про внесення змін до деяких законів України щодо захисту фінансової системи України від дій держави, що здійснює збройну агресію проти України, та адаптації законодавства України до окремих стандартів Групи з розробки фінансових заходів боротьби з відмиванням грошей (FATF) і вимог Директиви ЄС 2018/843” і Директивою ЄС 2015/849
 </t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>підзаконні нормативно-правові акти приведено у відповідність із зазначеними законами і Директивою ЄС 2015/849</t>
   </si>
   <si>
     <t>Підзаконні нормативно-правові акти Міністерства цифрової трансформації України не потребують приведення у відповідність до згаданих у відповідному заході законів.
 Присвоєно статус "виконано" у зв'язку з досягненням індикатору виконання заходу.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (5)</t>
   </si>
   <si>
     <t>На виконання вказаного заходу прийнято наказ Міністерства юстиції України від 29 грудня 2023 року № 4501/5 "Про внесення змін до деяких нормативно-правових актів Міністерства юстиції України" зареєстрований в Міністерстві юстиції України 02 січня 2024 № 4/41349.</t>
   </si>
@@ -1340,78 +1358,80 @@
     <t>Кабінет Міністрів України затвердив 27 грудня 2023 року розпорядження № 1207-р "Про затвердження плану заходів, спрямованих на запобігання виникненню та/або зменшення негативних наслідків ризиків, виявлених за результатами третьої національної оцінки ризиків у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, на період до 2026 року"(далі – План заходів).
 План заходів було розроблено Державною службою фінансового моніторингу України спільно з Міністерством фінансів України та іншими заінтересованими державними органами, за результатами проведеної третьої Національної оцінки ризиків у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, та фінансуванню тероризму.
 План заходів містить комплекс інституційних, законодавчих, організаційних та практичних заходів з удосконалення національної системи запобігання та протидії відповідно до міжнародних стандартів та системи стратегічного планування у цій сфері, спрямованих на:
 ефективне управління ризиками в системі запобігання та протидії;
 ефективне формування та реалізацію державної політики у сфері запобігання та протидії відповідно до світових стандартів;
 приведення національної системи запобігання та протидії у відповідність до міжнародних стандартів;
 удосконалення інформаційних технологій, дієве співробітництво та інформаційний обмін між державними органами, а також з компетентними органами іноземних держав і міжнародними організаціями у зазначеній сфері;
 постійну методологічну підтримку діяльності суб’єктів первинного фінансового моніторингу та забезпечення зворотного зв’язку з ними;
 інноваційні рішення з підвищення кваліфікації фахівців у сфері запобігання та протидії;
 поглиблення співробітництва з приватним сектором та громадськістю.</t>
   </si>
   <si>
     <t>3.3.3.11.7</t>
   </si>
   <si>
     <t>Підготовка та проведення чергової національної оцінки ризиків відповідно до оновленої Методики національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>Рада з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків підготовлено</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
-За інформацією, наданою Держфінмоніторингом, 26 грудня 2024 року, на черговому засіданні Ради, було схвалено оновлену Методику.
+За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
-Дерфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
+Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
-- обговорено та схвалено Перелік типів НПО які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
+- обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
-Держфінмоніторинг зазначав, що 10.06.2025 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції ризиків щодо необхідності включення до об’єктів оцінки ФТ відповідно до Рекомендацій 8 FATF, типу НПО за кодом неприбутковості 0044 «професійні спілки, їх об’єднання та організація профспілок». За результатом засідання, було прийнято рішення про не включення НПО за кодом неприбутковості 0044 «професійні спілки, їх об’єднання та організації профспілок» до переліку типів НПО з метою оцінки ризиків ФТ відповідно до Рекомендації 8 FATF.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
-Водночас головним виконавцем не надано інформації про підготовку звіту за результатами чергової НОР, з огляду на що відповідний захід вважається не виконаним.</t>
+Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
+10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
+Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
+Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Затвердження звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків затверджено та оприлюднено принаймні висновки звіту</t>
   </si>
   <si>
-    <t>Листом від 16.01.2026 № 203/70-04-12 Державною службою фінансового моніторингу України (далі – Держфінмоніторинг) поінформовано, що пунктом 18 Порядку збору, обробки і аналізу інформації щодо результатів діяльності суб’єктів фінансового моніторингу, інших державних органів, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, схвалення та оприлюднення результатів національної оцінки ризиків та здійснення заходів за її результатами, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690 (із змінами), звіт про проведення національної оцінки ризиків схвалюється Радою на її черговому засіданні.
-Держфінмоніторинг повідомляє, що всю необхідну інформацію буде надіслано після затвердження звіту на наступному засіданні Ради.
+    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.4 Загальна динаміка розгляду судами справ про корупційні та пов’язані з корупцією кримінальні правопорушення є низькою. Відсутня усталена практика розгляду кримінальних проваджень цієї категорії. Мають місце непоодинокі випадки зловживання учасниками судового процесу процесуальними правами</t>
   </si>
   <si>
     <t>3.3.4.1</t>
   </si>
   <si>
     <t>Судовий розгляд кримінальних проваджень щодо корупційних та пов’язаних з корупцією кримінальних правопорушень здійснюється з дотриманням принципів, передбачених Кримінальним процесуальним кодексом України</t>
   </si>
   <si>
     <t>3.3.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено одноособовий судовий розгляд кримінальних проваджень у Вищому антикорупційному суді як суді першої інстанції (крім кримінальних проваджень щодо особливо тяжких злочинів, які у Вищому антикорупційному суді як суді першої інстанції розглядає колегія у складі трьох суддів);
 2) передбачено недопустимість зловживання процесуальними правами учасниками кримінального провадження та можливість визнання слідчим суддею, судом певних дій або бездіяльності таких учасників зловживанням;
 3) надано повноваження слідчому судді, суду постановляти окрему ухвалу у разі зловживань процесуальними правами або недотримання обов’язків учасниками кримінальних проваджень;
 4) розширено підстави для застосування грошових стягнень за порушення обов’язків учасниками кримінального провадження та збільшено їх розміри;
 5) спрощено порядок здійснення виклику у кримінальному провадженні для осіб, які проживають за кордоном і є громадянами України;
 6) передбачено, що відсутність лише усіх захисників одного підозрюваного, обвинуваченого одночасно під час судового засідання є підставою для відкладення судового розгляду;
 7) встановлено порядок визначення обсягу та послідовності дослідження документів, звуко- та відеозаписів у судовому засіданні;
 8) передбачено можливість проголошувати лише вступну та резолютивну частину вироку, який має значний обсяг та потребує значного обсягу часу для проголошення, із врученням (направленням у разі відсутності у судовому засіданні) його повного тексту у день проголошення учасникам судового провадження
 </t>
@@ -2871,51 +2891,51 @@
       <c r="H20" s="2" t="s">
         <v>130</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>131</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>133</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -3293,51 +3313,51 @@
       <c r="H28" s="3" t="s">
         <v>57</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>69</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>179</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>180</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>174</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>175</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G29" s="3" t="s">
@@ -3450,51 +3470,51 @@
       <c r="H31" s="2" t="s">
         <v>195</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>196</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>191</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>96</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>197</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>198</v>
       </c>
       <c r="P31" s="2" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>199</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>200</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>201</v>
       </c>
       <c r="G32" s="3" t="s">
@@ -3911,51 +3931,51 @@
       <c r="H40" s="3" t="s">
         <v>239</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>196</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>191</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>96</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>59</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>197</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>244</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G41" s="2" t="s">