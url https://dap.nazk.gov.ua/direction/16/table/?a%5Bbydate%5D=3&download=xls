--- v1 (2026-07-12)
+++ v2 (2026-09-10)
@@ -181,223 +181,225 @@
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Санкції за вчинення корупційних та пов’язаних з корупцією правопорушень є пропорційними і такими, що мають значний забезпечувальний і превентивний ефект, жодне з корупційних кримінальних правопорушень не належить до категорії кримінальних проступків</t>
   </si>
   <si>
     <t>3.3.1.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким з урахуванням результатів аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту):
 1) удосконалено нормативно-правове регулювання санкцій за корупційні та пов’язані з корупцією кримінальні правопорушення;
 2) збільшено розмір штрафів у санкціях окремих корупційних та пов’язаних з корупцією кримінальних правопорушень з урахуванням ступеня їх суспільної небезпеки;
 3) чітко та однозначно передбачена можливість звільнення від відбування покарання з випробуванням у разі укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро;
 4) посилено кримінальну відповідальність за підкуп свідка з тим, щоб це кримінальне правопорушення не належало до категорії кримінальних проступків, у зв’язку з його вчиненням були можливими екстрадиція, спеціальна конфіскація;
 5) закріплено можливість застосування заходів кримінально-правового характеру щодо юридичних осіб у разі вчинення всіх діянь, криміналізації яких вимагає Конвенція ООН проти корупції</t>
   </si>
   <si>
     <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
-Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Станом на 30.06.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3</t>
   </si>
   <si>
     <t>Слідча та судова практика притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, є сталою та передбачуваною, зокрема завдяки узагальненню правозастосування</t>
   </si>
   <si>
     <t>3.3.1.3.1</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>Верховний Суд</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>узагальнення судової практики оприлюднено</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічну підготовку узагальнень власної судової практики  у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
 Так, проведено узагальнення судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2022, 2023 та 2024 роки.
 За результатами проведеного узагальнення підготовлено та опубліковано:
 1) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2022 рік);
 2) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2023 рік).
 3) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2024 рік).
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>3.3.1.3.2</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики, підготовлених Верховним Судом, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
-[...2 lines deleted...]
-Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
+    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти.
+Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень.
+Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя.
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури.
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
-Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
-З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
+Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
+З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
+Крім вищенаведеного, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2025 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на ІХ Київському полілозі «Кримінальна юстиція під час війни: інституційна взаємодія, відповідальність та суспільна довіра», який відбувся у Верховному Суді 5 червня 2026 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2026 року.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+Станом на 30.06.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
 З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики Вищого антикорупційного суду, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Проведення щороку аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, опублікування звіту за результатами такого аналізу</t>
   </si>
   <si>
     <t>звіт за результатами аналізу оприлюднено</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Проведення щороку обговорень звітів, підготовлених на виконання заходу, зазначеного у підпункті 3.3.1.3.5, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
 З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>3.3.2 Низька оперативність та якість здійснення досудового розслідування корупційних та пов’язаних з корупцією кримінальних правопорушень (значна частка таких проваджень тривають роками) обумовлена надмірною складністю окремих процесуальних дій</t>
   </si>
   <si>
     <t>3.3.2.1</t>
   </si>
   <si>
     <t>Розглянуто доцільність спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій з урахуванням стандартів дотримання прав людини та практики Європейського суду з прав людини</t>
   </si>
   <si>
     <t>3.3.2.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено можливість залучення оперативних підрозділів до здійснення заходів забезпечення кримінального провадження;
 2) моніторинг банківських рахунків віднесено до гласних слідчих (розшукових) дій із збереженням основних засад їх проведення (щодо тяжких чи особливо тяжких злочинів у кримінальних провадженнях, віднесених до підслідності Національного антикорупційного бюро, БЕБ, за рішенням слідчого судді, з дотриманням умов забезпечення збереження банківської таємниці);
 3) передбачено можливість здійснювати тимчасовий доступ до документів та речей, які не містять охоронюваної законом таємниці, без судового контролю;
 4) визначено, що особа вважається такою, що перебуває у міжнародному розшуку, з моменту винесення відповідної постанови слідчого чи прокурора про оголошення у міжнародний розшук;
 5) скасовано вимогу залучення двох понятих під час здійснення обшуку або огляду житла чи іншого володіння особи, якщо здійснюється безперервний аудіо- та відеозапис;
 6) удосконалено порядок вручення обвинувального акта, клопотання про застосування примусових заходів медичного або виховного характеру за аналогією з порядком вручення повідомлення про підозру
 </t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>З метою розроблення законопроекту та забезпеченню його адвокації Національне агентство створило Міжвідомчу робочу групу щодо визначення шляхів спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій, із залученням Національної поліції України, Міністерства юстиції України, Державного бюро розслідувань, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Бюро економічної безпеки України, Національного антикорупційного бюро України та Спеціалізованої антикорупційної прокуратури. В межах роботи вищезазначеної Міжвідомчої робочої групи напрацьовано порівняльну таблицю до законопроекту.    
 29.11.2024 Національне агентство провело громадське обговорення зазначеного законопроекту, після чого відбулось його доопрацювання з урахуванням висловлених у ході громадського обговорення зауважень і пропозицій.
 Листом від 20.01.2025 № 10-03/4592-25 законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.1.2</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту про доцільність спрощення процедур здійснення окремих інших слідчих (розшукових) або інших процесуальних дій з урахуванням стандартів дотримання прав людини та практики Європейського суду з прав людини</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Міністерство юстиції України підготувало аналітичний звіт, який оприлюднено за посиланням: https://minjust.gov.ua/files/general/2025/03/03/20250303082430-47.pdf.
 З огляду на досягнення показника (індикатора) виконання, відповідний захід може вважатись виконаним повністю (аналітичний звіт підготовлено і оприлюднено).</t>
   </si>
   <si>
@@ -501,185 +503,190 @@
   <si>
     <t>Створення та поетапне впровадження інформаційно-комунікаційної системи досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>Національна поліція України,
 Вища рада правосуддя,
 Державна судова адміністрація України,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Рада суддів України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб). Дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
+ОГП додатково інформує про здійснення збору інформації щодо виявлених недоліків, технічних збоїв, зауважень до функціонування системи, а також пропозицій стосовно покращення її роботи й удосконалення окремих функціональних можливостей.
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
 ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
 ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
 Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
 1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
-2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+2) розгортання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
 3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
 З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження Порядку функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Порядок функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні, набрав чинності</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
+Відповідно до вказаного вище спільного наказу дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3</t>
   </si>
   <si>
     <t>Гарантії інституційної та операційної незалежності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури належно визначені та втілені на практиці, зокрема завдяки:
 уточненню положень законодавства щодо статусу Національного антикорупційного бюро в системі органів виконавчої влади (із збереженням існуючих гарантій незалежності), а також суб’єкта призначення та звільнення Директора Національного антикорупційного бюро відповідно до Рішення Конституційного Суду України № 9-р/2020;
 проведенню незалежної оцінки (аудиту) ефективності діяльності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури за участю незалежних експертів</t>
   </si>
   <si>
     <t>3.3.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проектів законів, якими внесено зміни до законів України, зокрема Закону України “Про прокуратуру”, якими:
 1) удосконалено порядок конкурсного добору керівника Спеціалізованої антикорупційної прокуратури і передбачено його проведення за вирішальної ролі незалежних експертів, визначених міжнародними та іноземними організаціями, які надавали Україні міжнародну технічну допомогу у сфері запобігання та протидії корупції;
 2) передбачено виконання всіх повноважень заступника Генерального прокурора — керівника Спеціалізованої антикорупційної прокуратури першим заступником або заступником у разі його відсутності; першого заступника та заступника керівника Спеціалізованої антикорупційної прокуратури віднесено до керівників органів прокуратури;
 3) чітко встановлено на рівні закону розмір посадових окладів для прокурорів Спеціалізованої антикорупційної прокуратури, зокрема тих, що перебувають на адміністративних посадах у Спеціалізованій антикорупційній прокуратурі;
 4) передбачено можливість внесення відомостей про можливе вчинення народним депутатом України кримінального правопорушення заступником Генерального прокурора — керівником Спеціалізованої антикорупційної прокуратури (виконувачем обов’язків) та керівником Головного підрозділу детективів Національного антикорупційного бюро, а також погодження заступником Генерального прокурора — керівником Спеціалізованої антикорупційної прокуратури (виконувачем обов’язків) клопотань, які розглядаються слідчим суддею;
 5) збільшено на 300 осіб граничну чисельність Національного антикорупційного бюро (з уведенням у дію цих положень з урахуванням ситуації, обумовленої правовим режимом воєнного стану);
 6) утворено експертну установу для проведення експертиз у кримінальних провадженнях щодо кримінальних правопорушень, віднесених до підслідності детективів Національного антикорупційного бюро 
 </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
     <t>08.12.2023 ВРУ прийняла Закон України № 3509-IX "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо посилення самостійності Спеціалізованої антикорупційної прокуратури". 
 У Законі 3509-IX відтворено положення відповідного заходу.
 Так, зокрема, у ч. 3 ст. 29-1 Закону України "Про прокуратуру" удосконалено порядок організації та проведення конкурсу на посаду заступника Генерального прокурора - керівника Спеціалізованої антикорупційної прокуратури, першого заступника та заступника керівника САП. Також передбачено, що до складу Конкурсної комісії входять три особи, визначені Генеральним прокурором на підставі пропозицій міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод надають Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції протягом останніх трьох років до дня завершення строку повноважень заступника Генерального прокурора - керівника САП або до дня дострокового припинення його повноважень (звільнення).
 Ч. 9 ст. 8-1 Закону України "Про прокуратуру" встановлено, що у разі відсутності заступника Генерального прокурора - керівника САП його повноваження здійснює перший заступник керівника САП, а в разі відсутності першого заступника - заступник керівника САП. На час відсутності заступника Генерального прокурора - керівника САП перший заступник керівника або заступник керівника САП здійснює всі повноваження керівника САП, передбачені цим Законом, КПК України та іншими законами України.
 Нова редакція ч. 6 ст. 8-1 Закону України "Про прокуратуру" встановлює розміри посадових окладів для прокурорів САП, зокрема тих, що перебувають на адміністративних посадах у САП.
 ВРУ 08.12.2023 прийняла Закон України № 3502-IX "Про внесення зміни до статті 5 Закону України "Про Національне антикорупційне бюро України" щодо посилення інституційної спроможності Національного антикорупційного бюро України", у якому відтворено положення заходу, передбаченого пп. 5 пп. 3.3.2.3.1 додатка 2 до Програми.
 Крім того, законопроект, розроблений на виконання заходу 3.3.2.1.1 Програми, містить положення, спрямовані на виконання п. 4 зазначеного заходу.
 Листом від 20.01.2025 № 10-03/4592-25 зазначений законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
   </si>
   <si>
     <t>3.3.2.3.2</t>
   </si>
   <si>
     <t>Розроблення та узгодження технічних вимог до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>Служба безпеки України</t>
   </si>
   <si>
     <t>Адміністрація Державної служби спеціального зв’язку та захисту інформації України,
 Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>технічні вимоги узгоджено з усіма органами досудового розслідування</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічні вимоги до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.3</t>
   </si>
   <si>
     <t>Розроблення та узгодження технічного рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>технічне рішення узгоджено з усіма органами досудового розслідування</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.4</t>
   </si>
   <si>
     <t>Реалізація технічного рішення та впровадження системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>систему впроваджено</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не реалізовано та не впроваджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.4</t>
   </si>
   <si>
     <t xml:space="preserve">Національне антикорупційне бюро та Спеціалізована антикорупційна прокуратура ефективно виконують покладені на них завдання, серед іншого, завдяки:
 уточненню положень законодавства щодо укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеннях;
 забезпеченню дотримання на практиці правил підслідності із притягненням до відповідальності прокурорів, які допустили їх порушення;
 подальшій оптимізації внутрішніх процесів, повноцінному запровадженню системи електронного кримінального провадження
 </t>
   </si>
   <si>
     <t>3.3.2.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) надано можливість укладати угоди про визнання винуватості у кримінальних провадженнях, віднесених до підслідності Національного антикорупційного бюро, у разі повного або часткового відшкодування збитків чи заподіяної шкоди обвинуваченим, підозрюваним (крім організатора кримінального правопорушення); 
 2) передбачено можливість звільнення від відбування покарання з випробуванням у разі укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро;
 3) розширено перелік покарань, які можуть бути узгоджені сторонами угоди для звільнення від відбування покарання з випробуванням у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро, а також розширено перелік застосовних додаткових покарань;
 4) передбачено можливість визначення довшого за три роки випробувального строку в разі звільнення від відбування покарання з випробуванням на підставі угоди про визнання винуватості, а також визначено довші строки погашення судимості у разі звільнення від відбування покарання з випробуванням щодо тяжких чи особливо тяжких корупційних злочинів; 
 5) передбачено можливість продовжити судове провадження у загальному порядку у разі відмови суду у затвердженні угоди про визнання винуватості та відсутності клопотання про повернення провадження на досудове розслідування; 
 6) надано можливість повторного звернення до суду з угодою про визнання винуватості у тому самому кримінальному провадженні у разі усунення підстав для відмови в її укладенні;
 7) встановлено, що вирішення спорів про підслідність у провадженнях, що віднесені чи можуть бути віднесені до підслідності Національного антикорупційного бюро, здійснює лише Генеральний прокурор або заступник Генерального прокурора — керівник Спеціалізованої антикорупційної прокуратури
 </t>
@@ -886,54 +893,56 @@
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено, що Громадська рада при АРМА визначає з числа її членів не менше ніж 
 40 відсотків складу дисциплінарної комісії АРМА;
 2) передбачено, що Громадська рада при АРМА визначає з числа її членів не менше ніж 
 40 відсотків складу конкурсної комісії з добору на вакантні посади в АРМА;
 3) передбачено повноваження Громадської ради при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Громадської ради при АРМА, які беруть участь у визначенні управителів активами;
 4) передбачено повноваження Громадської ради при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення реалізації активів;
 5) передбачено повноваження Громадської ради при АРМА щодо здійснення громадського контролю за ефективністю управління активами, які передані АРМА;
 6) передбачено повноваження Громадської ради при АРМА щодо надання висновків до щорічного звіту про діяльність АРМА;
 7) передбачено можливість участі визначених Громадською радою при АРМА осіб (із числа її членів) у проведенні перевірок ефективності управління арештованими активами, переданими в управління;
 8) передбачено оприлюднення АРМА результатів проведення перевірок ефективності управління активами, переданими АРМА в управління
 </t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення контрольних повноважень Громадської ради". Відповідна законодавча ініціатива була схвалена Урядом та згодом зареєстрована у Верховній Раді України 08.07.2024 за № 11397.
 Водночас 17.07.2025 законопроект від 08.07.2024 за № 11397 знято з розгляду (відкликано відповідно до частини третьої статті 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким внесено зміни до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" (далі - Закон).
 Зазначеними змінами передбачається утворення Ради громадського контролю при АРМА (замість Громадської ради при АРМА).
 Згідно з частиною третьою статті 12 Закону передбачено повноваження Ради громадського контролю при АРМА, серед іншого:
 1) обирати з числа своїх членів представників, які входять до складу: дисциплінарних комісій, які здійснюють дисциплінарні провадження стосовно державних службовців АРМА; комісій, які проводять конкурс на зайняття вакантних посад у АРМА (пп. 1 та 2 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) здійснювати моніторинг ефективності реалізації АРМА своїх повноважень, в тому числі повноважень щодо реалізації активів чи управління активами, передані АРМА (пп. 4 та 5 п. 3.3.3.5.1 додатка 2 до ДАП);
 3) розглядати щорічний звіт АРМА та затверджувати висновок щодо нього (пп. 6 п. 3.3.3.5.1 додатка 2 до ДАП);
 Також частиною третьою статті 12 Закону передбачено можливість залучати представників Ради громадського контролю при АРМА до проведення перевірок ефективності управління активами (пп. 7 п. 3.3.3.5.1 додатка 2 до ДАП).
 Водночас у Законі України від 18.06.2025 № 4503-IX не виявлено положень, якими передбачено:
-1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Громадської ради при АРМА, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
+1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення з числа її членів осіб, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) оприлюднення АРМА результатів проведення перевірок ефективності управління активами, переданими АРМА в управління (пп. 8 п. 3.3.3.5.1 додатка 2 до ДАП).
 Крім цього, Законом України від 18.06.2025 № 4503-IX не врегульовано питання кількісного представництва Ради громадського контролю при АРМА в дисциплінарних чи конкурсних комісіях (не менше ніж 40 відсотків складу таких комісій).
-З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.
+Водночас АРМА інформує про прийнятття Урядом постанови від 28.11.2025 № 1539 «Питання Ради громадського контролю при Національному агентстві з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів», якою затверджено Положення про Ради громадського контролю при АРМА. Відповідно до пп. 12 п. 5 зазначеного Положення Рада громадського контролю при АРМА для виконання покладених на неї завдань здійснює громадський контроль за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Ради громадського контролю, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП).
+Також прийнято наказ АРМА від 19.06.2026 № 244, яким визначено провести конкурс з формування складу Ради громадського контролю при АРМА шляхом відкритого рейтингового інтернет-голосування громадян, які проживають на території України, прийом документів триватиме з 13 до 23 липня 2026 року включно. Інтернет-голосування за кандидатів до складу Ради громадського контролю при АРМА відбудеться з 00:00 10 серпня до 24:00 12 серпня 2026 року без перерви через офіційний вебсайт АРМА.</t>
   </si>
   <si>
     <t>3.3.3.5.2</t>
   </si>
   <si>
     <t>Запровадження в постійну (промислову) експлуатацію Єдиного державного реєстру активів, на які накладено арешт у кримінальному провадженні</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Єдиний державний реєстр активів, на які накладено арешт у кримінальному провадженні, введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>Наказом АРМА від 30.01.2023 № 18 Єдиний державний реєстр активів, на які накладено арешт у кримінальному провадженні (далі - Реєстр) введено в промислову експлуатацію.
 Наказом АРМА від 25.08.2023 № 187 відновлено публічний доступ до даних Реєстру.
 За інформацією, наданою АРМА, "відкриття Реєстру відповідає політиці відкритих даних та практиці європейських офісів з розшуку та управління незаконними активами (ARO/AMO). АРМА доклало значних зусиль для безпеки даних, насамперед щодо стратегічних активів та об’єктів критичної інфраструктури. Зокрема, перевірено тисячі записів, щоб не допустити оприлюднення відомостей про військові об'єкти, обмежено інформацію про найменування та опис активів зі сфери критичної інфраструктури. Також АРМА було проведено консультації з усіма уповноваженими органами та враховано їх застереження. І лише після досягнення повного консенсусу щодо можливості відкриття реєстру, публічний доступ до нього нарешті забезпечено. Через відкритий Реєстр Агентство демонструє відкритість до співпраці з потенційними управителями, відкриває для них простір для інвестицій, очікує зростання попиту на арештоване майно та відповідне збільшення надходжень до бюджету. Крім того, функціонування зрілого та безпечного публічного Реєстру означає, що АРМА не приховує ані інформацію про активи, ні про те, як ними управляє".
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року, то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.6</t>
   </si>
   <si>
     <t>Підвищено ефективність АРМА завдяки посиленню інституційної спроможності органу, механізмів його міжнародного співробітництва, виявлення та розшуку активів за кордоном, а також завдяки кадровому перезавантаженню його керівного складу на основі принципів фаховості та незаангажованості</t>
   </si>
@@ -1011,116 +1020,124 @@
   <si>
     <t>Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами" (далі - Закон № 4503-IX) втілює положення заходу, передбаченого п. п. 3.3.3.6.1 додатка 2 до Державної антикорупційної програми на 2023-2025 роки.
 Законом № 4503-IX внесено зміни до ст. 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів", якими концептуально змінено підхід до проведення незалежного зовнішнього оцінювання (аудиту) ефективності діяльності органу. З огляду на це, потребувала перегляду та зміни нормативного регулювання постанова Кабінету Міністрів України від 24.10.2018 № 874 "Деякі питання оформлення звіту про зовнішній аудит діяльності Національного агентства з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів".
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
 Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою, зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 З огляду на набрання чинності вищезазначеним нормативно-правовим актом (водночас не в межах строків виконання заходу, передбачених Державною антикорупційною програмою на 2023-2025), відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.7</t>
   </si>
   <si>
     <t>Встановлено справедливі та чіткі підстави відповідальності АРМА та його посадових осіб за неефективне управління арештованими активами</t>
   </si>
   <si>
     <t>3.3.3.7.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким запроваджено окремі підстави для притягнення працівників АРМА до дисциплінарної відповідальності у разі умисного або внаслідок недбалості порушення встановленого порядку визначення управителя активом; порушення встановленого порядку перевірки ефективності управління арештованими активами, переданими АРМА в управління; нереагування або порушення встановленого порядку реагування на отриману інформацію та/або встановлені факти неналежного управління активами чи спроб відчуження активів управителем</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
 30.01.2024 проект закону направлено до Верховної Ради України (реєстр. № 10451 від 31.01.2024).
 17.07.2025 законопроект реєстр. № 10451 від 31.01.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
 АРМА також інформує, що 30.07.2025 набрав чинності Закон України «Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами» від 18.06.2025 № 4503-IX, яким передбачено, що з метою запобігання, виявлення та розслідування правопорушень у діяльності працівників АРМА у складі його центрального апарату діє підрозділ внутрішнього контролю. Передбачається проведення перевірок працівників АРМА на доброчесність та моніторинг їхнього способу життя, перевірки інформації, що міститься у зверненнях фізичних та юридичних осіб, медіа, інших джерелах, у тому числі отриманої через спеціальну телефонну лінію, сторінку в мережі Інтернет, засоби електронного зв’язку АРМА, щодо причетності працівників АРМА до вчинення правопорушень та проведення службового розслідування стосовно працівників АРМА.
-АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.</t>
+АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.
+Також АРМА інформує, що наказом АРМА від 03.07.2026 № 260 затверджено Кодекс етичної поведінки працівників АРМА.</t>
   </si>
   <si>
     <t>3.3.3.8</t>
   </si>
   <si>
     <t>Накладення арешту та передача в управління АРМА незаконно одержаних активів для збереження їх економічної вартості здійснюються ефективно та своєчасно</t>
   </si>
   <si>
     <t>3.3.3.8.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено порядок невідкладного інформування АРМА прокурорів про виявлення активів, на які може бути накладено арешт; 
 2) запроваджено обов’язкове планування арешту активу, щодо якого порушуватиметься питання про його передачу в управління АРМА, до подання прокурором клопотання про накладення арешту на актив у кримінальному провадженні або в порядку цивільного судочинства;
 3) передбачено можливість передачі в управління АРМА будь-якого активу, на який накладено арешт у кримінальному провадженні та вартість якого перевищує 200 прожиткових мінімумів для працездатних осіб (незалежно від визнання такого активу речовим доказом та підстав для накладення арешту у кримінальному провадженні)</t>
   </si>
   <si>
-    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
+    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким, серед іншого, у ст. 18-1 запроваджено інститут ідентифікації активу, в межах якого АРМА протягом 10 робочих днів з дня отримання звернення прокурора зобов'язана поінформувати його у формі надання висновку щодо можливості здійснення ефективного управління активом. Зазначені положення реалізують пп. 1 п. 3.3.3.8.1 додатка 2 до ДАП.
+АРМА також інформує про затвердження Спільного наказу АРМА та ОГП від 23.02.2026 № 46/58 «Щодо деяких питань, пов’язаних з передачею прокурорами та прийняттям в управління АРМА арештованих активів», який зареєстровано в Мін’юсті 20.03.2026 за № 367/45761.
+АРМА додатково зазначає про прийняття постанови Кабінету Міністрів України від 04.06.2026 № 710 «Про затвердження Методики визначення можливості здійснення управління активом (активами)», яка встановлює єдиний порядок ідентифікації та оцінки арештованих активів для їх подальшої передачі в управління АРМА. Затверджена методика закріплює повноваження АРМА під час проведення ідентифікації активу здійснення заходів щодо проведення обстеження та огляду активу, документування стану, збору інформації та підтвердних даних щодо характеристик майна. Також передбачено механізми взаємодії з правоохоронними та іншими державними органами для отримання доступу до активів.</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
   <si>
     <t>Розробка програмного забезпечення та запровадження технічного устаткування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено
 запроваджено необхідне технічне обладнання для функціонування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>Програмне забезпечення розроблено та запроваджено необхідне технічне обладнання для функціонування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування (далі - Система) для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо.
 Факт виконання заходу підтверджено знімками з екрану, що демонструють функціонування Системи. Зазначені матеріали АРМА надало у внутрішній частині Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 З огляду на досягнення показника (індикатора) виконання, відповідний захід може вважатись таким, що виконаний повністю.
 АРМА також повідомляє, що повноцінно Систему можна вводити в промислову експлуатацію тільки після розробки та затвередження Положення, яке станом на момент звітування розробляють та погоджують.</t>
   </si>
   <si>
     <t>3.3.3.8.3</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, набрало чинності</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
 АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
 АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
-АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
-[...1 lines deleted...]
-Водночас АРМА інформує, що затвердження положення потребує додаткового часу у зв’язку з технологічною складністю створення електронної захищеної системи та значною кількістю суб’єктів інформаційної взаємодії, погодження з якими є необхідним для забезпечення узгоджених процедур обміну даними. АРМА зазначає, що очікуваний строк затвердження положення — перша половина 2026 року.</t>
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА. Зазначається, що внутрішнє погодження доопрацьованої редакції проекту Положення відповідними самостійними структурними підрозділами АРМА станом на 2 квартал 2026 року завершено. Після цього проект доопрацьованого Положення буде повторно направлено на погодження до Офісу Генерального прокурора та органів досудового розслідування.
+За інформацією, наданою АРМА, невиконання заходу у визначений строк зумовлене об’єктивними причинами, пов’язаними з технологічною складністю створення електронної захищеної системи інформаційної взаємодії, необхідністю додаткового опрацювання організаційних, технічних та правових аспектів її функціонування, а також проведенням повторних погоджувальних процедур із суб’єктами інформаційної взаємодії.
+Зміст та показник (індикатор) виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки передбачають:
+1) розроблення положення;
+2) затвердження положення;
+3) набрання чинності положенням.
+З огляду на забезпечення АРМА лише розроблення відповідного положення, відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.9</t>
   </si>
   <si>
     <t>Управління активами, на які накладено арешт у кримінальних провадженнях, розшук незаконно одержаних активів за межами України та їх повернення здійснюються ефективно, серед іншого, завдяки:
 посиленню інституційної спроможності АРМА; 
 удосконаленню законодавства щодо передачі активів в управління; забезпеченню ефективного міжнародного співробітництва</t>
   </si>
   <si>
     <t>3.3.3.9.1 (1)</t>
   </si>
   <si>
     <t>Забезпечення приєднання АРМА та Національного агентства до захищеної системи обміну інформацією “SIENA”</t>
   </si>
   <si>
     <t>АРМА та Національне агентство мають можливість здійснювати обмін інформацією з використанням захищеної системи обміну інформацією “SIENA”</t>
   </si>
   <si>
     <t>АРМА приєднано до захищеної системи обміну інформацією “SIENA”.
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року (див. новину про приєднання АРМА до “SIENA”), то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.9.1 (2)</t>
   </si>
@@ -1234,51 +1251,52 @@
 Служба безпеки України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Національне агентство за результатами опрацювання змісту зазначеного заходу на предмет існування проблеми, на вирішення якої він спрямований, підготувало аналітичний звіт, у якому констатована відсутність потреби у розробленні та прийнятті законопроекту, передбаченого цим заходом.</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні з урахуванням зауважень, наведених у звітах MONEYVAL, у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
-10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
+10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292. 
+Міністерство юстиції України повідомляє, що відповідний законопроект 06.02.2026 розглянуто Комітетом Верховної Ради України з питань інтеграції України до ЄС (висновок: не суперечить міжнародно-правовим зобов’язанням України у сфері європейської інтеграції); 19.02.2026 отримано висновок Комітету Верховної Ради України з питань бюджету; 11.03.2026 отримано висновок Головного науково-експертного управління Апарату Верховної Ради України.
 З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (6)</t>
   </si>
   <si>
     <t xml:space="preserve">Приведення підзаконних актів у відповідність із Законами України від 6 грудня 
 2019 р. № 361-IX “Про запобігання та протидію легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення”, від 4 листопада 2022 р. № 2736-IX “Про внесення змін до деяких законів України щодо захисту фінансової системи України від дій держави, що здійснює збройну агресію проти України, та адаптації законодавства України до окремих стандартів Групи з розробки фінансових заходів боротьби з відмиванням грошей (FATF) і вимог Директиви ЄС 2018/843” і Директивою ЄС 2015/849
 </t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>підзаконні нормативно-правові акти приведено у відповідність із зазначеними законами і Директивою ЄС 2015/849</t>
   </si>
   <si>
     <t>Підзаконні нормативно-правові акти Міністерства цифрової трансформації України не потребують приведення у відповідність до згаданих у відповідному заході законів.
 Присвоєно статус "виконано" у зв'язку з досягненням індикатору виконання заходу.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (5)</t>
   </si>
   <si>
     <t>На виконання вказаного заходу прийнято наказ Міністерства юстиції України від 29 грудня 2023 року № 4501/5 "Про внесення змін до деяких нормативно-правових актів Міністерства юстиції України" зареєстрований в Міністерстві юстиції України 02 січня 2024 № 4/41349.</t>
@@ -1372,108 +1390,111 @@
   <si>
     <t>Підготовка та проведення чергової національної оцінки ризиків відповідно до оновленої Методики національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>Рада з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків підготовлено</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
 За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
 - обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
 10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
 Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
 Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
-Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.
+Листом Міністерства фінансів України від 08.07.2026 № 53020-08-5/19162 повідомлено про надання Держфінмоніторингу суттєвих зауважень до проєкту звіту про проведення НОР. У відповідному листі також зазначається, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив. 
+З огляду на те, що показник (індикатор) виконання відповідного заходу не досягнуто (звіт за результатами чергової національної оцінки ризиків не підготовлено), такий захід не може вважатись виконаним.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Затвердження звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків затверджено та оприлюднено принаймні висновки звіту</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+    <t>За інформацією, наданою Міністерством фінансів України у листі від 08.07.2026 № 53020-08-5/19162, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+У відповідному листі також зазначається, що Міністерство фінансів України надало Держфінмоніторингу суттєві зауваження до проєкту звіту про проведення національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні. Також повідомлено про те, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.4 Загальна динаміка розгляду судами справ про корупційні та пов’язані з корупцією кримінальні правопорушення є низькою. Відсутня усталена практика розгляду кримінальних проваджень цієї категорії. Мають місце непоодинокі випадки зловживання учасниками судового процесу процесуальними правами</t>
   </si>
   <si>
     <t>3.3.4.1</t>
   </si>
   <si>
     <t>Судовий розгляд кримінальних проваджень щодо корупційних та пов’язаних з корупцією кримінальних правопорушень здійснюється з дотриманням принципів, передбачених Кримінальним процесуальним кодексом України</t>
   </si>
   <si>
     <t>3.3.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено одноособовий судовий розгляд кримінальних проваджень у Вищому антикорупційному суді як суді першої інстанції (крім кримінальних проваджень щодо особливо тяжких злочинів, які у Вищому антикорупційному суді як суді першої інстанції розглядає колегія у складі трьох суддів);
 2) передбачено недопустимість зловживання процесуальними правами учасниками кримінального провадження та можливість визнання слідчим суддею, судом певних дій або бездіяльності таких учасників зловживанням;
 3) надано повноваження слідчому судді, суду постановляти окрему ухвалу у разі зловживань процесуальними правами або недотримання обов’язків учасниками кримінальних проваджень;
 4) розширено підстави для застосування грошових стягнень за порушення обов’язків учасниками кримінального провадження та збільшено їх розміри;
 5) спрощено порядок здійснення виклику у кримінальному провадженні для осіб, які проживають за кордоном і є громадянами України;
 6) передбачено, що відсутність лише усіх захисників одного підозрюваного, обвинуваченого одночасно під час судового засідання є підставою для відкладення судового розгляду;
 7) встановлено порядок визначення обсягу та послідовності дослідження документів, звуко- та відеозаписів у судовому засіданні;
 8) передбачено можливість проголошувати лише вступну та резолютивну частину вироку, який має значний обсяг та потребує значного обсягу часу для проголошення, із врученням (направленням у разі відсутності у судовому засіданні) його повного тексту у день проголошення учасникам судового провадження
 </t>
   </si>
   <si>
     <t>ВРУ прийняла Закон України «Про внесення змін до статті 31 КПК України щодо вдосконалення порядку здійснення кримінального провадження» (Закон № 3655-IX), який змістовно відтворює положення п.п. 1 п. 3.3.4.1.1 додатку 2 ДАП. 
 З метою розв'язання проблеми, передбаченої п. 4.3.4 Антикорупційної стратегії на 2021 - 2025 роки, НАЗК розробило законопроект "Про внесення змін до ЦПК України, КАС України щодо вдосконалення порядку розгляду справ ВАКС", який зареєстровано у ВРУ від 11.09.2025 за № 14033.
 На виконання п.п. 2-8 п. 3.3.4.1.1 додатку 2 до ДАП розроблено законопроект «Про внесення змін до КПК України щодо неприпустимості зловживання процесуальними правами».
 04.08.2023 проведено громадське обговорення цього законопроекту, який згодом був погоджений з усіма заінтересованими органами. НАЗК надіслало законопроект до Мін’юсту й отримало висновок правової експертизи про невідповідність вимогам нормопроектувальної техніки.
 24.05.2024 НАЗК надіслало КМУ доопрацьований законопроект, який 25.06.2024 було винесено на Урядовий комітет, за результатами якого законопроект було повернуто.
 31.12.2024 НАЗК направило зазначений законопроект на розгляд КМУ.
 Листом КМУ від 07.01.2025 № 6335/0/01-25 законопроект повернуто вдруге з огляду на необхідність узгодження розбіжностей з Мін'юстом.
 31.03.2025 зазначений законопроект був повторно направлений КМУ.
 17.04.2025 Урядовий комітет повернув законопроект для узгодження позиції щодо нього з Мін'юстом, ДБР та Омбудсманом.
 НАЗК провело з відповідними інституціями низку узгоджувальних нарад, за результатами яких всі розбіжності були врегульовані.
 НАЗК повторно подало на розгляд КМУ відповідний законопроект (лист від 04.07.2025 № 10-03/58466-25).
 Зазначений законопроект згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК.
 Протягом 1 кварталу 2026 року НАЗК доопрацювало та направило відповідний законопроект на погодження до заінтересованих органів, для висловлення позиції та для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 До законопроекту висловили зауваження чи пропозиції Мін'юст, НАБУ, САП, ВАКС, СБУ та ОГП.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Протягом 2 кварталу 2026 року забезпечено внесення на розгляд Кабінету Міністрів України відповідного законопроекту.</t>
   </si>
   <si>
     <t>3.3.4.2</t>
   </si>
   <si>
     <t>Звужено предметну підсудність Вищого антикорупційного суду через збільшення розміру предмета злочину або завданої ним шкоди</t>
   </si>
   <si>
     <t>3.3.4.2.1</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту щодо доцільності подальшого звуження предметної підсудності Вищого антикорупційного суду через збільшення розміру предмета злочину або завданої ним шкоди</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Підготовлено та оприлюднено аналіз щодо доцільності подальшого звуження предметної підсудності Вищого антикорупційного суду через збільшення розміру предмета злочину або завданої ним шкоди, який міститься в Моніторинговому звіті Міністерства юстиції України за 2023 рік.</t>
   </si>
   <si>
     <t>3.3.4.2.2</t>
   </si>
@@ -4137,51 +4158,51 @@
       <c r="H44" s="3" t="s">
         <v>261</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>191</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>262</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>59</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>263</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>264</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>267</v>
       </c>
       <c r="G45" s="2" t="s">