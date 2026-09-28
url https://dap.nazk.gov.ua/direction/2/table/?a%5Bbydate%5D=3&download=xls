--- v0 (2026-06-07)
+++ v1 (2026-09-28)
@@ -245,108 +245,113 @@
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>навчальна програма і навчально-методичний посібник пройшли експертизу. Експертною комісією розглянуто експертні висновки щодо можливості використання їх в освітньому процесі</t>
   </si>
   <si>
     <t>Навчальна програма і навчально-методичний посібник пройшли експертизу.
 Рішенням експертної комісії з громадянської освіти та правознавства від 26.04.2024 (протокол № 3) навчально-методичному посібнику «Антикорупційний курс» для 9 класу закладів загальної середньої освіти (авт. колектив Офісу доброчесності НАЗК та ГО «ЕдКемп Україна» в межах проекту «Прозора школа») надано гриф «Схвалено для використання в освітньому процесі», який зареєстрований у Каталозі надання грифів навчальній літературі та навчальним програмам за № 3.0272-2024.
 Рішенням експертної комісії з громадянської та історичної освітньої галузі від 13.08.2025 (протокол № 10) навчальній програмі «Навчальна програма «Антикорупційний курс для 9 класу» надано гриф «Схвалено для використання в освітньому процесі», який зареєстрований у Каталозі надання грифів навчальній літературі та навчальним програмам за № БО - 0311-25.</t>
   </si>
   <si>
     <t>1.2.1.1.12</t>
   </si>
   <si>
     <t>Розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей (із можливим залученням до здійснення заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
-    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, наказом Національного агентства з питань запобігання корупції (далі - Національне агентство) від 02.06.2025 №152/25 утворено робочу групу з розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей.
-[...2 lines deleted...]
-Разом з тим, надані для ознайомлення матеріали містять окремі редакційні та технічні коментарі, що свідчить про перебування документа на стадії редакційного доопрацювання.
+    <t>За інформацією наданою Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, наказом Національного агентства з питань запобігання корупції (далі - Національне агентство) від 02.06.2025 № 152/25 утворено робочу групу з розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей.
+Підготовлено проект навчально-методичних матеріалів та передано на ознайомлення Голові Національного агентства (службова записка № 120-06/5970-25 від 30.06.2025).
+Станом на кінець звітного періоду навчально-методичні матеріали з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей розроблено. Матеріали апробовані пілотними закладами професійної освіти. Сформована аналітична довідка про результати апробації.
+Разом з тим, верстка та дизайн посібника перебувають на стадії доопрацювання.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.2.1.1.13</t>
   </si>
   <si>
     <t>Визначення МОН розробленої антикорупційної тематики (запобігання корупції та доброчесності) як обов’язкової складової державних стандартів професійної (професійно-технічної) освіти (як окремий освітній компонент чи наскрізний в інших освітніх компонентах)</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України,
 Державна наукова установа «Інститут модернізації змісту освіти»</t>
   </si>
   <si>
     <t>антикорупційна тематика (запобігання корупції та доброчесності) визначена МОН як обов’язкова складова державних стандартів професійної (професійно-технічної) освіти (як окремий освітній компонент чи наскрізний в інших освітніх компонентах)</t>
   </si>
   <si>
-    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, з прийняттям Закону України «Про професійну освіту» (№ 4574-IX від 21.08.2025), який набрав чинності 12.09.2025 року, розпочалась робота по розробці нового Державного стандарту професійної освіти, у якому тематика запобігання корупції та доброчесності отримає системне закріплення як окремий освітній компонент або наскрізна лінія.
+    <t>За інформацією наданою  Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, з прийняттям Закону України «Про професійну освіту» (№ 4574-IX від 21.08.2025), який набрав чинності 12.09.2025 року, розпочалась робота по розробці нового Державного стандарту професійної освіти, у якому тематика запобігання корупції та доброчесності отримає системне закріплення як окремий освітній компонент або наскрізна лінія.
 Листом від 15.10.2025 № 137103003-25 Міністерство освіти і науки України повідомило НАЗК, що прийняття нового Закону України «Про професійну освіту» № 4574-IX започаткувало системне оновлення змісту професійної освіти. Одним із ключових нововведень є запровадження єдиного державного стандарту професійної освіти, який визначає спільні підходи до структури, змісту, результатів навчання та формування наскрізних компетентностей для всіх професійних кваліфікацій.
 Разом з тим, станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено, а отже відсутній нормативний акт, яким антикорупційну тематику визначено МОН як обов’язкову складову державних стандартів професійної (професійно-технічної) освіти.
+Постановою КМУ від 25 липня 2024 р. № 851 «Про затвердження Державного стандарту профільної середньої освіти» затверджено Державний стандарт профільної середньої освіти, серед ціннісних орієнтирів якого визначено формування нетерпимості до корупції та проявів недоброчесності. Також у межах завдань під час формування громадянських і соціальних компетентностей визначено формування нульової толерантності до корупції.
+Зазначена постанова набирає чинності з 1 вересня 2027 року. 
+Таким чином, зазначений Державний стандарт дійсно містить антикорупційний компонент та має значення для професійної освіти. Зокрема, відповідно до статті 6 Закону України «Про професійну освіту» здобуття професійної освіти на основі базової середньої освіти здійснюється, як правило, з одночасним здобуттям профільної середньої освіти. Особа має право здобувати професійну освіту без здобуття профільної середньої освіти, яку вона може здобувати в іншому закладі освіти в будь-який інший час впродовж життя.
+Крім того, Державним стандартом профільної середньої освіти передбачено, що освітні програми профільної середньої освіти за професійним спрямуванням містять інші освітні компоненти, які повністю або частково охоплюють зміст стандарту професійної освіти та професійних стандартів (у разі їх відсутності — кваліфікаційні характеристики відповідних професій), або стандартів фахової передвищої освіти за відповідними спеціальностями, або стандартів спеціалізованої освіти. 
+Водночас  статтею 48 Закону України  «Про професійну освіту» передбачено, що стандарт професійної освіти розробляється центральним органом виконавчої влади у сфері освіти і науки, затверджується Кабінетом Міністрів України та переглядається на предмет його актуальності не менше ніж один раз на 10 років.
+Отже, затвердження Державного стандарту профільної середньої освіти забезпечує врахування антикорупційної тематики у змісті профільної середньої освіти, у тому числі профільної середньої освіти, що здобувається за професійним спрямуванням. Водночас зазначене не забезпечує виконання заходу в частині визначення антикорупційної тематики як обов’язкової складової саме стандарту професійної освіти. 
 Також у державних стандартах професійної (професійно-технічної) освіти, затверджених до вересня 2025 року для окремих професій можна простежити антикорупційну тематику як обов’язкову складову освітнього процесу. Проте, це не свідчить про її системне визначення як обов’язкової складової державних стандартів у розумінні показника виконання заходу.
 Разом з тим, антикорупційна тематика інтегрується до:
 • освітніх програм, що реалізуються у закладах П(ПТ)О, з урахуванням можливості їх адаптації відповідно до типових та авторських навчальних планів;
 • навчальних предметів та модулів, зокрема: «Громадянська освіта», «Правознавство», «Основи трудового законодавства», «Охорона праці», «Етика ділових відносин» тощо.
 Також антикорупційна тематика реалізується в рамках виховної роботи, тренінгів, інтерактивних заходів у співпраці з представниками громадських організацій, проектів міжнародної технічної допомоги, НАЗК.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо, що захід є виконаним частково, оскільки станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено.</t>
   </si>
   <si>
     <t>1.2.1.1.14</t>
   </si>
   <si>
     <t>Приведення у відповідність освітніх програм професійної (професійно-технічної) освіти з метою включення розробленої антикорупційної тематики (запобігання корупції та доброчесність) як обов’язкової складової (як окремий освітній компонент чи наскрізний в інших освітніх компонентах)</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t xml:space="preserve">антикорупційна тематика включена в окремий освітній компонент </t>
   </si>
   <si>
     <t>У зв’язку з набранням чинності 12.09.2025 Закону України «Про професійну освіту» від 21.08.2025 № 4574-IX розробляється єдиний стандарт професійної освіти.
 Єдиний стандарт професійної освіти визначить базові та наскрізні компетентності які інтегруються в освітніх програмах, та мають формуватися у кожного здобувача освіти.
-Новий єдиний стандарт професійної освіти створить можливість системно інтегрувати антикорупційну тематику в освітній процес та освітні програми.
 Після затвердження єдиного державного стандарту професійної освіти будуть розробляться та затверджуватись освітні прогами.
 Отже, виконання заходу буде можливе після остаточного виконання заходу 1.2.1.1.13.
 Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.2.1.1.15</t>
   </si>
   <si>
     <t>Розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції, суспільна та академічна доброчесність) для першого курсу здобувачів вищої освіти (із можливим залученням до здійснення заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>За повідомленням Національного агентства з питань запобігання корупції, станом на 31.03.2024 р. навчально-методичні матеріали розроблено та "завершено пілотування навчальної дисципліни в 10 ЗВО України. Дисципліна вже поширюється на інші ЗВО України".</t>
   </si>
   <si>
     <t>1.2.1.1.16</t>
   </si>
   <si>
     <t>Розроблення змін до Методичних рекомендацій щодо розроблення стандартів вищої освіти, затверджених наказом МОН від 1 червня 2016 р. № 600, якими передбачено серед переліку обов’язкових загальних компетентностей для освітнього рівня бакалавр компетентність, пов’язану із нетерпимістю до корупції в усіх її проявах, розумінням неприпустимості толерування нерівності та недоброчесності</t>
   </si>
@@ -474,55 +479,57 @@
     <t>31.07.2023</t>
   </si>
   <si>
     <t>рекомендацію поширено серед педагогічних працівників через заклади освіти</t>
   </si>
   <si>
     <t>"МОН надано рекомендації педагогічним працівникам щодо регулярного проходження підвищення кваліфікації за антикорупційною тематикою (запобігання корупції, суспільна та академічна доброчесність) - лист керівникам закладів вищої освіти.  
 Відповідно до інформації, отриманої за допомогою ІСМ ДАП курс з антикорупційної тематики пройшли 2000 осіб".</t>
   </si>
   <si>
     <t>1.2.1.2.3</t>
   </si>
   <si>
     <t>Розроблення навчальної дисципліни “Доброчесність та антикорупція для педагогічних працівників”, яка розрахована на здобувачів за всіма спеціальностями галузі знань 01 “Освіта” (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>навчальну дисципліну розроблено</t>
   </si>
   <si>
-    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, у ІІ кварталі 2025 року було сформовано робочу групу, напрацьовано тематичний план дисципліни із зазначенням основних модулів та тем.
+    <t>За інформацією наданою Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, у ІІ кварталі 2025 року було сформовано робочу групу, напрацьовано тематичний план дисципліни із зазначенням основних модулів та тем.
 Також сформовано міжвідомчу робочу групу для проведення експертизи та фахового рецензування розроблених матеріалів. Експертами було здійснено рецензування та надано рекомендації.
-Станом на кінець 31.12.2025 розроблено змістовне наповнення дисципліни "Доброчесність та антикорупція для педагогічних працівників" та фіналізовано змістовне наповнення модулів, супровідних навчально-методичних матеріалів з дисципліни, складових й механізму оцінювання знань. Матеріали готові до апробації.
-[...1 lines deleted...]
-Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
+Станом на кінець звітного періоду навчально-методичні матеріали дисципліни «Доброчесність та антикорупція для педагогічних працівників» (модулі І-ІІІ) розроблено.
+У квітні 2026 року було розпочато відбір закладів вищої освіти (далі – ЗВО) для пілотування навчальної дисципліни. До 30 квітня 2026 року здійснювався прийом заявок. У травні 2026 року проводилися співбесіди із відібраними закладами освіти. Відібрано 10 ЗВО, що будуть пілотувати навчальну дисципліну впродовж 2026-2027 навчально року. Для викладачів пілотних ЗВО проведено навчання. З вересня 2026 року пілотні ЗВО розпочнуть викладання дисципліни.
+Також триває процес дизайнування та верстки матеріалів дисципліни. 
+Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, а також беручи до уваги, що здійснюватиметься пілотування навчальної дисципліни, за результатом якого можливе доопрацювання дисципліни, таким чином розроблення дисципліни не можна вважати завершеним у повному обсязі.
+Враховуючи зазначене вище, зокрема, що матеріали дисципліни розроблено, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>1.2.1.2.4</t>
   </si>
   <si>
     <t>Внесення змін до стандартів вищої освіти всіх спеціальностей галузі знань 01 “Освіта/Педагогіка” ступеня вищої освіти бакалавр в частині нормативного змісту підготовки здобувачів вищої освіти: “Знати основи запобігання корупції, суспільної та академічної доброчесності на рівні, необхідному для формування нетерпимості до корупції та проявів недоброчесної поведінки серед здобувачів освіти та вміти застосовувати їх в професійній діяльності”</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>зміни внесено</t>
   </si>
   <si>
     <t>Наказом МОН від 13.06.2024 № 842 "Про внесення змін до деяких стандартів вищої освіти", передбачено для певних спеціальностей серед переліку обов’язкових загальних компетентностей для освітнього рівня бакалавр компетентність, пов’язану із нетерпимістю до корупції в усіх її проявах, розумінням неприпустимості толерування нерівності та недоброчесності.</t>
   </si>
   <si>
     <t>1.2.1.2.5</t>
   </si>
   <si>
     <t>Розроблення рекомендацій щодо забезпечення прозорості та доброчесності у діяльності закладів загальної середньої освіти (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або  кошти міжнародної технічної допомоги
 </t>
@@ -585,52 +592,52 @@
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Державна служба якості освіти України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік
 </t>
   </si>
   <si>
     <t xml:space="preserve">дані зібрано та узагальнено, надіслано до Національного агентства
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Державною службою якості освіти України (далі - Служба), Службою спільно з її територіальними органами у період з 03 до 15 грудня 2025 року проведено моніторингове дослідження рівня обізнаності керівників закладів і впровадження методичних рекомендацій для забезпечення прозорості та доброчесності у діяльності закладів загальної середньої освіти «Освітній навігатор», розроблених Національним агентством з питань запобігання корупції (далі – НАЗК), затверджених наказом Міністерства освіти і науки України від 15.05.2025 № 734.
 У моніторинговому дослідженні загалом взяли участь 6 065 керівників закладів загальної середньої освіти з усіх областей України та міста Києва (окрім Автономної Республіки Крим).
 Дослідження стосувалося питань:
 - обізнаності про «Освітній навігатор»;
 - джерел інформації, з яких керівники закладів освіти отримують нові матеріали, рекомендації тощо для організації управлінської та педагогічної діяльності, зокрема про «Освітній навігатор»;
 - ознайомлення керівників закладів освіти з основними розділами методичних рекомендацій;
 - обговорення методичних рекомендацій НАЗК «Освітній навігатор» у педагогічних колективах ЗЗСО;
 - розроблення в закладі освіти плану заходів із впровадження зазначених рекомендацій;
 - форм впровадження методичних рекомендацій НАЗК «Освітній навігатор» в ЗЗСО;
 - та ін.
 Разом з тим, сам захід передбачає збір та узагальнення даних щодо застосування рекомендацій закладами загальної середньої освіти раз на півріччя. Тобто збирання, узагальнення та надсилання відповідних даних мало бути здійснено двічі.
-Проте, виконання заходу 1.2.1.2.8 перебувало у системно зв’язку із заходом 1.2.1.2.7, щодо статусу якого було узгоджено остаточну позицію у III кварталі 2025 року. Зазначені вище обставини унеможливили збір даних, передбачених заходом 1.2.1.2.8 двічі.
-За інформацією від Державної служби якості освіти в Україні, черговий збір даних заплановано до кінця I півріччя 2026 року.
+Проте, виконання заходу 1.2.1.2.8 перебувало у системно зв’язку із заходом 1.2.1.2.7, щодо статусу якого було узгоджено остаточну позицію у III кварталі 2025 року. Зазначені вище обставини унеможливили збір даних, передбачених заходом 1.2.1.2.8 двічі протягом 2025 року.
+Станом на кінець звітного періоду черговий збір даних не проводився. У зв’язку з канікулярним періодом у закладах освіти, а також відсутністю у ДСЯО кадрового і матеріального ресурсу та надмірним завантаженням працівників, які здійснюють моніторингове дослідження, вказаний збір не було можливості провести.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>1.2.1.2.9</t>
   </si>
   <si>
     <t>Розроблення рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної (професійно-технічної) освіти (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>За інформацією, наданою за попередні звітні періоди, у ІІ кварталі 2025 року було сформовано робочу групу, напрацьовано тематику розділів та забезпечено напрацювання проекту змістовного наповнення рекомендацій.
 У ІІІ кварталі 2025 року сформовано узгоджену структуру документа, доопрацьовано змістовні положення та підготовлений текст передано на рецензування профільним експертам.
 У IV кварталі 2025 року рекомендації щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної (професійно-технічної) освіти були розроблені та готові до апробації. 
 У I кварталі 2026 року рекомендації були остаточно розробленими та затвердженими.
 Так 05.03.2026 було видано наказ Міністерства освіти і науки України № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції».
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання, вважаємо за можливе констатувати, що захід є виконаним.</t>
   </si>
   <si>
     <t>1.2.1.2.10</t>
   </si>
   <si>
     <t>Схвалення рекомендацій для закладів професійної (професійно-технічної) освіти розпорядчим документом МОН з визначенням граничного строку їх впровадження в діяльність закладів професійної (професійно-технічної) освіти</t>
   </si>
@@ -647,73 +654,73 @@
     <t>Працівниками Національного агентства з питань запобігання корупції (далі - НАЗК), Міністерства освіти і науки України (далі - МОН), закладів професійної освіти було розроблено проект рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти.
 02.10.2025 було проведено нараду за участю НАЗК, МОН, працівників закладів професійної та фахової передвищої освіти. Загальна кількість учасників наради становила 339 осіб.
 05.03.2026 було видано наказ МОН № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції».
 Зазначеним наказом передбачено:
 -	визначення граничного строку впровадження Рекомендацій в діяльність закладів професійної освіти до 31 грудня 2026 року;
 -	керівникам закладів професійної освіти забезпечити закріплення у нормативних документах, статутах, інструкціях, наказах Рекомендацій;
 -	Державній службі якості освіти протягом 2026 року забезпечити збір та узагальнення даних щодо виконання Рекомендацій.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання, а також, що Рекомендації схвалено наказом МОН, яким, зокрема, визначено граничні строки їх впровадження, що відповідає показнику виконання, вважаємо за можливе констатувати, що захід є виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>1.2.1.2.11</t>
   </si>
   <si>
     <t>Закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.9</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>рекомендації, зазначені у підпункті 1.2.1.2.9, закріплено у нормативних документах, статутах, інструкціях, наказах</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством освіти і науки України, листом ДПО МОН від 16.03.2026 № 5/805-26 директорат професійної освіти просив Департаменти (управління) освіти і науки обласних, Київської міської державних адміністрацій довести наказ МОН від 05.03.2026 № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції» до відома керівників закладів професійної та фахової передвищої освіти. 
-Разом з тим, не надано інформацію, яка підтверджувала закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.9.
+    <t>За інформацією, наданою Міністерством освіти і науки України, листом ДПО МОН від 16.03.2026 № 5/805-26 директорат професійної освіти просив Департаменти (управління) освіти і науки обласних, Київської міської державних адміністрацій довести наказ МОН від 05.03.2026 № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції» до відома керівників закладів професійної та фахової передвищої освіти.
+Розпочато роботу щодо внесення змін у статутні та інші документи відповідно до методичних рекомендацій.
+Разом з тим, не надано інформацію, яка підтверджує закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.9.
 Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.2.1.2.12</t>
   </si>
   <si>
     <t>Збір та узагальнення даних щодо виконання рекомендацій закладів професійної (професійно-технічної) освіти раз на півріччя</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>дані зібрано та узагальнено, надіслано до Національного агентства</t>
   </si>
   <si>
     <t>05.03.2026 було видано наказ МОН № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції».
 Зазначеним наказом передбачено, зокрема:
--	Державній службі якості освіти протягом 2026 року забезпечити збір та узагальнення даних щодо виконання Рекомендацій.
-[...2 lines deleted...]
-Але, оскільки показник виконання протягом звітного періоду не досягнуто, вважаємо, що захід не є виконаним.</t>
+- Державній службі якості освіти протягом 2026 року забезпечити збір та узагальнення даних щодо виконання Рекомендацій.
+Протягом відповідного звітного періоду збір та узагальнення даних не здійснювалося у зв’язку з канікулярним періодом у закладах освіти, а також відсутністю у ДСЯО кадрового і матеріального ресурсу та надмірним завантаженням працівників.
+Враховуючи зазначене вище, оскільки показник виконання протягом звітного періоду не досягнуто, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.2.1.2.13</t>
   </si>
   <si>
     <t>Розроблення рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів вищої освіти (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Завершено розробку рекомендацій щодо забезпечення прозорості та доброчесності у діяльності закладів вищої освіти. Методичні рекомендації погоджені робочою групою. Методичні рекомендації передані для схвалення Міністерством освіти та науки України (лист № 121-02/71586-24 від 26.09.2024).</t>
   </si>
   <si>
     <t>1.2.1.2.14</t>
   </si>
   <si>
     <t>Схвалення рекомендацій для закладів вищої освіти розпорядчим документом МОН з визначенням граничного строку їх впровадження в діяльність закладів вищої освіти</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>рекомендації схвалено розпорядчим документом МОН, яким, зокрема, визначено граничні строки їх впровадження</t>
   </si>
@@ -727,53 +734,83 @@
     <t>Закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.13</t>
   </si>
   <si>
     <t>рекомендації, зазначені у підпункті 1.2.1.2.13, закріплено у нормативних документах, статутах, інструкціях, наказах</t>
   </si>
   <si>
     <t>За повідомленням Міністерства освіти і науки України (далі - МОН), надіслано інструктивний лист МОН на заклади вищої освіти (далі - ЗВО) (від 24.04.2025 № 1/8061-25), яким зазначається необхідність закріплення у своїх нормативних документах, зокрема статутах, інструкціях, наказах тощо норм щодо підвищення рівня прозорості та доброчесності у діяльності ЗВО, передбачених Методичними рекомендаціями, до 01.10.2025 року.
 Станом на 09.10.2025 було розроблено опитувальник та надіслано лист ЗВО щодо моніторингу впровадження Методичних рекомендацій у діяльність ЗВО (закріплення в своїх нормативних документах (статутах, інструкціях, наказах тощо) норми щодо підвищення рівня прозорості та доброчесності у діяльності ЗВО, передбачені Методичними рекомендаціями.
 За результатами проведення моніторингу підготовлено Звіт про стан виконання заходу, надісланий до НАЗК листом МОН від 05.12.2025 № 1/25596-25.
 Відповідно до Звіту, протягом 08 жовтня 2025 року по 08 листопада 2025 року була проведена оцінка рівня впровадження ЗВО інструментів та механізмів, спрямованих на підвищення прозорості та забезпечення академічної доброчесності. Кількість учасників становила 131 заклад вищої освіти.
 Було здійснено аналіз нормативно-правового забезпечення прозорості та доброчесності, а саме щодо:
 -	наявності профільних нормативних документів (крім Статутів);
 -	виконання вимог Закону України «Про запобігання корупції»;
 -	стану впровадження антикорупційних та доброчесних механізмів.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, з урахуванням інформації, зазначеної у Звіті, можна простежити врахування ЗВО рекомендацій та їх закріплення. Тому вважаємо за можливе констатувати, що захід є виконаним, але невчасно.</t>
   </si>
   <si>
     <t>1.2.1.2.16</t>
   </si>
   <si>
     <t>Збір та узагальнення даних щодо виконання рекомендацій закладами вищої освіти раз на півріччя</t>
   </si>
   <si>
     <t>За інформацією від Державної служби якості освіти в Україні на виконання цього заходу проводилось опитування керівників закладів вищої освіти з метою збору та узагальнення даних з виконання Методичних рекомендацій щодо застосування інструментів та механізмів для трансформації різних сфер функціонування закладів вищої освіти на засадах прозорості та доброчесності, затверджених наказом МОН від 17.04.2025 № 576.
 Опитування тривало 3-12 грудня 2025 року й охопило 155 закладів вищої освіти України.
-За результатом такого опитування було зібрано необхідні дані та узагальнено у Звіті про результати опитування щодо застосування інструментів та механізмів для трансформації різних сфер функціонування закладів вищої освіти на засадах прозорості та доброчесності.
+За результатом такого опитування було зібрано необхідні дані та узагальнено у Звіті про результати опитування щодо застосування інструментів та механізмів для трансформації різних сфер функціонування закладів вищої освіти на засадах прозорості та доброчесності. 
+Ключовими питаннями опитування були:
+1. Формування корпоративної культури доброчесності;
+2. Механізми повідомлення про можливі порушення;
+3. Комісії з етики та доброчесності;
+4. Управління корупційними ризиками;
+5. Оцінювання якості викладання;
+6. Використання електронних систем управління освітнім процесом; 
+7. Антикорупційна комунікація та відкритість інформації;
+8. Навчальні заходи з питань академічної доброчесності та антикорупційних політик;
+9. Підвищення кваліфікації науково-педагогічних працівників;
+10. Реагування на порушення академічної доброчесності та корупційні правопорушення;
+11. Захист викривачів та культура повідомлення про порушення;
+12. Моніторинг та перегляд антикорупційних політик. 
+З 05 по 15 червня 2026 року Державною службою якості освіти України було проведено чергове опитування керівників закладів вищої освіти України. Кількість учасників – 101 заклад вищої освіти.
+Опитування охоплювало ключові аспекти організації системи запобігання корупції та забезпечення доброчесності у закладах вищої освіти. Ключовими питаннями опитування були:
+1. Формування антикорупційної інфраструктури;
+2. Цифровізація управління освітнім процесом;
+3. Оцінка корупційних ризиків та використання її результатів;
+У цій частині найбільш вразливими до корупційних ризиків визначено:
+•	освітній процес (43%);
+•	закупівлі (29%);
+•	кадрові процедури (25%);
+•	вступну кампанію (13%);
+•	використання майна (12%).
+4. Врегулювання конфлікту інтересів;
+5. Формування культури академічної доброчесності;
+6. Реагування на порушення принципів доброчесності;
+7. Участь здобувачів освіти;
+8. Моніторинг ефективності антикорупційних заходів;
+9. Перегляд антикорупційних програм;
+10. Публічна відкритість.
 Разом з тим, сам захід передбачає збір та узагальнення даних щодо виконання рекомендацій закладами вищої освіти раз на півріччя. Тобто збирання та узагальнення відповідних даних мало бути здійснено двічі протягом року.
-За інформацією від Державної служби якості освіти в Україні, черговий збір даних заплановано до кінця I півріччя 2026 року.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи недотримання встановленої періодичності виконання, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>1.2.1.3</t>
   </si>
   <si>
     <t>Загальний рівень толерування корупції в Україні знизився завдяки донесенню до суспільства інформації про негативні наслідки вчинення корупційних і пов’язаних з корупцією правопорушень (для суспільства та держави, а також для осіб, які вчинили такі правопорушення), а також про важливість забезпечення громадського контролю за діяльністю органів виконавчої влади та органів місцевого самоврядування</t>
   </si>
   <si>
     <t>1.2.1.3.1</t>
   </si>
   <si>
     <t>Розроблення та розповсюдження інформаційно-просвітницьких матеріалів, які висвітлюють наслідки корупції та важливість дотримання доброчесних стратегій поведінки (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>матеріали розроблено, опубліковано та розповсюджено</t>
   </si>
   <si>
     <t>Розроблення та розповсюдження інформаційно-просвітницьких матеріалів, які висвітлюють наслідки корупції та важливість дотримання доброчесних стратегій поведінки здійснювалося щоквартально протягом 2023, 2024, 2025 років.
 У рамках виконання даного заходу у І кварталі 2025 року проведено:
 1 Стратегічні сесії з напрацювання Стратегії доброчесності в освіті з понад 120 представниками трьох рівнів освіти.
 2. 4 лекції для 541 здобувача вищої освіти з числа студентів, що вивчають дисципліну "Антикорупція та доброчесність".
 3. Презентаційно-інформаційні заходи для понад 800 освітян, представників загальної середньої та вищої освіти
 У II кварталі 2025 року було проведено:
 1. Фасилітаційно-презентаційну сесію "Доброчесність в освіті: від рекомендацій до дій" та презентацію Методичних рекомендацій з розбудови доброчесності.
@@ -1023,59 +1060,80 @@
 Створено та поширено 22 публікації на ресурсах НАЗК, з них 14 постів про відео про родину Принциповичів щодо протидії побутовій корупції та низка матеріалів від Офісу доброчесності НАЗК. Ролики про родину Принциповичів транслювалися на Суспільному телебаченні та радіо.
 Ролики про громадський контроль поширено в ефірах трьох національних каналів: ICTV2, СТБ, Новий канал. Охоплення – 2 428 441.
 У 2025 році розроблено та випущено серію марок "Минуле вчить, як будувати майбутнє", присвячену "артефактам" корупції з історіями, які описують наслідки корупційних злочинів.
 Створено та поширено понад 20 інформаційно-просвітницьких матеріалів, які висвітлюють наслідки корупції та важливість дотримання доброчесних стратегій поведінки - під час регіональних поїздок та інформаційних і просвітницьких заходів, організованих НАЗК. Розроблено, оприлюднено, поширено серію текстових матеріалів та інфографік на тему конфлікту інтересів у публічних службовців; викривання корупції тощо.
 Матеріали були багаторазово републіковані іншими ЦОВВ, регіональними органами влади та ОМС, медіа і ГО.
 Забезпечено системне інформування суспільства та публічних службовців про наслідки корупційних дій. Загалом підготовлено 9 інформаційних матеріалів. Ключовий акцент зроблено на детальному роз'ясненні правових механізмів притягнення до відповідальності, включаючи кримінальну відповідальність за корупційні злочини (зокрема, за неправдиве декларування) та адміністративні правопорушення, а також публікацію інформації про обвинувальні вироки та судові рішення, що демонструють реалізацію закону на практиці.
 Підготовлено 9 постів для соціальних мереж, аналітичну статтю.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>1.2.1.5.3</t>
   </si>
   <si>
     <t>Проведення інформаційно-просвітницьких кампаній, присвячених популяризації стратегій доброчесної поведінки (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>інформаційно-просвітницьку кампанію проведено. Підбито підсумки кампанії</t>
   </si>
   <si>
     <t>Проведення інформаційно-просвітницьких кампаній, присвячених популяризації стратегій доброчесної поведінки здійснювалося протягом 2024 та 2025 років.
 Протягом 2024 року було розроблено та поширено матеріали (мультсеріал та документальний серіал, брошура).
 16 серпня організовано та прокомуніковано Форум доброчесності громад. 17 серпня проведено тренінг зі стратегічних комунікацій для представників органів місцевого самоврядування у межах Форуму доброчесності громад 2024.
 Організовано флешмоб до Міжнародного дня боротьби з корупцією, до якого залучено органи влади, держпідприємства, громадські організації, які опублікували понад 40 дописів у Facebook з хештегом #AnticorDay2024.
 До Міжнародного дня боротьби з корупцією організовано низку коментарів, сюжетів та інтерв'ю на ТБ.
 Протягом I кварталу 2025 року організовано заходи для різних цільових груп в трьох регіонах України (Кропивницький, Запоріжжя, Тернопіль). Реалізовано проект із залучення ветеранів до антикорупційної діяльності.
-У II кварталі 2025 року організовано заходи для різних цільових груп у двох регіонах України (Чернігів, Полтава). Проведено комунікаційну кампанію щодо усунення корупційних ризиків у лісовому господарстві. А також започатковано нову рубрику “Медіа на тему корупції”, у якій висвітлюються матеріали з медіа, що містять поради (Медіа на тему корупції: як діяти, коли вимагають хабар за сесію?).
+У II кварталі 2025 року організовано заходи для різних цільових груп у двох регіонах України (Чернігів, Полтава). Проведено комунікаційну кампанію щодо усунення корупційних ризиків у лісовому господарстві. А також започатковано нову рубрику «Медіа на тему корупції», у якій висвітлюються матеріали з медіа, що містять поради (Медіа на тему корупції: як діяти, коли вимагають хабар за сесію?).
 Протягом III кварталу 2025 року проведення кампаній з популяризації доброчесної поведінки відбувалося шляхом регіональних поїздок і активної медіа-комунікації. Було організовано просвітницькі заходи для різних аудиторій на Київщині та Миколаївщині, що дозволило безпосередньо взаємодіяти з громадянами та інформувати про стратегії доброчесності на місцевому рівні.
 У соціальних мережах, особливо в Instagram, постійно поширювалися різноманітні матеріали – відео, інфографіка та інформаційні пости, які промотували та пояснювали доброчесні моделі поведінки широкій аудиторії.
 Проведено комунікаційну кампанію, присвячену усуненню корупційних ризиків у сфері відбудови, що є критично важливим для забезпечення прозорості та доброчесності у процесі відновлення держави.
 У IV кварталі 2025 року системні інформаційно-просвітницькі заходи охопили публічну службу та заклади освіти та були присвячені питанням доброчесності.
-20 закладів професійної освіти з 17 міст і 15 областей стали учасниками нового пілотного проєкту «Прозора професійна освіта», який реалізує Офіс доброчесності НАЗК . Загалом надійшло 115 заявок з 21 області України, серед них експерти обрали 20 закладів.
+20 закладів професійної освіти з 17 міст і 15 областей стали учасниками нового пілотного проєкту «Прозора професійна освіта», який реалізує Офіс доброчесності НАЗК. Загалом надійшло 115 заявок з 21 області України, серед них експерти обрали 20 закладів.
 Також НАЗК презентувало Стратегію розвитку доброчесності в освіті на 2026–2030 роки.
-Понад дві тисячі закладів освіти з усіх регіонів України провели 7 тисяч уроків доброчесності. Крім того, Офіс доброчесності НАЗК провів тренінг «Ключові аспекти антикорупційного законодавства» для військовослужбовців Центр спеціального призначення "Омега".
-Враховуючи інформацію, надану за попередні звітні періоди, а також зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП, можна констатувати, що заходом досягнуто значного прогресу, однак показник формально не виконано у повному обсязі, оскільки відсутня інформація щодо узагальнення результатів кампанії (підбиття підсумків).</t>
+Понад дві тисячі закладів освіти з усіх регіонів України провели 7 тисяч уроків доброчесності. Крім того, Офіс доброчесності НАЗК провів тренінг «Ключові аспекти антикорупційного законодавства» для військовослужбовців Центр спеціального призначення «Омега».
+НАЗК підбило підсумки реалізації інформаційно-просвітницької кампанії у звіті, що додається. Вона охопила всі заплановані цільові аудиторії та забезпечила широке інформування громадян про стратегії доброчесної поведінки.
+Ключові теми кампанії:
+-доброчесні практики та антикорупційні зусилля у територіальних громадах;
+- проведення регіональних поїздок з метою популяризації стратегій доброчесної поведінки серед різних цільових аудиторій;
+-антикорупційна просвіта через освіту: впровадження антикорупційних дисциплін, уроки доброчесності та ігрові формати для молоді;
+-роз’яснення антикорупційного законодавства: конфлікт інтересів, етична поведінка, обмеження на публічній службі та види відповідальності (в рамках кампанії #Corruption_is…);
+-популяризація інституту викривачів корупції та роз’яснення механізмів подання повідомлень;
+- усунення корупційних ризиків у сфері відбудови тощо.
+Формати реалізації:
+-офлайн та онлайн заходи: форуми, тренінги, флешмоби, регіональні поїздки;
+-публікації на офіційному вебсайті НАЗК;
+-публікації у соціальних мережах: Facebook, Instagram, YouTube;
+-інтерактивні платформи та ігрові матеріали (платформа Study.NAZK, ігри, квести, Дія.Освіта);
+- виступи експертів та керівництва у національних телемарафонах та радіоефірах;
+- регіональні поїздки та проведення зустрічей з різними цільовими аудиторіями тощо.
+Загалом у межах реалізації заходу підготовлено понад 50 публікацій та проведено низку медіа-подій. Для зручності матеріали згруповані за ключовими напрямами:
+1. взаємодія з громадами та усунення корупційних ризиків;
+2. регіональні поїздки;
+3. антикорупційна просвіта, освіта та інтерактивні формати;
+4. роз'яснювальна кампанія #Corruption_is… та законодавчі аспекти
+5. дослідження та загальна протидія корупції.
+Враховуючи інформацію, надану за попередні звітні періоди, а також зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП та вимогам показника виконання заходу, можна констатувати, що захід є виконано, оскільки кампанію було проведено та підбито її підсумки.</t>
   </si>
   <si>
     <t>1.2.1.6</t>
   </si>
   <si>
     <t>Рівень обізнаності громадян, які усвідомлюють важливість стандартів доброчесної та етичної поведінки публічних службовців, підвищився завдяки активному та системному проведенню інформаційно-просвітницьких і навчально-методичних заходів, інтегрованих у формальну та неформальну освіту</t>
   </si>
   <si>
     <t>1.2.1.6.1</t>
   </si>
   <si>
     <t>Розроблення та розповсюдження інформаційно-просвітницьких матеріалів, які пояснюють, як працює держава та публічні інституції, які права та обов’язки мають громадяни, куди звертатися для захисту власних прав та інтересів (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>інформаційно-просвітницькі матеріали розроблено та розповсюджено серед різних цільових аудиторій</t>
   </si>
   <si>
     <t>Показник виконано в повному обсязі.
 За інформацією від виконавця - створено та поширено інформаційно-просвітницькі матеріали з понад 20 тем, що охоплюють питання функціонування держави та публічних інституцій, а також прав і обов’язків громадян щодо можливості звернення для захисту власних прав та інтересів. Зокрема, розкриті питання декларування публічних службовців та дотримання ними законодавства про конфлікт інтересів, канали повідомлень про корупцію, права та статус викривачів корупції, підслідність органів щодо корупційних правопорушень тощо.
 За даними системи моніторингу Semantrum, загальне охоплення аудиторії становить понад 5 мільйонів контактів, що підтверджує масштабність та ефективність розповсюдження.</t>
   </si>
   <si>
     <t>1.2.1.6.2</t>
   </si>
   <si>
@@ -1264,73 +1322,88 @@
   </si>
   <si>
     <t>Протягом строку виконання заходу систематично створювалися та поширювалися наративи щодо питань запобігання та протидії корупції в Україні серед структурних підрозділів центральних органів виконавчої влади, відповідальних за комунікацію.
 У 2024 року було оновлено меседж-бокс для спільного користування всіма комунікаціними підрозділами міністерств та ЦОВВ. Проведено щоквартальну зустріч комунікаційників з метою поширення найкращих комунікаційних практик у сфері запобігання та протидії корупції. Поширено наративи щодо успіхів у виконанні ДАП.
 Крім цього, було створено та розповсюджено матеріали про порівняння рівня корупції в Україні та інших європейських державах на момент початку переговорів про вступ до ЄС.
 У IV кварталі 2024 року було створено та поширено 13 випусків щотижневого англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів через електронну пошту – понад 100.
 Протягом I кварталу 2025 року створено та поширено 12 випусків щотижневого англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів через електронну пошту – понад 100. Дайджест також поширювався через соціальні мережі та сайти НАЗК і партнерів.
 У II кварталі 2025 року створено та поширено 14 випусків англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів – понад 100.
 У III кварталі 2025 року було створено та поширено 16 випусків англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів – понад 100.
 У IV кварталі 2025 року створено та поширено 15 випусків англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів – понад 100.
 Дайджести українською мовою за посиланням: https://nazk.gov.ua/uk/daydzhest-antykoruptsiynyh-reform-v-ukraini/
 Дайджести англійською мовою за посиланням: https://nazk.gov.ua/en/digest/
 Партнери та замовники: Міністерство закордонних справ, Офіс Віцепрем’єра з питань європейської та євроатлантичної інтеграції, Представництво Європейського Союзу в Україні, центральні органи виконавчої влади, посольства, громадські організації, експертні центри, проекти міжнародної технічної допомоги тощо.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>1.2.2.2.3</t>
   </si>
   <si>
     <t>Забезпечення відслідковування наративів, пов’язаних із запобіганням та протидією корупції, в інформаційному просторі та відповідного реагування у разі поширення дезінформації</t>
   </si>
   <si>
     <t>на веб-сайтах виконавців опубліковано інформаційні матеріали, що є реакцією на поширені дезінформаційні наративи</t>
   </si>
   <si>
-    <t>За інформацією наданою виконавцем, Національне агентство з питань запобігання корупції (далі - НАЗК) протягом 2024 року створювало та поширювало серед комунікаційників щотижневі звіти щодо дезінформації на тему корупції (спільно з ЦСК при МКІП та TCA USAID). На періодичній основі створюються відповідні інформаційні матеріали.
+    <t>За інформацією, наданою виконавцем, протягом 2024–2025 років Національне агентство з питань запобігання корупції (далі - НАЗК) системно здійснювало відслідковування дезінформаційних наративів, пов'язаних із корупцією, та забезпечувало інформаційне реагування на їх поширення.
+НАЗК створювало та поширювало серед комунікаційників щотижневі звіти щодо дезінформації на тему корупції (спільно з ЦСК при МКІП та TCA USAID). На періодичній основі створюються відповідні інформаційні матеріали.
 Було опубліковано низку матеріалів у медіа, на ресурсах НАЗК та партнерів на основі аналізу дезінформації та медіа-моніторингу.
 Започатковано щотижневий огляд іноземних медіа на тему корупції.
-Протягом 2025 року було реалізовано спецпроект з Центром стратегічних комунікацій та інформаційної безпеки та НАЗК і медіа "ҐРУНТ з Нотевським": створено відео “Великий міф про страшну корупцію”.
 Презентовано дані медіамоніторингу за 4 квартал 2024 року на тему корупції та дезінформаційних наративів, поширено матеріали на офіційних сайтах та в спільноті комунікаційників державних органів.
+Протягом 2025 року було реалізовано спецпроект з Центром стратегічних комунікацій та інформаційної безпеки та НАЗК і медіа «ҐРУНТ з Нотевським»: створено відео «Великий міф про страшну корупцію».
 Опубліковано серію матеріалів, які спростовують дезінформацію та відповідають на поширені міфи та упередження, пов'язані з корупцією.
-Презентовано щорічне соціолонгічне дослідження, опубліковано основні висновки щодо тенденцій в сфері запобігання та боротьби з корупцією.
+Презентовано щорічне соціологічне дослідження, опубліковано основні висновки щодо тенденцій в сфері запобігання та боротьби з корупцією.
 З партнерами - ГО Brand Ukraine - створено лендінг для розвінчання міфу про тотальну корумпованість України.
 Також було проведено дослідження про висвітлення теми корупції в українських медіа. У ньому проаналізовано ключові проблемні точки, зокрема рівень недовіри в суспільстві, поширення інформаційних атак на антикорупційні інституції та який фокус уваги громадськості на діяльності влади.
 Результати дослідження, оприлюднені на офіційному вебсайті НАЗК, слугують аналітичною основою для структурних підрозділів ЦОВВ, відповідальних за комунікацію, дозволяючи їм адаптувати свої інформаційні кампанії, проактивно протидіяти дезінформаційним наративам і створювати повідомлення, що підвищують довіру та якісно висвітлюють прогрес у запобіганні та протидії корупції.
 Матеріали поширено серед комунікаційних підрозділів органів влади, установ, організацій і презентовано на заході для комунікаційників у серпні 2025 року.
 Як механізм проактивного реагування та протидії дезінформації на міжнародному рівні, НАЗК стало партнером міжнародної кампанії #TransparentUkraine, започаткованої BRAND UKRAINE. У рамках цієї кампанії світовій спільноті розповідається про реальний прогрес України у сфері прозорості, підзвітного врядування та цифрових трансформацій, зокрема, про успіхи таких інструментів, як «Дія», Prozorro та електронне декларування, що консолідує позитивні наративи та демонструє відкритість країни.
 Крім того, було здійснено медіамоніторинг за третій квартал 2025 року, проведеного Центром контент-аналізу на замовлення НАЗК за фінансової підтримки Антикорупційної ініціативи ЄС в Україні (EUACI). За даними медіамоніторингу в медіа та соцмережах зросла частка повідомлень про участь громадськості у подоланні корупції.
+Комунікаційна кампанія також спрямована на викриття абсурдних фейків російської пропаганди (як-от купівля вілл чи будинків закордоном).
+Уповноваженим структурним підрозділом Служби безпеки України було підготовлено аналіз російських інформаційних загроз на тему корупції в українському медіапросторі за період з 01.01.2024 р. по 24.12.2025 р., у рамках якого було виокремлено 7 ключових наративів стосовно тематики корупції в Україні.
+Новина, присвячена відповідному дослідженню:
+- Які наративи просуває країна-агресор? (Меседжі, які ви бачите на малюнку, є частиною величезного потоку російської дезінформації...). Посилання: https://surl.li/pvivof 
 Крім цього, на сайті Міністерства культури Україні є новина – «У Києві презентували дослідження з аналізу російських інформаційних загроз на тему корупції в українському медіапросторі».
 Центр протидії дезінформації на своєму офіційному сайті має окрему вкладку «Дезінформаційні загрози», де міститься інформація як щодо міжнародних, так і внутрішніх загроз в інфопросторі.
 Зокрема на сайті можна простежити новини, які стосуються відслідковування наративів, пов’язаних із запобіганням та протидією корупції. Наприклад:
 - Прогноз Центру щодо інформаційних загроз на кінець січня 2025 року;
 - Прогноз Центру щодо інформаційних загроз на початок березня 2025 року;
 - Як ru-пропаганда проникає у популярні ШІ-чатботи;
 Також Центр та Кібердепартамент СБУ виявили мережу інструментів поширення ворожої дезінформації у TikTok.
 На офіційному сайті Служби Безпеки України у вкладці «Діяльність» є окремий розділ – «Захист інформаційного та кіберпростору», а у вкладці «Новини» категорія «Кібербезпека» та «Протидія корупції».
 Зокрема було опубліковано новину – «СБУ попереджає українців про активізацію російської пропаганди», проте вона безпосередньо не висвітлює наративів, пов’язаних із запобіганням та протидією корупції.
 Але на веб-сайті СБУ не вдалося простежити інформаційні матеріали, що є реакцією на поширені дезінформаційні наративи пов’язаних із запобіганням та протидією корупції.
+Отже, ключовими темами кампанії були:
+-аналіз російських інформаційних загроз та викриття скоординованих інформаційно-психологічних операцій (ІПСО) на тему корупції;
+-спростування конкретних фейків (наприклад, про вигадані статки представників влади);
+-навчання регіональних журналістів, громадських активістів та студентів практичним навичкам роботи з відкритими даними та реєстрами НАЗК;
+-роз'яснення механізмів подання інформаційних запитів та повідомлень про корупцію;
+-створенння та поширення дайджестів новин.
+Формати реалізації:
+-презентація результатів аналітичних досліджень (зокрема, дослідження “Аналіз російських інформаційних загроз на тему корупції в українському медіапросторі” за 2024-2025 роки);
+- офлайн-тренінги у 8 регіонах України (за підтримки ПРООН та Посольство Японії);
+- Інформаційні та роз'яснювальні публікації на офіційних сторінках НАЗК у соціальних мережах (Facebook, Telegram).
 Таким чином, враховуючи інформацію за попередні звітні періоди, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи, що не на всіх сайтах виконавців розміщено відповідні інформаційні матеріали, вважаємо, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>1.2.2.2.4</t>
   </si>
   <si>
     <t>Забезпечення розроблення інформаційної кампанії щодо ролі центральних органів виконавчої влади, органів місцевого самоврядування у запобіганні та протидії корупції:
 1) проведення аналізу інформаційних джерел щодо громадської думки стосовно антикорупційних органів;
 2) розроблення загального плану інформаційної кампанії на основі зібраної інформації</t>
   </si>
   <si>
     <t>23.06.2024</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України,
 Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів,
 Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>розроблено план інформаційної кампанії</t>
   </si>
   <si>
     <t>Розроблено загальний план інформаційної кампанії но основі аналізу інформаційних джерел щодо громадської думки стосовно антикорупційних органів (зокрема, результатів опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність»).
 Основа кампанії - документальний фільм "Після ери мовчання" про роль центральних органів виконавчої влади, зокрема, антикорупційних органів, а також ГО, медіа у запобіганні та протидії корупції.</t>
@@ -4372,51 +4445,51 @@
         <v>277</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>270</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>50</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>278</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>279</v>
       </c>
       <c r="P51" s="2" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="Q51" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>280</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>281</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>282</v>
       </c>
       <c r="G52" s="3" t="s">