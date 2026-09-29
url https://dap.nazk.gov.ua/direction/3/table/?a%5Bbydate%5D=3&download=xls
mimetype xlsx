--- v0 (2026-06-23)
+++ v1 (2026-09-29)
@@ -114,52 +114,52 @@
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Удосконалено законодавчі процедури повідомлення про конфлікт інтересів та механізми його врегулювання, зокрема стосовно осіб, які не мають безпосереднього керівника чи займають виборні посади</t>
   </si>
   <si>
     <t>1.3.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено вимоги щодо форми повідомлення про конфлікт інтересів;
 2) передбачено алгоритм дій безпосереднього керівника особи, в якої наявний конфлікт інтересів, у разі відсутності у нього повноважень для застосування того чи іншого способу зовнішнього врегулювання конфлікту інтересів (наприклад, переведення та звільнення);
 3) узгоджено між собою положення Закону України “Про запобігання корупції”, зокрема щодо особи, яку необхідно інформувати про конфлікт інтересів та особи, яка повинна врегульовувати конфлікт інтересів;
 4) удосконалено механізми врегулювання конфлікту інтересів для осіб, які не мають безпосереднього керівника, зокрема займають виборні посади;
 5) збільшено строк для прийняття рішення про врегулювання конфлікту інтересів
 </t>
   </si>
@@ -196,52 +196,52 @@
   </si>
   <si>
     <t>Встановлено перелік заборон на прийняття рішень, вчинення дій чи укладення правочинів як спосіб запобігання конфлікту інтересів</t>
   </si>
   <si>
     <t>1.3.1.4.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, який встановлює заборони на прийняття посадовою особою рішень, вчинення дій чи укладення правочинів як спосіб запобігання конфлікту інтересів, зокрема стосовно себе та близьких осіб, юридичних осіб, у яких посадова особа або близька їй особа є засновником, кінцевим бенефеціарним власником (контролером) чи керівником таких юридичних осіб</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.1.5</t>
   </si>
   <si>
     <t>Удосконалено механізми запобігання конфлікту інтересів, у тому числі у зв’язку з наявністю корпоративних прав, зокрема шляхом запровадження заборони на прийняття рішень чи вчинення дій стосовно юридичних осіб, у яких в особи наявні корпоративні права</t>
   </si>
   <si>
     <t>1.3.1.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, який:
 1) встановлює обов’язок передавати в управління підприємства та корпоративні права, яких набувають вже після призначення (обрання) особи на посаду; 
 2) встановлює заборону передавати в управління належні посадовцю підприємства та корпоративні права близьким особам; 
 3) встановлює заборону на прийняття рішень чи вчинення дій стосовно юридичних осіб, засновниками, бенефіціарами чи керівниками яких є сам публічний службовець або його близькі особи
 </t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>1.3.1.6</t>
   </si>
   <si>
     <t>Забезпечується ефективний, повний, об’єктивний та неупереджений ризик-орієнтований моніторинг та контроль за дотриманням вимог щодо запобігання та врегулювання конфлікту інтересів та пов’язаних з ним обмежень, визначених розділами IV-V Закону України «Про запобігання корупції», зокрема з використанням IT-інструментів, за результатами яких ефективно виявляються рішення та правочини, вчинених в умовах конфлікту інтересів, забезпечується належне реагування на виявлені порушення, а також на рішення, прийняті з порушенням вимог цього Закону</t>
@@ -365,108 +365,108 @@
   </si>
   <si>
     <t>1.3.2.1</t>
   </si>
   <si>
     <t>Запроваджено законодавче визначення поняття "інша оплачувана діяльність" для цілей Закону України «Про запобігання корупції»</t>
   </si>
   <si>
     <t>1.3.2.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, в якому визначено термін “інша оплачувана діяльність” для цілей Закону </t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило законопроекти:      
 1.Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення положень  стосовно обмеження щодо зайняття окремими видами діяльності";
 2.Про внесення зміни до статті 172-4 Кодексу України про адміністративні правопорушення щодо узгодження її назви із термінологією Закону України «Про запобігання корупції».
 Національне агентство здійснило усі узгоджувальні процедури щодо вищевказаних законопроектів та листом від 25.06.2024 № 10-03/46563-24 подало їх Кабінету Міністрів України.
 Разом з тим, Кабінет Міністрів України листом від 05.11.2024 №26465/0/2-24 повернув зазначені законопроекти відповідно до пункту 2 розділу 6 протоколу № 109 засідання Кабінету Міністрів України від 29.10.2024.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.2.2</t>
   </si>
   <si>
     <t>Уточнено перелік випадків, на які не поширюється заборона щодо одержання подарунків, удосконалено пов’язані з ними обмеження (зокрема, запроваджено правила визначення періоду, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок)</t>
   </si>
   <si>
     <t>1.3.2.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, в якому:
 1) удосконалено зміст обмеження щодо одержання подарунків з урахуванням необхідності забезпечення справедливого балансу між приватним і публічним інтересом;
 2) розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків;
 3) визначено період дії обмеження, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок
 </t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.      
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 № 10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
 Водночас варто зауважити, що положення Закону України від 20.09.2023 № 3384-ІХ «Про внесення змін до деяких законів України про визначення порядку подання декларацій осіб, уповноважених на виконання функцій держави або місцевого самоврядування, в умовах воєнного стану» доповнили, зокрема, ст. 23 Закону України «Про запобігання корупції» нормами, якими розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків, і якими визначено період дії обмеження, протягом якого  особі забороняється приймати рішення чи вчиняти дії  на користь особи, яка надала подарунок.
 З огляду на це можна вважати, що захід 1.3.2.2.1 є виконаним частково.</t>
   </si>
   <si>
     <t>1.3.2.3</t>
   </si>
   <si>
     <t>Удосконалено правила поводження з неправомірною вигодою або подарунком з урахуванням, зокрема, способів їх отримання у нематеріальному вигляді</t>
   </si>
   <si>
     <t>1.3.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, нормами якого вдосконалено:
 1) правила поводження з подарунком чи неправомірною вигодою, зокрема отриманими у нематеріальному вигляді;
 2) особливості поводження з неправомірною вигодою або подарунком, які отримані у нематеріальному вигляді
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.    
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 №10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.3.2.4</t>
   </si>
   <si>
     <t>Розширено коло осіб, на яких поширюються обмеження, зокрема, щодо суміщення та сумісництва, входження до складу правління, інших виконавчих чи контрольних органів, наглядової ради організації, що має на меті одержання прибутку</t>
   </si>
   <si>
     <t>1.3.2.4.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким розширено коло осіб, на яких поширюються обмеження, зокрема щодо суміщення та сумісництва, входження до складу правління, інших виконавчих чи контрольних органів, наглядової ради організації, що має на меті отримання прибутку</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
@@ -512,52 +512,53 @@
 12.03.2024 Президент України підписав закон від 23.02.2024 № 3606-IX.</t>
   </si>
   <si>
     <t>1.3.4 На законодавчому рівні не закріплено стандарти етичної поведінки народних депутатів України, депутатів місцевих рад та виборних осіб місцевого самоврядування. Існуючі правила етичної поведінки не реалізуються належним чином у зв’язку з невиконанням керівниками повноважень щодо притягнення винних у порушенні таких правил до відповідальності</t>
   </si>
   <si>
     <t>1.3.4.1</t>
   </si>
   <si>
     <t>На законодавчому рівні закріплено правила етичної поведінки народних депутатів України, депутатів місцевих рад та виборних осіб місцевого самоврядування із запровадженням механізмів притягнення до відповідальності за їх порушення; народні депутати України, депутати місцевих рад та виборні особи місцевого самоврядування обізнані з правилами етичної поведінки</t>
   </si>
   <si>
     <t>1.3.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Супроводження розгляду проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) у Верховній Раді (зокрема у разі застосування до нього Президентом України права вето) </t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t xml:space="preserve">закон підписано Президентом України	</t>
   </si>
   <si>
     <t>Проект Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) знаходиться на розгляді Комітету Верховної Ради України з питань Регламенту, депутатської етики та організації роботи Верховної Ради України. 10.03.2026 надано доопрацьований законопроект на заміну. 
+Голова Національного агентства 28.04.2026 взяв участь у засіданні Комітету Верховної Ради України з питань інтеграції України до Європейського Союзу, предметом розгляду якого був проект Закону реєстр. № 8327 (доопрацьований).
 07.04.2026 надано висновок Комітету про розгляд зазначеного проекту Закону України, згідно з яким його рекомендовано прийняти за основу.
-З огляду на відсутність дій, спрямованих на супроводження відповідного законопроекту, захід вважається невиконаним.</t>
+З огляду на дії, спрямовані на супроводження відповідного законопроекту (взято участь у засіданні Комітету Верховної Ради України), водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.4.1.2</t>
   </si>
   <si>
     <t>Проведення аналітичного дослідження та підготовка аналітичного звіту щодо актуального стану проблем, пов’язаних з виконанням правил етичної поведінки депутатами місцевих рад та виборними особами місцевого самоврядування, а також щодо можливих механізмів притягнення до відповідальності зазначених осіб за порушення таких правил</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України,
 Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t xml:space="preserve">аналітичне дослідження проведено та звіт підготовлено </t>
   </si>
   <si>
     <t>За повідомленням Національного агентства з питань запобігання корупції, "20.10.2023 презентовано результати опитування, яке є частиною аналітичного дослідження щодо запобігання корупції та дотримання правил етичної поведінки в органах місцевого самоврядування. У опитуванні взяло участь 679 представників міських, сільських та селищних територіальних громад, що охоплює майже половину територіальних громад України.
 На кінець звітного періоду аналітичне дослідження проведено". Текст Аналітичного дослідження щодо дотримання етичних норм депутатами, виборними особами, службовцями органів місцевого самоврядування додано у першому кварталі 2024 р.</t>
   </si>
   <si>
     <t>1.3.4.1.3</t>
   </si>
   <si>
@@ -578,51 +579,51 @@
   <si>
     <t>1.3.4.2</t>
   </si>
   <si>
     <t>Забезпечено запровадження заходів відповідальності керівників за відсутність передбаченого законом реагування на виявлені факти грубого порушення антикорупційного законодавства</t>
   </si>
   <si>
     <t>1.3.4.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким встановлено механізм притягнення до відповідальності для всіх категорій керівників за невжиття заходів реагування на виявлені факти грубого порушення антикорупційного законодавства їх підлеглими</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило відповідний проект Закону України.  
 17.12.2024 Національне агентство провело громадське обговорення зазначеного законопроекту та здійснило його доопрацювання.
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом № 10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані.
 Національне агентство листом від 11.07.2025 № 43244/4/1-24 направило на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією».
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1986,51 +1987,51 @@
         <v>135</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2"/>
       <c r="L20" s="2" t="s">
         <v>136</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>137</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>138</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="2" t="s">