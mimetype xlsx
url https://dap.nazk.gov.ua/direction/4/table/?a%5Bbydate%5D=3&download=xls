--- v0 (2026-06-14)
+++ v1 (2026-10-14)
@@ -106,53 +106,53 @@
   <si>
     <t>1.4.1.1.1</t>
   </si>
   <si>
     <t>Подання Кабінетові Міністрів України проекту Закону України “Про внесення змін до Закону України “Про запобігання корупції” щодо удосконалення деяких антикорупційних механізмів”, яким, зокрема, встановлено розширення заходів фінансового контролю, передбачених Законом, на визначене коло посадових осіб суб’єктів господарювання, у статутному капіталі яких державна або комунальна частка перевищує 50 відсотків</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>24.06.2023 Кабінет Міністрів України схвалив проект Закону України ""Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів"" з необхідністю його доопрацювання.  
+    <t>24.06.2023 Кабінет Міністрів України схвалив проект Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.
 27.06.2023 Національне агентство направило доопрацьований вищезазначений проект Закону України (лист № 10-03/13874-23) до Кабінету Міністрів України.
-04.07.2023 Верховна Рада України отримала проект Закону України ""Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів"" (реєстр. № 9457 від 04.07.2023).
+04.07.2023 Верховна Рада України отримала проект Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" (реєстр. № 9457 від 04.07.2023).
 13.02.2024 надано висновок комітету ВРУ з питань антикорупційної політики про розгляд зазначеного законопроекту.
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.4.1.2</t>
   </si>
   <si>
     <t>Перелік суб’єктів декларування переглянуто та уточнено з урахуванням результатів оцінки корупційних ризиків, проведеної Національним агентством</t>
   </si>
   <si>
     <t>1.4.1.2.1</t>
   </si>
   <si>
     <t>Розроблення проекту Методики оцінки корупційних ризиків</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>