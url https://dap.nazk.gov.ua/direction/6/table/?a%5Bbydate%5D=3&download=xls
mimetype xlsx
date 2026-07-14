--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -178,53 +178,53 @@
   <si>
     <t>Національним агентством з питань запобігання корупції проведено аналітичне дослідження, до предмета якого належить вивчення міжнародного досвіду та практики національного правозастосування щодо взаємозалежності рівня переслідування викривачів та відповідальності керівників (роботодавців) за порушення прав викривача та формування рекомендацій з мінімізації впливу виявлених причин. 
 Доступ до зазначеного аналітичного дослідження буде наданий після його публікації у строки, визначені заходом 1.6.1.4.2 Державної антикорупційної програми.</t>
   </si>
   <si>
     <t>1.6.1.4.2</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
-За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило. 
+За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
-Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід  не виконано.</t>
+Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.6.2 Відсутність необхідних знань для належного повідомлення про випадки корупції, суб’єктів, уповноважених їх розглядати, а також механізму ефективного розгляду таких повідомлень</t>
   </si>
   <si>
     <t>1.6.2.1</t>
@@ -243,51 +243,51 @@
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Єдиний портал повідомлень викривачів уведено</t>
   </si>
   <si>
     <t>Наказом Національного агентства з питань запобігання корупції від 31.08.2023 №190/23 Інформаційно-комунікаційну систему «Єдиний портал повідомлень викривачів» прийнято у постійну (промислову) експлуатацію з 00год 00хв 06.09.2023.</t>
   </si>
   <si>
     <t>1.6.2.1.2</t>
   </si>
   <si>
     <t>Підключення до Єдиного порталу повідомлень викривачів державних органів, органів місцевого самоврядування, юридичних осіб публічного права в порядку, затвердженому Національним агентством</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>більше 50 відсотків органів підключено до Єдиного порталу повідомлень викривачів</t>
   </si>
   <si>
-    <t>Станом на 31.12.2025 забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 210 організацій, що становить 12,1% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
 Робота щодо підключення організацій до Порталу триває.
 Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
 Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
 Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
 1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
 2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
 Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
 Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
 За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.6.2.1.3</t>
   </si>
   <si>
     <t>Розроблення необхідних навчальних, методичних матеріалів та проведення тренінгів для працівників уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо ефективної організації роботи з Єдиним порталом повідомлень викривачів</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>тренінги проведено</t>
   </si>
@@ -411,53 +411,54 @@
   </si>
   <si>
     <t xml:space="preserve">державний бюджет </t>
   </si>
   <si>
     <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Моніторинг створення в усіх органах, які провадять оперативно-розшукову, контррозвідувальну та розвідувальну діяльність, діяльність у сфері оборони країни, внутрішніх каналів для захищеного (зокрема анонімного) подання повідомлень про корупцію</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>моніторинг проведено</t>
   </si>
   <si>
     <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-Виконання даного заходу ДАП, заплановано після виконання  заходу 1.6.2.3.1 додатка 2 до ДАП, яким передбачено розроблення проекту закону, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни.
-[...1 lines deleted...]
-Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України “Про запобігання корупції”.
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
+Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.6.3 Захист викривачів не здійснюється належним чином через недостатню інституційну спроможність уповноважених на це органів та недоліки в законодавчому регулюванні</t>
   </si>
   <si>
     <t>1.6.3.1</t>
   </si>
   <si>
     <t>Національне агентство та інші уповноважені органи (підрозділи) в межах повноважень належно здійснюють на практиці захист викривачів завдяки:
 проведенню моніторингу діяльності уповноважених підрозділів (осіб) з питань запобігання та виявлення корупції щодо роботи з викривачами;
 належній координації між органами, уповноваженими на забезпечення захисту викривачів;
 належному рівню правового захисту викривачів;
 сприянню у забезпеченні надання викривачам психологічної допомоги</t>
   </si>
   <si>
     <t>1.6.3.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення концепції системи щорічного моніторингу діяльності уповноважених підрозділів (осіб) з питань запобігання та виявлення корупції щодо роботи з викривачами, зокрема стосовно:
 1) кількості викривачів, які звернулися за захистом до уповноваженого підрозділу (особи) з питань запобігання та виявлення корупції;
 2) порушень прав викривачів в установі;
 3) вжитих заходів щодо захисту викривача уповноваженим підрозділом (особою) з питань запобігання та виявлення корупції
 </t>
   </si>
   <si>
@@ -527,51 +528,52 @@
   <si>
     <t>1.6.3.2.1</t>
   </si>
   <si>
     <t>Розроблення навчальних матеріалів для курсів суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги з питань правового захисту викривачів</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Офіс Генерального прокурора,
 Координаційний центр з надання правової допомоги,
 Національна школа суддів України</t>
   </si>
   <si>
     <t>навчальні матеріали розроблені</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції розробило Практичний посібник по роботі з викривачами, який встановлює чіткий алгоритм дій уповноваженого підрозділу (уповноважених осіб) у роботі з викривачами з метою забезпечення дотримання їх прав та гарантій захисту, передбачених законодавством, а також надання рекомендацій щодо існуючих обмежень у сфері професійної етики уповноважених осіб стосовно викривачів.
 Посібник побудований за принципом від загального до спеціального, тобто від роз’яснення загальних аспектів організації роботи уповноважених підрозділів (уповноважених осіб) у роботі з викривачами до висвітлення конкретних питань щодо роботи з викривачами і повідомленнями від них.
 На основі вказаного посібника сформовані відповідні інформаційно-просвітницькі матеріали матеріалів для курсів суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги з питань правового захисту викривачів.
 Також Координаційним центром з надання правової допомоги з вересня по грудень 2023 року досягнуто домовленості з партнерами проєкту USAID «Підтримка організацій-лідерів у протидії корупції в Україні «Взаємодія» щодо актуалізації раніше розроблених та підготовки нових матеріалів навчальної програми для адвокатів, які залучаються для надання безоплатної вторинної правничої допомоги викривачам корупції, в тому числі доповнення її блоком актуальних питань для юристів центрів з надання безоплатної вторинної правової допомоги.
 Станом на 30.06.2024:
 - розроблено тренінгову програму для прокурорів "Роль викривачів у запобіганні корупції та їхній правовий захист";
-- узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.</t>
+- узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.
+Враховуючи вище вказану інформацію, а також, що фактично захід був виконаний пізніше визначеного строку (граничною датою виконання є 31.12.2023), вважаємо захід виконаним, але невчасно.</t>
   </si>
   <si>
     <t>1.6.3.2.2</t>
   </si>
   <si>
     <t>Забезпечення проведення сукупно щонайменше шести навчальних курсів з питань правового захисту викривачів для суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Вища кваліфікаційна комісія суддів України,
 Офіс Генерального прокурора,
 Координаційний центр з надання правової допомоги</t>
   </si>
   <si>
     <t>курси проведено</t>
   </si>
   <si>
     <t>За інформацією, наданою виконавцем, сукупно Національним агентством з питань запобігання корупції проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань та 2 онлайн-курси для юристів та адвокатів.
 Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є діючою і у 2025 році, включено в тему антикорупційних механізмів).
 Також у червні 2025 року спільно з Асоціацією правників України проведено вебінар для адвокатів на тему «Правовий захист трудових прав викривачів корупції: теорія і практика правозастосування».
 Разом з тим, кількісний показник (проведення щонайменше шести навчальних курсів) виконано, проте інформація щодо проведення НАЗК навчальних курсів з питань правового захисту викривачів для суддів та працівників центрів з надання безоплатної вторинної правової допомоги відсутня, що дає підстави вважати захід таким, що виконаний частково.</t>
   </si>