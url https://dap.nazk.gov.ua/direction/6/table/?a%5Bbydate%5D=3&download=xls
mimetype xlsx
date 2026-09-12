--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -11,699 +11,50 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$23</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...647 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -2070,51 +1421,51 @@
       <c r="H20" s="2" t="s">
         <v>143</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>144</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>145</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>146</v>
       </c>
       <c r="P20" s="2" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>147</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>148</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>149</v>
       </c>
       <c r="G21" s="3" t="s">