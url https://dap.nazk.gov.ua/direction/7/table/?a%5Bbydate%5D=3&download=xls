--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -156,59 +156,61 @@
   <si>
     <t>Оцінка щодо доброчесності нових членів Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України проводиться незалежною комісією, чинний склад Вищої ради правосуддя перевірено щодо відповідності вимогам доброчесності та професійної етики; нові члени Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України відповідають цим вимогам; розглянуто питання про втрату посади членами, які не відповідали цим вимогам</t>
   </si>
   <si>
     <t>2.1.1.2.1</t>
   </si>
   <si>
     <t>Проведення оцінки відповідності кандидатів на вакантні посади члена Вищої ради правосуддя вимогам професійної етики та доброчесності</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>Етична рада</t>
   </si>
   <si>
     <t>висновки про відповідність критеріям професійної етики та доброчесності щодо кожного кандидата на вакантну посаду члена Вищої ради правосуддя надано суб’єктам призначення та оприлюднено</t>
   </si>
   <si>
     <t>Захід виконано, зокрема з 11 по 13 січня 2023 року Етичною радою було проведено співбесіди з кандидатами на вакантні посади члена Вищої ради правосуддя від всеукраїнської конференції прокурорів. На офіційному веб-сайті було оприлюднено рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кожного з кандидатів, а також оприлюднено рішення Етичної ради №2 від 20.01.2023 року "Про затвердження списку кандидатів, рекомендованих для обрання всеукраїнською конференцією прокурорів на посаду члена Вищої ради правосуддя".
 16 березня Етична рада за результатами співбесід ухвалила рішення №15 "Про затвердження списку кандидатів, рекомендованих для призначення Президентом України на посаду члена Вищої ради правосуддя", а також рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кандидатів на посаду члена Вищої ради правосуддя кандидатів на посаду члена Вищої ради правосуддя від Президента України.
 З 3 по 7 квітня 2023 року Етичною радою було проведено співбесіди з кандидатами на посаду члена Вищої ради правосуддя від з'їзду представників юридичних вищих навчальних закладів та наукових установ, за результатами яких було оприлюднено рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кожного з кандидатів, а також рішення Етичної ради №30 від 28.04.2023 року "Про затвердження списку кандидатів, рекомендованих для обрання з’їздом представників юридичних вищих навчальних закладів та наукових установ на посаду члена Вищої ради правосуддя".
 23 жовтня 2023 року Етична рада ухвалила рішення про відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя від з’їзду представників юридичних вищих навчальних закладів та наукових установ.
 Такими, що відповідають критерію професійної етики та доброчесності визнано 6 кандидатів на посаду члена ВРП.
 19 червня 2024 року Етична рада ухвалила рішення щодо відповідності критеріям професійної етики та доброчесності кандидатів для здійснення Президентом України призначення на посаду члена ВРП.
-Протягом 4 кварталу 2024 року Етична  рада проводила  відбір на відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя, обрання якого здійснює з'їзд суддів  України. Протягом  11-12 грудня Етична рада провела співбесіди з 4 кандидатами.
+Протягом 4 кварталу 2024 року Етична рада проводила відбір на відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя, обрання якого здійснює з'їзд суддів України. Протягом 11-12 грудня Етична рада провела співбесіди з 4 кандидатами.
 Наразі загальна кількість членів Вищої ради правосуддя становить 17 осіб з 21. Залишаються вакантними 4 посади членів Вищої ради правосуддя: 2 - від Президента України та 2 - від з'їзду адвокатів України.
 На пiдставi частини чотирнадцятоi статті 91 Закону України "Про Вищу раду правосуддя" Етична рада з грудня 2024 року по лютий 2025 року проводила вiдбiр кандидатiв для обрання на посаду члена Вищої ради правосуддя з'їздом суддiв України.
 Етичною радоrо 20 сiчня 2025 року ухвалено рiшення про допуск до спiвбесiди нових кандидатiв на посаду члена Вищої ради правосуддя вiд з'їзду суддiв України.
 24 лютого 2025 року Етичною радою ухвалено рiшення про визначення дат проведення спiвбесiд з кандидатами на посаду члена Вищоi ради правосуддя вiд з'їзду суддiв України.
 Рiшенням Етичної ради вiд 06 березня 2025 року на двi посади члена Вищої ради правосуддя рекомендовано двох кандидатiв, якi вiдповiдають критерiям професiйної етики та доброчесностi.
 19 березня 2025 року ceкpeтapiaт Вищої ради правосуддя оголосив про початок прийому документiв вiд кандидатiв для участi у новому конкурсі для обрання членiв Вищої ради правосуддя з'їздом суддiв України. Етична рада отримала вiд Вищої ради правосуддя та опрацювала 26 копiй документiв, поданих кандидатами на посаду члена Вищої ради правосуддя для обрання ХХ черговим з'їздом суддiв України.
 12 травня 2025 року вiдбулося засiдання Етичної ради про допуск до спiвбесiди кандидатiв на посаду члена Вищої ради правосуддя вiд Президента України. Наразi Етична рада проводить спiвбесiди з кандидатами на посаду члена Вищої ради правосуддя, призначення яких здiйснює Президент України.
-Наразі загальна кількість членів Вищої ради правосуддя становить 15 осіб з 21. Залишаються вакантними 6 посад членів Вищої ради правосуддя: 2 - від Президента України та 2 - від з'їзду адвокатів України, 2 - від з'їзду суддів України.</t>
+09 лютого 2026 року Апаратом Верховної Ради Украiни оголошено про проведення конкурсу на двi посади членiв Вищої ради правосуддя. Етична рада опрацювала документи, подані кандидатами на дві посади. 
+12 лютого 2026 року було оголошено конкурс на одну посаду та прийом документiв вiд кандидатiв на посаду члена Вищої ради правосуддя, обрання яких здiйснює з'iзд представникiв юридичних вищих навчальних закладiв та наукових установ. 04 червня 2026 року вiдбулося засiдання Етичної ради про допуск або вiдмову у допуску до спiвбесiди кандидатiв на посаду члена Вищої ради правосуддя вiд з'їзду юридичних вищих навчальних закладiв та наукових установ, та про призначення членiв Етичної ради-доповiдачiв для оцінювання кандидатiв. Протягом 06, 08 та 10 липня 2026 року Етична рада провела 10 спiвбесiд з кандидатами на посаду члена Вищоi ради правосуддя вiд з'їзду юридичних вищих навчальних закладiв та наукових установ.
+Загальна кiлькість членiв Вищої ради правосуддя становить 19 осiб iз 21, вiдповiдно до встановленої норми статті 5 Закону України "Про Вищу раду правосуддя", запишаються вакантними 2 - від з'їзду адвокатiв України.</t>
   </si>
   <si>
     <t>2.1.1.2.2</t>
   </si>
   <si>
     <t>Проведення оцінки відповідності кандидатів на вакантні посади члена Вищої кваліфікаційної комісії суддів України критерію доброчесності</t>
   </si>
   <si>
     <t>Конкурсна комісія для проведення конкурсу на зайняття посади члена Вищої кваліфікаційної комісії суддів України</t>
   </si>
   <si>
     <t>перелік кандидатів на вакантні посади членів Вищої кваліфікаційної комісії суддів, які відповідають критеріям доброчесності та професійної компетентності, сформовано, передано Вищій раді правосуддя та оприлюднено</t>
   </si>
   <si>
     <t>Захід виконано. Конкурсною комісією з добору кандидатів на посади членів
 Вищої кваліфікаційної комісії суддів України проведено оцінку відповідності кандидатів на вакантні посади члена Вищої кваліфікаційної комісії суддів України критерію доброчесності. 
 За результатами проведеного конкурсу Конкурсна комісія на своєму
 офіційному засіданні 15 березня 2023 року затвердила остаточний
 перелік кандидатів, які відповідають критеріям доброчесності та
 професійної компетентності.  Відповідний перелік оприлюднено на офіційному веб-сайті Вищої ради правосуддя.</t>
   </si>
   <si>
     <t>2.1.1.2.3</t>
   </si>
   <si>
@@ -562,109 +564,104 @@
     <t>Підготовка та оприлюднення аналітичного звіту про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Міністерство юстиції України підготувало та оприлюднило на офіційному веб-сайті аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. 
 З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2025 року (січень - березень 2025 року) констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.2.3.5</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.2.3.4, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
-    <t>У ІІ, ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведено в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано звіт Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті. 
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.2.3.6</t>
   </si>
   <si>
     <t>Розроблення програмного забезпечення та запровадження технічного устаткування, необхідних для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмне забезпечення та технічне устаткування, необхідні для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, розроблено та запроваджено</t>
   </si>
   <si>
-    <t>У 2 кварталі 2024 року Державна судова адміністрація України повідомила, що завершуються заходи щодо розробки технічних вимог, після чого будуть здійсненні відповідні процедури відкритих торгів, для придбання програмного забезпечення "Суддівське досьє". Крім того, для фінального формування технічних вимог (суддівського досьє) ДСА України звернулася за експертною допомогою до Проєкту ЄС "Право-Justice III".
-[...6 lines deleted...]
-Додатково було проінформовано, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законодавчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. 
+    <t>У 2 кварталі 2026 року Державна судова адміністрація України повідомила: 
+"Наказом ДСА України від 30.04.2025 № 178 затверджено нову Концепцію побудови Єдиної судової інформаційно-комунікаційної системи.
+ДСА України укладено Договір між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, Суддівське досьє (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). Наразі ДСА України вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Суддівське досьє.
+Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС.
+Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287).
+Додатково інформуємо, що ДСА України в рамках Проєкту ЄС «Право-Justice III», Підтримка реформ та цифровізації сектору юстиції в Україні (ПРАВО-JUSTICE IIІ) отримано  програмний продукт "Модуль інформаційного обміну".
 З огляду на те, що програмне забезпечення та технічне устаткування, необхідні для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, не було розроблено та запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.2.3.7</t>
   </si>
   <si>
     <t>Підготовка та затвердження положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі</t>
   </si>
   <si>
     <t>Вища кваліфікаційна комісія суддів України,
 Державна судова адміністрація України,
 Рада суддів України</t>
   </si>
   <si>
     <t>положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, набрало чинності</t>
   </si>
   <si>
     <t>Вища рада правосуддя у 3 кварталі 2025 року повідомила, що для розробки відповідного положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі необхідно було фіналізувати розробку відповідних функціональних та технічних вимог щодо цієї підсистеми. ДСА проінформувала ВРП, що завершила роботу над їх розробкою. У червні 2025 року у ВРП було створено робочу групу для їх узгодження. 2 жовтня 2025 року робоча група повідомила про завершення та результати роботи з їх узгодження. Також їх було надіслано для опрацювання членам робочої групи з питань розробки ЄСІТС при постійній комісії з питань ЄСІТС, отримано відповідні зауваження. 
-У 1 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
-З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 1 кварталі 2026 року (січень - березень 2026 року) вимушені констатувати, що захід не виконано.</t>
+У 1 та 2 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
+З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 2 кварталі 2026 року (квітень - червень 2026 року) вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.2.4</t>
   </si>
   <si>
     <t>Запроваджено об’єктивну та прозору методику виставлення балів, визначення результатів членами Вищої кваліфікаційної комісії суддів України та Вищої ради правосуддя під час прийняття рішень у процедурах добору, оцінювання та просування суддів, а також оприлюднення інформації про проведення іспитів</t>
   </si>
   <si>
     <t>2.1.2.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено обов’язкове оприлюднення Вищою кваліфікаційною комісією суддів України результатів іспитів під час кваліфікаційного оцінювання суддів (із забезпеченням захисту персональних даних)
 </t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що з метою виконання взятих державою зобов’язань на засіданні Комітету Верховної Ради України з питань правової політики 13.02.2023 було прийнято рішення про створення робочої групи щодо вдосконалення процедур добору на посаду судді, до складу якої увійшов, зокрема, заступник Міністра юстиції України Олександр Банчук.                            
 Під час підготовки вказаною робочою групою відповідного законопроекту, що в подальшому був прийнятий 09.12.2023 Верховною Радою України як Закон України № 3511-ІХ «Про внесення змін до Закону України «Про судоустрій і статус суддів» та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри» (законопроект №10140-д від 17.11.2023), Міністерством юстиції України було направлено 02.06.2023 в робочому порядку, а також листом від 11.11.2023 № 147967/14870-4-23/11.2.1 пропозиції. 
 Законом № 3511-ІХ, серед іншого, внесено зміни до законів України «Про судоустрій і статус суддів» та  «Про Вищу раду правосуддя», якими, зокрема, передбачено, що Вища рада правосуддя затверджує Єдині показники для оцінки доброчесності та професійної етики судді (кандидата на посаду судді) після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності. Крім того, змінами до Закону України «Про судоустрій і статус суддів» передбачено, що інформація про результати кваліфікаційного іспиту є загальнодоступною та оприлюднюється на офіційному веб-сайті Вищої кваліфікаційної комісії суддів України.
 Таким чином, Закон № 3511-ІХ, який набрав чинність 30.12.2023 року забезпечив виконання заходу 2.1.2.4.1.</t>
   </si>
   <si>
     <t>2.1.2.4.2</t>
   </si>
   <si>
@@ -789,51 +786,51 @@
 У проекті Положення пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії. 
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту). 
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.6</t>
   </si>
   <si>
     <t>Проведення консультацій за участю Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Громадської ради доброчесності, Ради суддів, неурядових організацій, інших заінтересованих сторін стосовно проекту детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) на кожному відповідному етапі у процедурах добору суддів та кваліфікаційного оцінювання, отримання експертних висновків та його доопрацювання</t>
   </si>
   <si>
     <t>проведено не менше одного обговорення щодо проекту детальних методик за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Громадської ради доброчесності, Ради суддів України, неурядових організацій</t>
   </si>
   <si>
     <t>І. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів під час кваліфікаційного оцінювання
 Вища кваліфікаційна комісія суддів України повідомила, що було підготовлено проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення (далі - проект). Розроблений проект положення забезпечує часткове виконання заходу 2.1.2.4.5 у частині, що стосується процедури кваліфікаційного оцінювання. 
 За інформацією, наданою у 3 кварталі 2024 році, листом Комісії від 03.09.2024 № 21-4888/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Вищій раді правосуддя, Раді суддів України, Громадській раді доброчесності для надання пропозицій та зауважень. Також листом Комісії від 04.09.2024 № 21-4889/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Проекту Європейського Союзу «Право-Justice» в Україні, Програмі Агентства США з міжнародного розвитку (USAID) «Справедливість для всіх», Міжнародній організації права розвитку (МОПР) в Україні. 
 З метою проведення громадського обговорення 04.11.2024 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення розміщено на офіційному веб-сайті Комісії, забезпечено можливість надсилання пропозиції, зауваження до проекту, а також заявки для участі в публічному обговоренні.
 20.12.2024 у Комісії відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення.
 Участь у заході, зокрема в онлайн-форматі, взяли члени Вищої кваліфікаційної комісії суддів України, Вищої ради правосуддя, Ради суддів України, Громадської ради доброчесності, судді Верховного Суду, представники проектів міжнародної технічної допомоги та громадських організацій. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів. 
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів".
 7 червня 2024 року у Вищій кваліфікаційній комісії суддів України відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів. Участь у заході взяли члени Вищої кваліфікаційної комісії суддів України та Вищої ради правосуддя. В онлайн-форматі до обговорення долучилися члени Ради суддів України, представники Національної школи суддів України, представники громадської організації «Центр протидії корупції», представник Правничої асоціації «ДОБРОСУД» та інші автори пропозицій та зауважень до проекту Положення. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 З огляду на зазначене, в межах щоквартального моніторингу стану виконання ДАП за 4 квартал 2024 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.7</t>
   </si>
@@ -853,51 +850,51 @@
 У Положенні пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії.
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту).
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.3 Відсутність дієвих механізмів підтримання доброчесності суддівського корпусу та реагування на встановлені факти впливу, тиску на суддів та втручання в їх діяльність</t>
   </si>
   <si>
     <t>2.1.3.1</t>
   </si>
   <si>
     <t>Дисциплінарний орган у системі правосуддя, сформований за результатами конкурсу, проведеного незалежною комісією, здійснює оперативний і справедливий розгляд дисциплінарних справ щодо суддів</t>
   </si>
   <si>
     <t>2.1.3.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено право оскаржувати до Вищої ради правосуддя рішення Дисциплінарної палати без отримання дозволу Дисциплінарної палати на таке оскарження;
 2) визначено обґрунтовані та збалансовані вимоги до кандидатів на посади у секретаріаті Вищої ради правосуддя, які дають змогу забезпечити їх відповідність критеріям компетентності, доброчесності та професійної етики;
 3) визначено порядок участі Громадської ради доброчесності у розгляді дисциплінарних скарг, зокрема тих, що стосуються допущення суддею недоброчесної поведінки, допущення суддею поведінки, що порочить звання судді або підриває авторитет правосуддя, використання статусу судді з метою незаконного отримання ним або третіми особами матеріальних благ або іншої вигоди, декларування завідомо недостовірних (у тому числі неповних) тверджень у декларації доброчесності судді</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
@@ -915,58 +912,55 @@
     <t>2.1.3.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким уточнено перелік підстав для притягнення судді до дисциплінарної відповідальності з дотриманням принципу правової визначеності та відповідно до рекомендацій GRECO</t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>2.1.3.2.2</t>
   </si>
   <si>
     <t>Розроблення та оприлюднення аналітичного звіту про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України, аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів розроблено та оприлюднено на веб-сайті Мін'юсту за посиланням https://minjust.gov.ua/files/general/2025/04/22/20250422164842-31.pdf. Зазначене посилання на аналітичний звіт є активним, з огляду на це, у межах щоквартального моніторингу стану виконання заходів за ІІ квартал 2025 року, констатуємо, що захід виконано.
 Водночас зауважуємо, що зазначений аналітичний звіт не вдається знайти шляхом здійснення різного типу запитів у пошукових системах чи дослідження вкладок на веб-сайті Міністерства юстиції України. З огляду на це, Національне агентство долучає до додатків до заходу посилання, надане головним виконавцем разом з повідомленням про виконання заходу, та рекомендує вдосконалити доступ до зазначеного аналітичного звіту на веб-сайті Мін'юсту з метою полегшення доступу читачів до нього.</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеного у підпункті 2.1.3.2.2, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
-    <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведно в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.3.3</t>
   </si>
   <si>
     <t>Дисциплінарна практика щодо суддів є послідовною, передбачуваною, сталою та відкритою; усі рішення дисциплінарного органу своєчасно оприлюднюються; дисциплінарний розгляд справ щодо суддів, за загальним правилом, є відкритим і транслюється в режимі реального часу</t>
   </si>
   <si>
     <t>2.1.3.3.1</t>
   </si>
   <si>
     <t xml:space="preserve"> Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено, що засідання Дисциплінарних палат Вищої ради правосуддя є відкритими із забезпеченням відеотрансляції в режимі реального часу;
 2) встановлено, що засідання Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат за результатами розгляду дисциплінарних проваджень щодо судді є відкритими із забезпеченням відеотрансляції в режимі реального часу;
 3) визначено вичерпний перелік підстав для проведення закритого розгляду на засіданні Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу;
 4) встановлено вичерпний перелік підстав для проведення закритого розгляду на засіданні Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат за результатами розгляду дисциплінарних проваджень щодо судді без забезпечення відеотрансляції в режимі реального часу;
 5) визначено, що проведення закритого розгляду на засіданні Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу є можливим лише за вмотивованого рішення Дисциплінарних палат Вищої ради правосуддя з обґрунтуванням наявності відповідних підстав, визначених законом;
 6) встановлено, що проведення закритого розгляду на засіданні Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу є можливим лише за вмотивованого рішення Вищої ради правосуддя з обґрунтуванням наявності відповідних підстав, визначених законом;
 7) визначено чіткі строки для кожного етапу дисциплінарного провадження, які унеможливлять безпідставне затягування розгляду дисциплінарних скарг;
 8) передбачено відкрите та поіменне голосування членами Дисциплінарних палат Вищої ради правосуддя та Вищої ради правосуддя щодо рішень у дисциплінарних справах
 </t>
   </si>
   <si>
     <t>Виконано в інший спосіб. 19.10.2023 набрав чинності Закон України від 06.09.2023 № 3378-IX «Про внесення змін до Закону України «Про судоустрій і статус суддів» та деяких законів України щодо зміни статусу та порядку формування служби дисциплінарних інспекторів Вищої ради правосуддя» (далі - Закон № 3378-IX), яким було внесено зміни, зокрема, до статей 49-51 Закону України «Про Вищу раду правосуддя», що регулюють порядок розгляду дисциплінарних проваджень щодо суддів та скарг на рішення про притягнення їх до дисциплінарної відповідальності. Законопроект було внесено до ВРУ народними депутатами.
 Законом № 3378-IX  викладено у новій редакції ч. 1 ст. 49 Закону України «Про Вищу раду правосуддя» та передбачено, що перебіг засідання транслюється в режимі реального часу на офіційному веб-сайті Вищої ради правосуддя, крім випадків, передбачених частиною другою відповідної статті. Згідно з ч. 2 ст. 49 Закону України «Про Вищу раду правосуддя» розгляд дисциплінарної справи у закритому засіданні Дисциплінарної палати відбувається:
@@ -1023,131 +1017,131 @@
     <t>За інформацією, наданою Вищою радою правосуддя, 4 жовтня 2024 року проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2023 рік за участю членів Вищої ради правосуддя, секретаря Великої Палати Верховного Суду, Уповноваженого у справах Європейського суду з прав людини, представників Ради суддів України, Вищої кваліфікаційної комісії суддів України, Національної школи суддів України, Проекту ЄС «ПРАВО – JUSTICE», Програми USAID «Справедливість для всіх», Проекту РЄ «Підтримка судової влади України в умовах війни та післявоєнного періоду», громадської організації «Лабораторія законодавчих ініціатив», Громадської ради доброчесності, всеукраїнського об’єднання «Автомайдан».
 За інформацією, наданою головним виконавцем, 25 грудня 2025 року Вищою радою правосуддя проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2024 рік. В обговоренні взяли участь члени Вищої ради правосуддя, дисциплінарні інспектори ВРП, судді Верховного Суду, члени Вищої кваліфікаційної комісії суддів України, Ради суддів України, представники Міністерства юстиції України, Національної школи суддів України, представники секретаріату ВРП, наукової спільноти, громадських організацій. 
 З огляду на зазначене, констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.3.4</t>
   </si>
   <si>
     <t>Удосконалено підстави та механізми завершення дисциплінарного провадження, зокрема запроваджено механізм завершення розгляду дисциплінарної справи щодо судді у разі подання ним заяви про відставку після відкриття дисциплінарної справи щодо нього</t>
   </si>
   <si>
     <t>2.1.3.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено заборону на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді;
 2) визначено підстави для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді;
 3) встановлено порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді
 </t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
 Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
 1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
 2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.3.5</t>
   </si>
   <si>
     <t>Запроваджено ефективний механізм перевірки законності походження майна судді; судді, які порушили обов’язок щодо підтвердження законності джерела походження майна, звільнені згідно із статтею 126 Конституції України</t>
   </si>
   <si>
     <t>2.1.3.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено окрему процедуру перевірки законності джерел походження майна судді (поза межами дисциплінарного провадження), яку здійснює Національне агентство;
 2) встановлено окремий порядок розгляду Вищою радою правосуддя подань про звільнення судді на підставі порушення обов’язку підтвердити законність джерела походження майна;
 3) встановлено окремий порядок оскарження суддею або заявником (скаржником) рішень, дій чи бездіяльності у процедурах перевірки законності походження майна судді та звільнення судді на підставі порушення обов’язку підтвердити законність джерела походження майна
 </t>
   </si>
   <si>
     <t>2.1.3.6</t>
   </si>
   <si>
     <t>Механізми кримінального переслідування не використовуються для здійснення тиску на суддів; запроваджено інститут кримінальної відповідальності суддів за свавільне зловживання своїми повноваженнями</t>
   </si>
   <si>
     <t>2.1.3.6.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено кримінальну відповідальність за зловживання суддями своїми повноваженнями, з дотриманням принципу юридичної визначеності та урахуванням правової позиції, висловленої в Рішенні Конституційного Суду України від 11 червня 2020 р. № 7-р/2020;
 2) визначено особливості відкриття кримінального провадження та здійснення досудового розслідування кримінальних проваджень щодо зловживання суддями своїми повноваженнями, які унеможливлюють використання таких проваджень для здійснення тиску на суддів
 </t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4 Наявність корупційних ризиків, обумовлених прогалинами та недосконалістю законодавства в системі правосуддя</t>
   </si>
   <si>
     <t>2.1.4.1</t>
   </si>
   <si>
     <t>Запроваджено механізми унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу</t>
   </si>
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка та оприлюднення аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання </t>
   </si>
   <si>
     <t xml:space="preserve">аналітичний звіт оприлюднено </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким удосконалено порядок обрання суддів на адміністративні посади та звільнення з цих посад з метою унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.2</t>
   </si>
   <si>
     <t>Забезпечено здійснення електронного судочинства, зокрема шляхом запровадження можливості розгляду он-лайн певних категорій справ незалежно від місцезнаходження сторін і суду, що, зокрема, сприяє рівномірному розподілу справ між судами і суддями</t>
   </si>
   <si>
     <t>2.1.4.2.1</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту з рекомендаціями щодо визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>аналітичний звіт оприлюднено</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що підготовлено аналіз стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду у межах проведення моніторингу впровадження та аналізу ефективності прийнятих нормативно-правових актів. Результати аналізу включено у "Моніторинговий звіт 2023", що оприлюднений на офіційному веб-сайті Міністерства юстиції України (розділ І, проблема 1 блоку "Судоустрій та судочинство").</t>
@@ -1160,287 +1154,294 @@
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що підготовлено аналіз стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду у межах проведення моніторингу впровадження та аналізу ефективності прийнятих нормативно-правових актів. Результати аналізу включено у "Моніторинговий звіт 2023", що оприлюднений на офіційному веб-сайті Міністерства юстиції України (розділ І, проблема 1 блоку "Судоустрій та судочинство").
 Висновки та рекомендації стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду були обговорені під час презентації моніторингового звіту 04.03.2024 за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
 У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
 У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
-У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
-З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Статистичні дані узгоджуються з ДСА та в робочому порядку.  19.06.2026 проведено нараду за участю Прєкту ЄС "Право-Justice", Мін'юсту, Верховного суду, ДСА.
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Проведення аудиту поточного стану інформаційних технологій в судах, а також оцінка їх відповідності поточним завданням судочинства. У результаті аудиту повинна бути визначена оцінка поточних рішень відповідно до найкращої міжнародної практики та економічної ефективності діючої інфраструктури, а також надані рекомендації щодо подальшого розвитку та трансформації архітектури ІТ-систем судової влади</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>аудит поточного стану інформаційних технологій в судах проведено</t>
   </si>
   <si>
-    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
-[...2 lines deleted...]
-Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+    <t>За інформацією, наданою ДСА України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+У ІІ кварталі 2026 року ДСА України повідомила: 
+"Наказом ДСА України від 30.04.2025 №178 (зі змінами) затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи, якою передбачено створення Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС), основною метою якої є реалізація ефективного, прозорого та доступного правосуддя для всіх учасників судових процесів та в якій передбачено не лише швидкий і зручний розгляд справ, а й глибоку оптимізацію судових процедур.
+Разом з тим наказом ДСА України від 02.12.2024 № 534 (зі змінами) затверджено Дорожню карту з розроблення IT-рішень в судовій системі, якою передбачено створення ЄСІКС, яка складається з підсистем та модулів, а також визначені строки їх розробки та впровадження".
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо заходів, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Оцінка незалежною експертною організацією результатів використання коштів для створення та вдосконалення сервісів та модулів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>оцінку проведено</t>
   </si>
   <si>
     <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи (подальшого вдосконалення сервісів і модулів)</t>
   </si>
   <si>
     <t>функціональні вимоги для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи затверджено</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап". Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі відсутня інформація про розробку функціональних вимог для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Розроблення програмного забезпечення та запровадження технічного устаткування, необхідних для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи, за участю визначених за результатами конкурентних та прозорих публічних закупівель постачальників / виконавців (у тому числі щодо розширення функціоналу Єдиної судової інформаційно-телекомунікаційної системи з урахуванням положень процесуального законодавства та щодо забезпечення судів засобами інформатизації (серверним, мережевим та комп’ютерним обладнанням, зокрема сканерами)</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено, технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи запроваджено</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
+У 2 кварталі 2026 року ДСА України повідомила: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договіри від 11.11.2025    № PR PJ-2024 C.2.4.1-01). Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. 
+Наразі реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд". Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287)".
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів)</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України,
 Рада суддів України</t>
   </si>
   <si>
     <t>Положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, набрало чинності</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
 У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
-У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
+У 2 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.3</t>
   </si>
   <si>
     <t>Розширено сферу застосування альтернативних способів вирішення спорів та досудового врегулювання спорів</t>
   </si>
   <si>
     <t>2.1.4.3.2</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо вдосконалення діяльності арбітражів” (реєстраційний номер 5347 від 8 квітня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "17.07.2025 законопроєкт відкликано у зв'язку з відставкою Уряду. При цьому повідомляємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про міжнародний комерційний арбітраж» щодо розширення компетенції міжнародного арбітражу» (реєстр. № 12141 від 21.10.2024) (далі - Закон № 12141), який 30.04.2025 прийнято у першому читанні за основу. Рішенням Комітету Верховної Ради України з питань правової політики від 28.08.2025 вказаний законопроєкт реєстр. № 12141 рекомендовано Верховній Раді України прийняти його в другому читанні та в цілому. Міністерство юстиції України підтримує проєкт Закону № 12141 , оскільки його положення частково охоплюють питання, передбачені проєктом Закону № 5347, зокрема в частині запровадження можливості розгляду арбітражем інвестиційних спорів. Інші положення проєкту Закону № 5347, зокрема, щодо встановлення порядку державної реєстрації постійно діючих арбітражних установ втратили свою актуальність, у зв'язку з чим проєкт Закону № 5347 не вносився на розгляд Верховної Ради України повторно".
 З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4</t>
   </si>
   <si>
     <t>Удосконалено систему виконання судових рішень</t>
   </si>
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про примусове виконання рішень” (реєстраційний номер 5660 від 14 червня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 14.07.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Забезпечення підключення банків за допомогою автоматизованої системи виконавчого провадження до інформаційної взаємодії для забезпечення автоматизованого арешту коштів на рахунках боржників</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>ДП «Національні інформаційні системи»</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національний банк України</t>
   </si>
   <si>
     <t>100 відсотків банків підключено до інформаційної взаємодії за допомогою автоматизованої системи виконавчого провадження з метою забезпечення автоматизованого арешту коштів на рахунках боржників</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
-Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-[...1 lines deleted...]
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
+Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на червень 2026 року існує 112 банківських установ, 53 з яких знаходяться в стані ліквідації.
+ДП "Національні інформаційні системи" повідомило, cтаном на червень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 30 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови. 
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на червень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено здійснення дієвого та ефективного судового контролю за виконанням судових рішень;
 2) запроваджено ефективні процедури встановлення чи зміни способу або порядку виконання рішень немайнового характеру;
 3) удосконалено порядок виконання рішень, за якими боржник зобов’язаний вчинити певні дії або утриматися від їх вчинення;
 4) переглянуто та скасовано необґрунтовані мораторії щодо примусового виконання рішень, боржниками за якими є державні підприємства;
 5) удосконалено порядок виконання в Україні рішень міжнародних арбітражів
 </t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
 Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
 Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
-Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. 
+У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що проєкт Звіту листом Мін’юсту від 19.05.2026 № 72346/87276-30-26/11.6.1 надіслано для опрацювання, висловлення пропозицій і зауважень до заінтересованих центральних органів виконавчої влади, установ та організацій (строк виконання до 12 червня 2026 року). Відповідні пропозиції узагальнені та надіслані команді консультантів для доопрацювання проєкту Звіту та здійснення розробки проєкту дорожньої карти в рамках фази II Проєкту листом від 02.07.2026 № 98152/92247-30-26/11.6.1.
+Однак у межах щоквартального моніторингу за 2 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
 Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Впровадження Єдиного державного реєстру виконавчих документів з урахуванням архітектурних вимог для подальшого застосування технологій масивів даних</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги, інші джерела, не заборонені законодавством</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або кошти міжнародної технічної допомоги, інших джерел, не заборонених законодавством</t>
   </si>
   <si>
     <t>Єдиний державний реєстр виконавчих документів, який враховує архітектурні вимоги для застосування технологій аналізу масивів даних, введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
-6) ДСА України опрацьовано надіслані виконавцем: 
+6) ДСА України опрацьовано надіслані виконавцем:
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
-У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
+У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
-У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
+У 1 кварталі 2025 році ДСА України повідомила, що ДП ""Інформаційні судові системи"" отримано від Проєкту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС ""Право-Justice"" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС ""Право-Justice"" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД.
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
-У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 ""Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя"" за кодом економічної класифікації видатків (КЕКВ) 3160 ""Придбання землі та нематеріальних активів"" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком ""Єдиний державний реєстр виконавчих документів"" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем ""Електронний кабінет"", ""Електронний суд"".
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС ""Право-Justice"" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
 З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.5</t>
   </si>
   <si>
     <t>Запроваджено регламенти прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв; забезпечено проведення аудиту діяльності ДСА, зокрема щодо фінансово-господарського забезпечення судів та органів судової влади, управління об’єктами державної власності, що належать до сфери її управління</t>
   </si>
   <si>
     <t>2.1.4.5.1</t>
   </si>
   <si>
     <t>Здійснення заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя, у тому числі щодо фінансово-господарського забезпечення судів та органів судової влади, управління об’єктами державної власності, що належать до сфери  управління ДСА, забезпечення створення і функціонування окремих підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>Рахункова палата</t>
   </si>
   <si>
     <t>звіт за результатами здійснення заходів державного зовнішнього фінансового контролю (аудиту)  затверджено та оприлюднено</t>
   </si>
   <si>
     <t>За інформацією, наданою Рахунковою палатою, планом роботи на 2023 рік було передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
 1. Аудиту ефективності використання бюджетних коштів, виділених на виконання повноважень та завдань Службою судової охорони, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 23 травня 2023 року № 11-2 відповідний звіт.
 2. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань Вищою кваліфікаційною комісією суддів України, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 22.08.2023 року № 17-3 відповідний звіт.
 3. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань апеляційними господарськими судами,  за результатами якого підготовлено та затверджено рішенням Рахункової палати від 19.12.2023 року № 30-1 відповідний звіт. 
@@ -1539,210 +1540,213 @@
   <si>
     <t>проект регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв розроблено та оприлюднено</t>
   </si>
   <si>
     <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
 Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Проведення консультацій щодо проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю Вищої ради правосуддя, ДСА, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги; отримання експертних висновків</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>проведено не менше одного обговорення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
-[...1 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+31 грудня 2025 року Вища рада правосуддя звернулася до Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні, а також Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» із листами, в яких запропонувала надати експертні висновки щодо Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів, затвердженого рішенням Вищої ради правосуддя від 27 грудня 2025 року № 2813/0/15-25 (далі – Регламент), які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та, за потреби, внесення необхідних змін.
+На звернення Вищої ради правосуддя Проєкт «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» у листі від 8 січня 2026 року б/н (вх. № 306/0/8-26) повідомив про підготовку до підтримки проведення комплексного функціонального аудиту Державної судової адміністрації України (далі – ДСА України), який планується здійснити до другого кварталу 2026 року. Відповідно, аналіз Регламенту має бути включеним як складова зазначеного аудиту.
+Листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України.
+За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+У 2 кварталі 2026 року головний виконавець повідомив, що 27 травня 2026 року Вища рада правосуддя повторно звернулася до Міжнародної організації права розвитку (МОПР) в Україні, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» та Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» із листами, в яких запропонувала надати експертні висновки щодо Регламенту, які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та забезпечення його відповідності кращим європейським практикам. Міжнародна організація права розвитку (МОПР) в Україні у листі від 2 червня 2026 року № 26/086 повідомила про розгляд нею можливості започаткування проєкту міжнародної технічної допомоги, спрямованого, з-поміж іншого, на підтримку проведення функціонального аудиту ДСА України, передбаченого Дорожньою картою з питань верховенства права, схваленою розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р. У разі початку його впровадження МОПР матиме змогу забезпечити цілісне та методологічне узгоджене опрацювання Регламенту як складової такого аудиту, що дозволить досягти повноти та внутрішньої узгодженості рекомендацій.
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення публічної дискусії з метою обговорення проекту акта у форматі офлайн чи онлайн). З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, а Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Доопрацювання, затвердження регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, його оприлюднення</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>регламент прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв затверджено та оприлюднено</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
   <si>
     <t>2.1.4.6</t>
   </si>
   <si>
     <t>Переглянуто та створено мережу місцевих судів з урахуванням адміністративно-територіальної реформи, необхідності забезпечення прямого доступу до правосуддя, економічної обґрунтованості</t>
   </si>
   <si>
     <t>2.1.4.6.1</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету</t>
   </si>
   <si>
     <t>Вищою радою правосуддя 29 березня 2024 року було організовано та проведено публічну "Дискусію про новочасні виклики для судової влади: розбудова інституційної спроможності в умовах воєнного стану та повоєнного періоду" з участю представників законодавчої та виконавчої влади, міжнародних неурядових організацій. Самостійним питанням  обговорення та дискусії стала проблема спроможностей по оновленню мережі місцевих судів в умовах воєнного стану.
 Вища рада правосуддя повідомила, що на виконання заходу передбаченого п. 2.1.4.6.1 упродовж ІІІ кварталу 2025 року продовжувала проводити поточну аналітичну роботу щодо стану справ в сфері оптимізації мережі місцевих судів. З метою об’єктивного висвітлення зазначеного питання Вища рада правосуддя звернулася до Офісу Президента України, Верховного Суду, Ради суддів України, Комітету Верховної Ради України з питань правової політики з проханням висловити позицію щодо перспектив і шляхів реформування мережі місцевих судів з урахуванням змін адміністративно-територіального устрою України.
 За результатами вказаної роботи Вищою радою правосуддя було підготовлено та оприлюднено аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою.
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z.</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 2 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті, зазначеному у підпункті 2.1.4.6.1</t>
   </si>
   <si>
     <t>Офіс Президента України</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
-Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
-З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 3-1 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022. Крім того, у частині 1 статті 10 Закону України "Про правовий режим воєнного стану" встановлено, що у  період дії воєнного стану не можуть бути припинені повноваження судів. 
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу, визначений у Державній антикорупційній програмі на 2023-2030, настав, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.5 Внутрішні управлінські процеси в органах прокуратури не завжди є прозорими та ефективними</t>
   </si>
   <si>
     <t>2.1.5.1</t>
   </si>
   <si>
     <t>Запроваджено електронну систему управління персоналом, прозору та дієву систему оцінки якості роботи прокурорів, спираючись на результати якої приймаються кадрові та управлінські рішення, а також рішення про преміювання</t>
   </si>
   <si>
     <t>2.1.5.1.1</t>
   </si>
   <si>
     <t>Розроблення та запровадження в органах прокуратури електронної системи управління персоналом органів прокуратури (e-HR), до якої інтегрована система оцінювання якості роботи прокурорів</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
   </si>
   <si>
     <t>електронна система управління персоналом органів прокуратури (e-HR) введена в експлуатацію</t>
   </si>
   <si>
-    <t>За інформацією, наданою Офісом Генерального прокурора (далі - ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг із створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) (з придбанням виключних майнових прав на програмне забезпечення). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
-[...2 lines deleted...]
-Водночас, станом на момент звітування, ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
+    <t>За інформацією, наданою Офісом Генерального прокурора (далі — ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
+ОГП також інформувало, що на реалізацію відповідного заходу Законом України «Про Державний бюджет України на 2025 рік» передбачено видатки ОГП за бюджетною програмою за КПКВК 0901010 у сумі 54 810,0 тис. гривень. Водночас у зв’язку з реалізацією Указу Президента України від 23.07.2025 № 544/2025 та відповідних доручень Кабінету Міністрів України ОГП додатково опрацювало можливості переспрямування додаткових ресурсів для сектору безпеки і оборони. ОГП повідомляло, що за наслідками такого опрацювання визначено доцільним максимальне спрямування державних ресурсів, зокрема виділених видатків у сумі 54 810,00 тис. гривень, для захисту незалежності України та посилення її обороноздатності.
+ОГП також зазначає, що Верховною Радою України 21.10.2025 прийнято Закон № 4648-IX «Про внесення змін до Закону України "Про Державний бюджет України на 2025 рік" щодо фінансового забезпечення сектору безпеки і оборони», яким спрямовано виділені Офісу Генерального прокурора видатки у сумі 54 810,00 тис. грн, для захисту незалежності України та посилення її обороноздатності.
+Водночас станом на момент звітування ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.1.5.1.2</t>
   </si>
   <si>
     <t>Запровадження системи оцінювання якості роботи прокурорів на базі (e-HR)</t>
   </si>
   <si>
     <t>система оцінювання якості роботи прокурорів функціонує в електронній системі управління персоналом органів прокуратури (e-HR)</t>
   </si>
   <si>
     <t>Наказом Генерального прокурора від 29.12.2021 № 407 (зі змінами) затверджено Положення про систему оцінювання якості роботи прокурорів, яке мало б набрати чинності 01.01.2026.
-Офіс Генерального прокурора (далі - ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
+Офіс Генерального прокурора (далі — ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
 Наказом Генерального прокурора від 25.12.2023 № 336 продовжено оцінювання якості роботи прокурорів у тестовому режимі на 2024 рік в окремих структурних підрозділах Офісу Генерального прокурора, Житомирській обласній прокуратурі та окружних прокуратурах Житомирської області.
 Наказом Генерального прокурора від 24.12.2024 року № 317 продовжено вищезазначене оцінювання якості роботи прокурорів у тестовому режимі на 2025 рік в Закарпатській, Івано-Франківській та Кіровоградській обласних прокуратурах та окружних прокуратурах цих областей.
 Водночас ОГП повідомляє, що з метою виконання зобов’язань України, передбачених переговорною рамкою Європейського Союзу, схваленого рішенням Ради Європейського Союзу від 21.06.2024 за кластером 1 «Основи процесу вступу до ЄС», розпорядженням Кабінету Міністрів України від 14.05.2025 № 475-р схвалено Дорожню карту з питань верховенства права, одним із зобов’язань якої є розроблення та прийняття закону та підзаконних нормативно-правових актів, спрямованих на впровадження з використанням цифрових інструментів єдиної системи регулярного оцінювання якості роботи прокурорів на основі заздалегідь установлених і об’єктивних критеріїв за активної участі прокурорів в оцінюванні, із можливістю оскарження та залученням органів прокурорського самоврядування.
 ОГП зазначає, що система оцінювання, яка здійснювалася в тестовому режимі (відповідно до Положення про систему оцінювання якості роботи прокурорів, затвердженого наказом Генерального прокурора від 29.12.2021 № 407) не охоплювала вказані вимоги, у зв’язку з чим вищезгадане положення наказом Генерального прокурора від 19.11.2025 № 370 визнано таким, що втратило чинність.
 Разом з тим, ОГП напрацьовано проект Закону України «Про внесення змін до Закону України «Про прокуратуру», зокрема з питань оцінювання якості роботи прокурорів, який 30.12.2025 направлено до Кабінету Міністрів України для подальшого внесення на розгляд Верховної Ради України. Зазначено, що Уряд доручив Міністерству юстиції опрацювати зазначений законопроект.
 ОГП також інформує, що 26.02.2026 через Кабінет Міністрів України надійшла спільна консолідована оцінка цього законопроекту, підготовлена проектом Європейського Союзу «Право-Justice», Офісом Ради Європи в Україні та Консультативної місії Європейського Союзу в Україні, як офіційна позиція Європейської Комісії.
 ОГП повідомляє про опрацювання цих коментарів та уточнення порівняльної таблиці законопроекту, який 30.03.2026 скеровано до Міністерства юстиції України.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.1.5.2</t>
   </si>
   <si>
     <t>Внесено зміни до Закону України “Про прокуратуру”, які визначають вичерпний перелік підстав для звільнення з посади та припинення повноважень прокурорів, у тому числі Генерального прокурора, що унеможливлює їх невмотивоване застосування</t>
   </si>
   <si>
     <t>2.1.5.2.1</t>
   </si>
   <si>
     <t>Проведення аналізу діяльності відповідного органу, що здійснює дисциплінарне провадження щодо прокурорів</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>результати аналізу діяльності відповідного органу, що здійснює дисциплінарне провадження щодо прокурорів, оприлюднено</t>
   </si>
   <si>
     <t>Результати аналізу діяльності відповідного органу, що здійснює дисциплінарне провадження щодо прокурорів, оприлюднено на офіційному вебсайті Офісу Генерального прокурора в рубриці "Кваліфікаційно-дисциплінарна комісія прокурорів".</t>
   </si>
   <si>
     <t>2.1.5.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про прокуратуру”, яким удосконалено дисциплінарну процедуру щодо:
 1) оптимізації підстав для дисциплінарної відповідальності прокурорів;
 2) надання чітких формулювань дисциплінарних проступків, які стосуються поведінки прокурорів та дотримання ними правил прокурорської етики;
 3) визначення переліку конкретних відомостей, які повинна містити дисциплінарна скарга про вчинення прокурором дисциплінарного проступку, запровадження механізму повернення дисциплінарної скарги;
 4) розширення переліку дисциплінарних стягнень з метою підвищення їх пропорційності та ефективності, а також передбачення загальних умов їх застосування, обставин, що пом’якшують та обтяжують відповідальність прокурора;
 5) уточнення вичерпного переліку підстав для звільнення прокурорів, видів дисциплінарних стягнень, строків притягнення прокурорів до дисциплінарної відповідальності
 </t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t>Офіс Генерального прокурора розробив проект Закону України «Про внесення змін до Закону України «Про прокуратуру» (щодо виконання рекомендацій Групи держав проти корупції та вимог Антикорупційної стратегії на 2021 – 2025 роки в частині удосконалення дисциплінарної процедури стосовно прокурорів)».
 Відповідний законопроект направлено до Кабінету Міністрів України листом від 04.03.2025 № 06/2/1-42ВИХ-25.
-Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано.
+Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке своєю чергою направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертних коментарів вищезазначений законопроект було доопрацьовано.
 Офіс Генерального прокурора інформує, що Міністерством юстиції України вказаний законопроєкт листом від 31.03.2026 № 44271/3299-4-25/11.3.2 надіслано до Кабінету Міністрів України для подальшого внесення на розгляд до Верховної Ради України.
 Водночас з огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>2.1.6 Відсутність ефективної моделі призначення на посади, оплати праці, просування по службі та розгляду дисциплінарних скарг у системі Національної поліції</t>
   </si>
   <si>
     <t>2.1.6.1</t>
   </si>
   <si>
     <t>Вивчено питання організації роботи постійно діючих поліцейських комісій, утворених у системі Національної поліції, напрацьовано та вжито комплекс організаційних та практичних заходів до удосконалення їх діяльності</t>
   </si>
   <si>
     <t>2.1.6.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення проведення аналітичного дослідження, предметом якого є організація роботи постійно діючих поліцейських комісій за весь час їх існування (до лютого 2022 р.), і в якому, зокрема, наведено:
 1) загальну кількість розглянутих комісіями кандидатур під час відбору (конкурсу) на службу в поліції;
 2) кількість проведених конкурсів серед осіб, які призначалися на посади молодшого, середнього та вищого складу поліції (окремо за кожною категорією складу поліції);
 3) результати соціологічного опитування поліцейських щодо якості роботи поліцейських комісій;
 4) результати анонімного анкетування членів поліцейських комісій щодо шляхів поліпшення їх роботи;
 5) вивчення ефективності та прозорості конкурсних процедур;
 6) шляхи вирішення питання щодо бюджетного фінансування роботи членів комісії від громадськості;
 7) рекомендації щодо підвищення ефективності та якості роботи поліцейських комісій та процедури відбору;
 8) результати соціологічного опитування громадськості щодо якості роботи поліцейських комісій та ефективності конкурсних процедур (відповідно до вимог законодавства)
@@ -1774,56 +1778,57 @@
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>експертне обговорення аналітичного звіту проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>29 вересня 2023 року за участі представників міжнародних та громадських організацій, представників органів місцевого самоврядування відбулося публічне громадське обговорення звіту за результатами аналітичного дослідження зазначеного у підпункті 2.1.6.1.1. Програми та підготовлено звіт, який оприлюднено на сайті МВС</t>
   </si>
   <si>
     <t>2.1.6.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено, що призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу;
 2) доброчесність визначено як один із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади;
 3) передбачено внесення змін з урахуванням рекомендацій щодо підвищення ефективності та якості роботи поліцейських комісій і процедури відбору, наданих за результатами аналітичного дослідження, зазначеного у підпункті 2.1.6.1.1
 </t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. № 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.1.3 додатка 2 до Програми законопроектом має бути встановлено, що «призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу».
 Змінами до ч. 3 ст. 52 Закону України «Про Національну поліцію», запропонованими у законопроекті від 29.08.2025 № 13716, передбачено, що конкурс на посаду поліцейського обов’язково проводиться «серед кандидатів для призначення на керівні посади згідно з переліком, який затверджується Міністерством внутрішніх справ України». Запропонована редакція абз. 3 ч. 3 ст. 52 Закону України «Про Національну поліцію» містить ризики її тлумачення у спосіб, за якого Міністр внутрішніх справ України визначатиме не перелік керівних посад у поліції як такий, а перелік керівних посад, призначення на які має здійснюватися на умовах конкурсу. Такий підхід, на думку Національного агентства, істотно звужує потенціал закладеної в Програму реформи добору на керівні посади в поліції, до того ж надаючи керівнику МВС нічим не регламентовану дискрецію щодо виокремлення серед керівних посад тих, призначення на які має здійснюватися на засадах конкурсу.
 До того ж згідно з положеннями п.п. 2 п. 2.1.6.1.3 додатка 2 до Програми, законопроектом має бути визначено, що доброчесність є одним із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади.
 Отже, з огляду на зміст Програми критерій доброчесності мав би бути імплементований в процедури проведення:
 а) конкурсу на посаду, яка передбачає здійснення керівних функцій;
 б) добору на вищу посаду в порядку атестування, передбаченого п. 1 ч. 2 ст. 57 Закону України «Про Національну поліцію».
 Натомість законопроектом прямо передбачено впровадження оцінки доброчесності лише щодо процедури атестування (зміна до абз. 1 ч. 1 ст. 57 Закону України «Про Національну поліцію»), яка з урахуванням інших змін, передбачених законопроектом, не поширюється на добір на вищі посади в поліції, що передбачають здійснення керівних функцій.</t>
   </si>
   <si>
     <t>2.1.6.2</t>
   </si>
   <si>
     <t>Проаналізовано практику застосування норм Дисциплінарного статуту Національної поліції України, підготовлено пропозиції щодо внесення змін до нього</t>
   </si>
   <si>
     <t>2.1.6.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення проведення аналітичного дослідження, предметом якого є аналіз ефективності застосування норм Дисциплінарного статуту Національної поліції з 2018 року до лютого 2022 р., в якому, зокрема, зазначено (із виокремленням за кожним показником даних щодо молодшого, середнього, старшого та вищого складу поліції):
 1) загальну кількість проведених службових розслідувань;
 2) кількість зареєстрованих заяв, скарг та повідомлень громадян, посадових осіб, інших поліцейських, медіа, рапортів про вчинення поліцейським порушення, що має ознаки дисциплінарного проступку;
 3) кількість службових розслідувань за відомостями про порушення поліцейським конституційних прав і свобод людини і громадянина;
 4) кількість дисциплінарних комісій, до складу яких включалися представники громадськості;
 5) кількість застосованих дисциплінарних стягнень (за видами);
 6) опис та оцінку найбільш поширених проблем, пов’язаних із ефективністю та прозорістю процедури притягнення до дисциплінарної відповідальності поліцейських;
@@ -1845,86 +1850,88 @@
   </si>
   <si>
     <t>30  листопада 2023 року відбулося експертне обговорення звіту за результатами аналітичного дослідженння, предметом якого є аналіз ефективності застосування норм Дисциплінарного статуту Національної поліції з 2018 року до лютого 2022 р., та підготовлено звіт, який оприлюднено на сайті МВС .</t>
   </si>
   <si>
     <t>2.1.6.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено:
 1) створення та функціонування двох типів дисциплінарних комісій:
 для проведення службових розслідувань згідно з відомостями про порушення поліцейськими службової дисципліни;
 з розгляду питань щодо порушення поліцейськими прав людини або громадянина;
 2) включення до складу дисциплінарних комісій з розгляду питань щодо порушення поліцейськими прав людини або громадянина не менше половини членів, які є авторитетними і відомими представниками громадськості, правозахисних організацій;
 3) що кількість та склад дисциплінарних комісій центрального органу управління поліції затверджує Міністр внутрішніх справ, а кількість та склад дисциплінарних комісій територіальних (зокрема міжрегіональних) органів поліції — Голова Національної поліції;
 4) право дисциплінарної комісії для виконання своїх повноважень надсилати запити до органів (підрозділів) поліції, інших органів державної влади, органів місцевого самоврядування, юридичних осіб з метою збирання матеріалів, необхідних для проведення службового розслідування; строки, підстави і форми надання органами (підрозділами) поліції, іншими органами державної влади, органами місцевого самоврядування, юридичними особами інформації дисциплінарним комісіям, а також підстави для відмови у наданні інформації;
 5) що висновок дисциплінарної комісії за результатами службового розслідування затверджується керівником, який призначив службове розслідування;
 6) що уповноважений накладати дисциплінарне стягнення керівник поліцейського під час вирішення питання про накладення або ненакладення дисциплінарного стягнення керується висновком дисциплінарної комісії з розгляду питань щодо порушення поліцейськими прав людини або громадянина, а в разі незгоди з таким висновком долучає до нього висловлену в письмовій формі окрему думку з обґрунтуванням своєї правової позиції, а також має право застосувати дисциплінарне стягнення, що відрізняється від запропонованого дисциплінарною комісією з розгляду питань щодо порушення поліцейськими прав людини або громадянина, але не більш як на один ступінь;
 7) ознаки та перелік дисциплінарних проступків поліцейських, якими порушуються права та свободи людини і громадянина і за які дисциплінарна комісія з розгляду питань щодо порушення поліцейськими прав людини або громадянина може, зокрема, рекомендувати застосувати дисциплінарне стягнення у вигляді звільнення з посади із залишенням на службі або звільнення із служби в поліції;
 8) внесення змін з урахуванням рекомендацій щодо підвищення ефективності та якості роботи дисциплінарних комісій, наданих за результатами дослідження, зазначеного у підпункті 2.1.6.2.1
 </t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
-    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі - НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» . Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
+    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі — НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій». Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
 24.06.2025 доопрацьований з урахуванням зауважень Секретаріату Кабінету Міністрів відповідний законопроект внесено на розгляд Уряду.
 08.07.2025 проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» зареєстровано у Верховній Раді України за № 13458.
 Водночас 17.07.2025 законопроект від 08.07.2025 № 13458 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 29.07.2025 МВС повторно подало на розгляд Уряду вище згаданий законопроект, який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13713.
-Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13713, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 2 п. 2.1.6.2.3 додатка 2 до Програми законопроектом має бути передбачено «включення до складу дисциплінарних комісій з розгляду питань щодо порушення поліцейськими прав людини або громадянина не менше половини членів, які є авторитетними і відомими представниками громадськості, правозахисних організацій». Разом з тим, законопроект від 29.08.2025 № 13713 не містить відповідних положень.
 До того ж, згідно з положеннями п.п. 3 п. 2.1.6.2.3 додатка 2 до Програми, йдеться про повноваження Міністра внутрішніх справ чи Голови Національної поліції України затверджувати кількість та склад дисциплінарних комісій, водночас законопроектом пропонується наділити зазначених суб'єктів повноваженням затвердження лише складу.
-Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового рослідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
+Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового розслідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
   </si>
   <si>
     <t>2.1.6.3</t>
   </si>
   <si>
     <t>Розроблено систему оцінки ефективності роботи працівників Національної поліції, а також електронну систему управління персоналом</t>
   </si>
   <si>
     <t>2.1.6.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким визначено, що:
 1) в рамках процедури атестування поліцейських передбачено обов’язкове оцінювання ефективності поліцейських та додатково до наявних визначено такі критерії оцінювання, як доброчесність (за методом обґрунтованого сумніву), управлінські компетенції (для керівників), а також результативність роботи;
 2) встановлено, що оцінювання ефективності поліцейського в рамках атестування проводиться в електронній системі управління персоналом;
 3) узагальнені результати оцінювання ефективності поліцейських у рамках атестування оприлюднюються на офіційному веб-сайті Національної поліції;
 4) встановлено, що співбесіда як метод оцінювання управлінських компетенцій проводиться лише для поліцейських, які обіймають керівні посади, комісією, до складу якої входить не менше 
 25 відсотків представників громадськості;
 5) рейтинг оцінювання поліцейських та рекомендації електронної системи оцінювання враховуються під час ухвалення управлінських, кадрових рішень у Національній поліції, у тому числі щодо встановлення щомісячних додаткових видів грошового забезпечення, премій
 </t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.3.1 додатка 2 до Програми у рамках процедури атестування поліцейських законопроект від 29.08.2025 № 13716 мав би додатково до наявних впровадити такий критерій оцінювання, як результативність роботи, водночас відповідні пропозиції у ньому відсутні.
 Крім того, вимоги п.п. 2, 3, 5 п. 2.1.6.3.1 додатка 2 до Програми про проведення оцінювання ефективності поліцейського в рамках атестування в електронній системі управління персоналом, про оприлюднення узагальнених результатів оцінювання ефективності поліцейських, а також про врахування результатів атестування під час ухвалення управлінських кадрових рішень поширено лише на процедуру атестування поліцейських, які обіймають керівні посади.</t>
   </si>
   <si>
     <t>2.1.6.3.6</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження, предметом якого є перспективи удосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці, яке, зокрема, містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>МВС забезпечено проведення аналітичного дослідження, предметом якого є перспективи вдосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці.
 За результатами моніторингу встановлено, що звіт характеризується загалом високим рівнем доказовості в частині визначення проблеми, оскільки ґрунтується на об'єктивних даних. Звіт також містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських.
 З огляду на фактичну відповідність вжитих дій вимогам Державної антикорупційної програми на 2023 - 2025 роки, захід може вважатися таким, що виконано повністю.</t>
   </si>
   <si>
     <t>2.1.6.3.7</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.1.6.3.6, його експертного обговорення, розгляд пропозицій та зауважень до нього</t>
   </si>
   <si>
     <t>01.11.2023</t>