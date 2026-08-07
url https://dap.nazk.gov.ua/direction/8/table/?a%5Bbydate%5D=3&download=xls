--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$109</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="566">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -2484,51 +2484,52 @@
   </si>
   <si>
     <t>Під час інформування за ІV квартал 2023 року Національне агентство України з питань державної служби повідомляло, що упродовж звітного періоду відбувалось формування проекту Дорожньої карти щодо підготовки нових та щорічного перегляду наявних методик проведення аналізу політики, консультацій зі стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики.
 У рамках інформування про стан виконання заходу за І квартал 2024 р. НАДС додаткових відомостей не надавало.
 Інформуючи про стан виконання заходу у ІІ кварталі 2024 року НАДС повідомило про таке. Для забезпечення виконання завдання Центр адаптації державної служби до стандартів Європейського Союзу утворив робочу групу (наказ від 24 травня 2024 року № 8/аг). Перше засідання робочої групи відбулося 24 травня 2024 року, на якому було вирішено підготувати проект Технічного завдання (протокол від 24 травня 2024 року № 1). Друге засідання робочої групи відбулося 13 червня 2024 року, на якому схвалено проект Технічного завдання (протокол від 13 червня 2024 року № 2).
 Разом з тим, Центр адаптації державної служби до стандартів Європейського Союзу проводить роботу із збору та аналізу джерел щодо наявних методик проведення аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики.
 Під час інформування за ІІІ квартал 2024 року Національне агентство України з питань державної служби повідомило, що робочою групою опрацьовано джерела щодо методик проведення аналізу, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики, зокрема матеріали з офіційного сайту Організації економічного співробітництва та розвитку (ОЕСР), Єврокомісії, а також наукові доктрини, інструкцї, посібники та методичні рекомендації щодо проведення аналізу політики Канади, Великої Британії, Естонії, Фінляндії, Австрії, Польщі, Франції, Чехії.
 Під час інформування за ІV квартал 2024 року Національне агентство України з питань державної служби повідомило, що робочою групою, на підставі опрацьованих джерел щодо методик проведення аналізу, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики, підготовлено порівняльну таблицю звітів із аналізу регуляторного впливу (порівняльна таблиця у джерелах). Водночас продовжується робота над вивченням і узагальненням міжнародного та національного досвіду щодо проведення аналізу політики.
 Під час інформування за І квартал 2025 року Національне агентство України з питань державної служби повідомило, що Центром адаптації державної служби до стандартів Європейського Союзу розроблено проект методології дослідження щодо визначення рівня використання процедур аналізу політики у центральних органах виконавчої влади та проект опитувальника для визначення рівня використання процедур аналізу політики в центральних органах виконавчої влади.
 5 березня 2025 року відбулося засідання робочої групи, до складу якої входять представники Міністерства юстиції України та Державної регуляторної служби України, з метою презентації та подальшого надання пропозицій до вищезгаданих проектів. Заплановано засідання робочої групи для обговорення та узагальнення зазначених проектів.
 Також Центром опрацьовано джерела щодо проведення аналізу політики Сполученого Королівства Великої Британії та Ірландії, Нової Зеландії та Французької Республіки.
 Під час інформування за ІІ квартал 2025 року Національне агентство України з питань державної служби повідомило, що 23 квітня 2025 року в онлайн-форматі на платформі ZOOM відбулося засідання робочої групи, до складу якої входять представники Міністерства юстиції України та Державної регуляторної служби України. На засіданні було узгоджено текст опитування для визначення рівня проведення аналізу впливу та відстеження результативності регуляторних актів працівниками центральних органів виконавчої влади та інших державних органів, а також перелік міністерств, центральних органів виконавчої влади та інших державних органів, яким буде надіслано опитування.
 Листом Національного агентства України з питань державної служби від 06 травня 2025 року № 4277/94-25 направлено опитування ЦОВВ та іншим державним органам.
 Центром адаптації державної служби до стандартів Європейського Союзу було проаналізовано та опрацьовано 536 відповідей респондентів, а також підготовлено анотований звіт за результатами опитування.
 Центром проводиться робота над детальним звітом з розгорнутим аналізом відповідей, їх візуалізацією та викладом пропозицій респондентів для публікації на офіційних вебсайтах Центру адаптації державної служби до стандартів Європейського Союзу та Національного агентства України з питань державної служби.
 Під час інформування за ІІІ квартал 2025 року Національне агентство України з питань державної служби повідомило, що протягом звітного періоду проведено роботу над дослідженням міжнародного досвіду та національної практики впровадження методик аналізу політики, консультацій із зацікавленими сторонами та підготовки рекомендацій щодо формування політики.
 Перекладено та проаналізовано приклади звітів з оцінки ex ante та ex-post у Новій Зеландії та Естонії, а саме: Regulatory Impact Statement: Strengthening Freedom of Speech in New Zealand’s Universities, Interim Regulatory Impact Statement: Supporting local audiovisual content production and accessibility, Regulatory Impact Statement: Tolling Legislative Reform, Agricultural and horticultural products regulatory review, Early Childhood Education regulatory sector review, Hairdressing and barbering industry regulatory review, Tarbijakaitseseaduse muutmise seaduse eelnõu väljatöötamise kavatsus (Намір розробки проекту закону про внесення змін до Закону про захист прав споживачів), Kaitseliidu seaduse ja tulumaksuseaduse muutmise seaduse eelnõu väljatöötamise kavatsus (Намір розробки проекту закону про внесення змін до Закону про оборону та Закону про податок на прибуток), Ettevõtlustulu lihtsustatud maksustamise seaduse muutmise eelnõu väljatöötamiskavatsus (Намір розробки проекту закону про спрощення оподаткування доходів від підприємницької діяльності), E-arvete kasutamine avalikus sektoris ja ettevõtluses. Lõpparuanne (Використання електронних рахунків-фактур у державному секторі та бізнесі. Заключний звіт), Muutuvtunni kokkulepete regulatsiooni analüüs (Аналіз регулювання угод про змінний робочий час), Eesti pensionisüsteemi jätkusuutlikkuse analüüs 2022 (Аналіз сталості пенсійної системи Естонії 2022).
 Також у межах дослідження оновлено інформацію про систему оцінки політики у Новій Зеландії у зв’язку зі змінами, зумовленими утворенням і початком роботи нового Міністерства з питань регулювання, а також ухваленням Циркуляру Кабінету Міністрів від 16 грудня 2024 року «Про вимоги до аналізу впливу».
 Проведено роботу над підготовкою звіту за результатами опитування щодо визначення рівня проведення аналізу впливу та відстеження результативності регуляторних актів працівниками центральних органів виконавчої влади. Підготовлено анотований звіт, сформовано методологію, вступ та розпочато роботу над висновками. Проведено додаткові дослідження, створено нові візуалізації та оновлено змістовну частину звіту.
 Проведено роботу над неофіційним перекладом Glossary of Key Terms in Evaluation and Results-Based Management for Sustainable Development (Second Edition), підготовленого ОЕСР. У межах роботи здійснено комунікацію з експертами ОЕСР щодо умов перекладу та дотримання вимог до некомерційного використання матеріалів. Перекладено текст глосарію, проведено роботу щодо уніфікації вживаних термінів у перекладі. Розпочата робота щодо верстки перекладу глосарію.
 Під час інформування за ІV квартал 2025 року Національне агентство України з питань державної служби повідомило, що ним забезпечено підготовку аналітичного підґрунтя для розробки нових методик проведення аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики. Спільно з Центром адаптації державної служби до стандартів Європейського Союзу підготовлено «Дослідження міжнародного досвіду впровадження методик аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій». Результати дослідження були презентовані на засіданнях навчально-методичної ради Вищої школи публічного управління (27 листопада 2025 року) та робочої групи з підготовки нових методик проведення аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики (28 листопада 2025 року).
 Листом НАДС від 05 грудня 2025 року № 11010/94-25 результати дослідження передано Міністерству юстиції України та Державній регуляторній службі України для безпосередньої розробки та затвердження відповідних методик.
 Під час інформування за ІV квартал 2025 року Державна регуляторна служба України повідомила, що планує представити експертам ОЕСР концептуальні проекти оновлених методик та напрацювання, підготовлені Центром адаптації державної служби до стандартів Європейського Союзу НАДС («Дослідження міжнародного досвіду впровадження методик аналізу політики, консультацій із стейкхолдерами та підготовки обґрунтованих рекомендацій щодо формування політики», «Звіт за результатами опитування щодо визначення рівня проведення аналізу впливу та відстеження результативності регуляторних актів працівниками центральних органів виконавчої влади та інших державних органів»). Це дозволить отримати фахову міжнародну оцінку та рекомендації провідних експертів ОЕСР і забезпечити подальше системне оновлення методологічного забезпечення державної регуляторної політики в Україні відповідно до кращих європейських та міжнародних стандартів.
 Водночас слід зазначити, що показником виконання заходу визначено розроблення нових методик проведення аналізу, консультацій та підготовки обґрунтованих рекомендацій. З огляду на це, а також враховуючи те, що строк виконання заходу настав 31.12.2025, захід не може вважатись виконаним.
 Однак слід наголосити, що головним виконавцем у межах наданих повноважень та встановлених строків здійснено всі необхідні дії для належного виконання заходу, подальше виконання якого належить до компетенції співвиконавців.
-Під час інформування за І квартал 2026 року Державна регуляторна служба України не надала додаткових відомостей, які б свідчили про прогрес у виконанні зазначеного заходу.</t>
+Під час інформування за І квартал 2026 року Державна регуляторна служба України не надала додаткових відомостей, які б свідчили про прогрес у виконанні зазначеного заходу.
+Під час інформування за ІІ квартал 2026 року Державна регуляторна служба України не надала додаткових відомостей, які б свідчили про прогрес у виконанні зазначеного заходу.</t>
   </si>
   <si>
     <t>2.2.4.1.7</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про публічні консультації” (реєстраційний номер 4254 від 23 жовтня 2020 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>17 жовтня 2024 року Закон України «Про публічні консультації» підписано Президентом України.</t>
   </si>
   <si>
     <t>2.2.4.2</t>
   </si>
   <si>
     <t>В органах державної влади та органах місцевого самоврядування запроваджено систему оплати праці на основі класифікації посад та преміювання залежно від особистого внеску в загальний результат роботи органу; оплата праці є гідною та прогнозованою, що дає змогу залучати та утримувати доброчесний, професійний та мотивований штат</t>
   </si>
   <si>
     <t>2.2.4.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Супроводження розгляду у Верховній Раді України проекту Закону України “Про внесення змін до Закону України “Про державну службу” щодо впровадження єдиних підходів в оплаті праці державних службовців на основі класифікації посад (реєстраційний номер 8222 від 23 листопада 2022 р.), яким передбачено:
 1) залежність варіативної заробітної плати від особистого внеску державного службовця в загальний результат роботи державного органу, її застосування як винагороди за ініціативну роботу, своєчасне і якісне виконання завдань, виконання додаткового обсягу завдань;
@@ -2649,69 +2650,63 @@
   </si>
   <si>
     <t>Оприлюднення щорічного звіту за результатами моніторингу, зазначеного у підпункті 2.2.4.3.1, не пізніше лютого року, наступного за роком, у якому здійснювався моніторинг</t>
   </si>
   <si>
     <t>звіт за результатами моніторингу оприлюднено</t>
   </si>
   <si>
     <t>Відповідно до п. 9 Порядку проведення моніторингу внутрішнього споживання вітчизняних лісоматеріалів необроблених і контролю за неперевищенням обсягу внутрішнього споживання вітчизняних лісоматеріалів необроблених, затвердженого постановою Кабінету Міністрів України від 4 грудня 2019 р. №1142 (далі - Порядок), Держлісагентство щомісяця, але не пізніше 20 числа наступного періоду, формує та оприлюднює на своєму офіційному веб-сайті інформацію про результати моніторингу.
 Зазначена інформація щомісяця (окрім травня 2025 року) публікується на офіційному веб-сайті Держлісагентства (посилання у джерелах).
 Згідно з п. 10 Порядку щороку, але не пізніше 1 березня наступного за звітним року, інформує Мінекономіки про результати моніторингу та оприлюднює їх на своєму офіційному веб-сайті.
 Щорічні звіти за 2023-2025 роки підготовлені та оприлюднені на веб-сайті.
 Отже, захід можна вважати виконаним вчасно та повністю.
 Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення постійного моніторингу щодо ефективності функціонування єдиної державної системи електронного обліку деревини у всіх постійних лісокористувачів (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.3</t>
   </si>
   <si>
     <t>Здійснення щорічного моніторингу та систематизації даних щодо реалізації 100 відсотків необробленої деревини на аукціонах та виконання Закону України “Про ринки капіталу та організовані товарні ринки” у частині реалізації деревини на ліцензованих товарних біржах</t>
   </si>
   <si>
     <t>100 відсотків необробленої деревини реалізується на аукціонах</t>
   </si>
   <si>
-    <t>Держлісагентство здійснює щомісячний моніторинг та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (посилання на результати моніторингу за 2023-2025 роки у джерелах).
-Водночас слід зауважити, що показником виконання заходу визначено: "100 відсотків необробленої деревини реалізується на аукціонах". Станом на 31.12.2024 Держлісагентство надало інформацію щодо реалізації лісоматеріалів постійними лісокористувачами, де зазначено, що впродовж 2024 року мала місце реалізація лісоматеріалів шляхом укладення прямих договорів (посилання у джерелах). Відповідної інформації за 2025 рік надано не було.
+    <t>Держлісагентство здійснює щомісячний моніторинг та систематизацію даних щодо реалізації лісоматеріалів на аукціонних торгах (посилання на результати моніторингу за 2023-2025 роки у джерелах).
+Водночас слід зауважити, що показником виконання заходу визначено: "100 відсотків необробленої деревини реалізується на аукціонах". Станом на 31.12.2024 Держлісагентство надало інформацію щодо реалізації лісоматеріалів постійними лісокористувачами, де відображено обсяги необробленої деревини, яку було реалізовано шляхом аукціонних торгів, публічних закупівель та через укладення прямих договорів (у джерелах). Відповідної інформації за 2025 рік надано не було.
 Враховуючи наведене, захід можна вважати виконаним частково.
-Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення  щомісячного моніторингу та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (актуальна інформація за 2026 рік наведена у джерелах).</t>
+Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення щомісячного моніторингу та систематизацію даних щодо реалізації лісоматеріалів на аукціонних торгах (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.4</t>
   </si>
   <si>
     <t>Оприлюднення щорічного звіту за результатами моніторингу та систематизації даних, зазначених у підпункті 2.2.4.3.3, не пізніше лютого року, наступного за роком, у якому здійснювалися моніторинг та систематизація даних</t>
   </si>
   <si>
     <t xml:space="preserve">звіт за результатами моніторингу оприлюднено </t>
-  </si>
-[...4 lines deleted...]
-Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення щомісячного моніторингу та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.5</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про ринок деревини” (реєстраційний номер 4197-д від 10 вересня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето), яким, серед іншого:
 1) установлено механізм продажу деревини та окремих виробів з деревини власниками лісів та постійними лісокористувачами виключно шляхом проведення електронних аукціонів або на умовах оферти, враховуючи попередній досвід провадження лісогосподарської діяльності щодо закупівлі деревини;
 2) визначено відповідальність покупців за невиконання умов договору купівлі-продажу;
 3) запроваджено декларування переробленої деревини, що допоможе виробникам, переробникам, продавцям та споживачам мати чітке підтвердження законності її заготівлі;
 4) запроваджено обов’язковість подання та публічність інформації щодо обсягів, ціни продажу, покупців деревини та виробів з неї шляхом розміщення її у відкритому доступі</t>
   </si>
   <si>
     <t>29.04.2025</t>
   </si>
   <si>
     <t>У рамках інформування про стан виконання заходу за ІІ квартал 2023 р. - ІV квартал 2024 р. Державне агентство лісових ресурсів України надавало наступну інформацію:
 1. З метою запровадження заходів щодо державного регулювання ринку деревини народним депутатом України Д. Наталухою та іншими було внесено 10.09.2021 до Верховної Ради України доопрацьований проект Закону України «Про ринок деревини», зареєстрований за № 4197-д (далі – законопроєкт № 4197-д).
 2. Міндовкілля листом від 04.10.2021 № 25/1-16/21108-21 повідомило Комітет Верховної Ради України з питань економічного розвитку та Комітет Верховної Ради України з питань екологічної політики та природокористування про підтримку законопроєкту № 4197-д.
 3. Верховна Рада України 18 листопада 2021 року прийняла законопроєкт № 4197-д у першому читанні за основу. Відповідно до Постанови Верховної Ради України від 07.02.2023 № 2911-ІХ законопроєкт № 4197-д включений до Порядку денного дев’ятої сесії Верховної Ради України дев’ятого скликання.
 4. У Верховній Раді України відбувається підготовка Закону України «Про ринок деревини» №4197-д для розгляду у другому читанні.
 5. Створена робоча група під головуванням народного депутата України Кицака Богдана Вікторовича. Представника Держлісагентства включено до складу зазначеної групи.
 6. Одночасно на запити профільного комітету Верховної Ради України Держлісагентство листами: №0405/617-24, від 05.02.2024; №0405/1260-24, від 07.03.2024; та №0416/1879-24, від 09.04.2024 надало відповідні пропозиції до зазначеного проекту Закону.
 У рамках інформування про стан виконання заходу за І квартал 2025 р. Державне агентство лісових ресурсів України додаткових відомостей не надавало.
 У рамках інформування про стан виконання заходу за ІІ квартал 2025 р. Державне агентство лісових ресурсів України повідомило, що 29 квітня 2025 року Верховною Радою України було відхилено законопроєкт № 4197-д.
 Враховуючи те, що показником виконання заходу визначено підписання закону Президентом України, а також те законопроєкт № 4197-д було відхилено та знято з розгляду, захід є таким, що не може бути виконаним. Зважаючи на це, заходу присвоєно статус "не виконано".</t>
@@ -8433,571 +8428,571 @@
       <c r="G99" s="2" t="s">
         <v>510</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>94</v>
       </c>
       <c r="I99" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>137</v>
       </c>
       <c r="L99" s="2" t="s">
         <v>96</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N99" s="2" t="s">
         <v>511</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="P99" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Q99" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F100" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="G100" s="2" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>137</v>
       </c>
       <c r="K100" s="2"/>
       <c r="L100" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M100" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N100" s="2" t="s">
         <v>89</v>
       </c>
       <c r="O100" s="2" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="P100" s="2" t="s">
         <v>99</v>
       </c>
       <c r="Q100" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>438</v>
       </c>
       <c r="D101" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E101" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="E101" s="3" t="s">
+      <c r="F101" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="F101" s="3" t="s">
+      <c r="G101" s="3" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="K101" s="3"/>
       <c r="L101" s="3" t="s">
         <v>96</v>
       </c>
       <c r="M101" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N101" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="O101" s="3" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="P101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q101" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>438</v>
       </c>
       <c r="D102" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E102" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="G102" s="3" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K102" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>96</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N102" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="O102" s="3" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="P102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q102" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="D103" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="E103" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="E103" s="2" t="s">
+      <c r="F103" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="F103" s="2" t="s">
+      <c r="G103" s="2" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I103" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J103" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="K103" s="2" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M103" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N103" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="O103" s="2" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="P103" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Q103" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D104" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="E104" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="E104" s="3" t="s">
+      <c r="F104" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="F104" s="3" t="s">
+      <c r="G104" s="3" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>379</v>
       </c>
       <c r="J104" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="K104" s="3" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N104" s="3" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="P104" s="3" t="s">
         <v>91</v>
       </c>
       <c r="Q104" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D105" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>542</v>
       </c>
-      <c r="E105" s="2" t="s">
+      <c r="F105" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="F105" s="2" t="s">
+      <c r="G105" s="2" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I105" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J105" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="K105" s="2" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M105" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="P105" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Q105" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D106" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E106" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="E106" s="3" t="s">
+      <c r="F106" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="F106" s="3" t="s">
+      <c r="G106" s="3" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>118</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>430</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="K106" s="3"/>
       <c r="L106" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N106" s="3" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="P106" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q106" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C107" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="D107" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="E107" s="2" t="s">
         <v>553</v>
       </c>
-      <c r="E107" s="2" t="s">
+      <c r="F107" s="2" t="s">
         <v>554</v>
       </c>
-      <c r="F107" s="2" t="s">
+      <c r="G107" s="2" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I107" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="K107" s="2"/>
       <c r="L107" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M107" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="P107" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Q107" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C108" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="D108" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="E108" s="2" t="s">
         <v>553</v>
       </c>
-      <c r="E108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="G108" s="2" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I108" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="K108" s="2"/>
       <c r="L108" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N108" s="2" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="O108" s="2" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="P108" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Q108" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C109" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D109" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="D109" s="3" t="s">
+      <c r="E109" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="E109" s="3" t="s">
+      <c r="F109" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="F109" s="3" t="s">
+      <c r="G109" s="3" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>379</v>
       </c>
       <c r="J109" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="K109" s="3" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M109" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N109" s="3" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="P109" s="3" t="s">
         <v>99</v>
       </c>
       <c r="Q109" s="3" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q109"/>
   <mergeCells>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="Q3:Q9"/>
     <mergeCell ref="A10:A10"/>
     <mergeCell ref="B10:B10"/>
     <mergeCell ref="C10:C10"/>
     <mergeCell ref="D10:D10"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="Q10:Q10"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="B11:B13"/>