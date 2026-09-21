--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -339,147 +339,163 @@
 Враховуючи наведене, а також те, що строк виконання заходу настав 31 грудня 2024 року, захід можна вважати виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.2.2 Вибіркове застосування обов’язкових правил для бізнесу, що супроводжується відповідними корупційними ризиками</t>
   </si>
   <si>
     <t>2.2.2.1</t>
   </si>
   <si>
     <t>Завершено впровадження ризик-орієнтованої системи державного нагляду (контролю)</t>
   </si>
   <si>
     <t>2.2.2.1.1</t>
   </si>
   <si>
     <t>Супроводження розгляду у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето) проекту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний номер 5837 від 5 серпня 2021 р.)</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>В межах інформування щодо стану виконання заходу у ІІ-IV кварталах 2023, І-IV кварталах 2024 та І-ІІ кварталах 2025 року Мінекономіки було повідомлено про здійснення супроводження проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 5837 від 5 серпня 2021 р.). 8 жовтня 2024 року проєкт було прийнято Верховною Радою України у першому читанні за основу.  За рішенням Комітету Верховної Ради України з питань економічної політики зазначений проєкт Закону було внесено на розгляд у другому читанні, проте 21 серпня 2025 р. його було відхилено та знято з розгляду.
-Звітуючи про виконання заходу у ІІІ кварталі 2025, Мінекономіки повідомило про супроводження у Верховній Раді України проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), внесеного народними депутатами України Наталухою Д. А. та іншими. 1 жовтня 2025 Мінекономіки взято участь у засіданні Комітету з питань інтеграції України до Європейського Союзу, на якому Комітетом розглянуто зазначений проєкт Закону. 7 жовтня 2025 проєкт Закону прийнято у першому читанні за основу. 
+Звітуючи про виконання заходу у ІІІ кварталі 2025, Мінекономіки повідомило про супроводження у Верховній Раді України проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), внесеного народними депутатами України Наталухою Д. А. та іншими. 1 жовтня 2025 Мінекономіки взято участь у засіданні Комітету з питань інтеграції України до Європейського Союзу, на якому Комітетом розглянуто зазначений проєкт Закону. 7 жовтня 2025 проєкт Закону прийнято у першому читанні за основу.
+Слід зазначити, що порівняння положень відхиленого законопроєкту № 5837 від 5 серпня 2021 р. та законопроєкту № 14030 від 11 вересня 2025 р. свідчить про їхню спрямованість на регулювання аналогічного предмета та концептуальну подібність запропонованих підходів регулювання. Зокрема, законопроєкт № 14030 за своєю структурою та основними положеннями значною мірою відтворює положення законопроєкту № 5837. Тому під час моніторингу цього заходу буде враховано вжиті Мінекономіки заходи щодо супроводження проєкту Закону №14030 від 11.09.2025. 
 Звітуючи про виконання заходу у IV кварталі 2025 року, Мінекономіки повідомляє, що 11.12.2025 Комітетом Верховної Ради України з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Представники Мінекономіки брали участь у цьому засіданні Комітету.
 Звітуючи про виконання заходу у І кварталі 2026 року, Мінекономіки повідомляє, що 30.01.2026 та 03.03.2026 Комітетом Верховної Ради України з питань економічного розвитку повторно прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону України про основні засади державного нагляду (контролю) (реєстр. № 14030) прийняти в другому читанні та в цілому з техніко-юридичними правками. Листами Мінекономіки від 24.12.2025 № 3632-01/90461-01 та від 19.02.2026 № 3632-01/17381-01 надано перелік підзаконних нормативно-правових актів, необхідних для забезпечення реалізації положень проєкту Закону України «Про основні засади державного нагляду (контролю)» (реєстр. № 14030) у разі набуття ним статусу Закону.
-З огляду на те, що зазначений проєкт (р.н.14030 від 11.09.2025) містить основні положення проєкту Закону України “Про основні засади державного нагляду (контролю)” (р.н. 5837 від 5 серпня 2021 р.), участь Мінекономіки у його супроводженні свідчить про наявність прогресу у виконанні заходу.
+З огляду на те, що зазначений проєкт (р.н.14030 від 11.09.2025) містить основні положення проєкту Закону України “Про основні засади державного нагляду (контролю)” (р.н. 5837 від 5 серпня 2021 р.), участь Мінекономіки у його супроводженні свідчив про наявність прогресу у виконанні заходу.
 Варто зазначити, що показником виконання заходу визначено "закон підписано Президентом України". 
-Станом на останній день звітного періоду, тобто 31 березня 2026 року, такий показник не досягнуто, оскільки законопроєкт (р.н.14030 від 11.09.2025) перебував на етапі другого читання у Верховній Раді України. 
-[...3 lines deleted...]
-    <t>Виконано частково</t>
+Відповідно до інформації, розміщеної на офіційному веб-сайті Верховної Ради України, 08.04.2026 закон було прийнято, 21.04.2026 закон повернуто з підписом від Президента України, відтак показник виконання цього заходу досягнуто.
+Оскільки протягом  строку виконання заходу Мінекономіки здійснювалось супроводження спочатку проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 5837 від 5 серпня 2021 р, а надалі проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), який містить ключові положення законопроекту №5837 від 05.08.2021, захід є виконаним.</t>
   </si>
   <si>
     <t>2.2.2.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Методики оцінки ефективності державного нагляду (контролю)</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет </t>
   </si>
   <si>
     <t>Методику затверджено</t>
   </si>
   <si>
     <t>Мінекономіки розробило проєкт постанови Кабінету Міністрів України «Про затвердження Методики оцінки ефективності державного нагляду (контролю)», який листом від 13.11.2024 № 3632-01/81105-01 був направлений Кабінету Міністрів України.
 Проєкт був розглянутий 23.12.2024 на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності та повернуто Мінекономіки з огляду, зокрема, на такі факти. 
 Відповідно до пункту 3 висновку Секретаріату Кабінету Міністрів України до цього проєкту під час проведення юридичної експертизи встановлено відсутність правової підстави для прийняття зазначеного проєкту, оскільки жодним законодавчим актом не передбачено повноваження Уряду України затверджувати Методику оцінки ефективності державного нагляду (контролю). За відсутності правової підстави Кабінет Міністрів України не може прийняти цю Методику.
 Разом з тим, статтею 19 проєкту Закону України «Про основні засади державного нагляду (контролю)» (реєстр. № 14030 від 11.09.2025) до повноважень центрального органу виконавчої влади, що забезпечує формування державної політики з питань нагляду (контролю) у сфері господарської діяльності (Мінекономіки відповідно до Положення про Міністерство економіки, довкілля та сільського господарства України, затвердженого постановою Кабінету Міністрів України від 21.07.2025 № 903), віднесено, зокрема, проведення оцінювання ефективності державного нагляду (контролю) та надання рекомендацій органам державного нагляду (контролю) за результатами його проведення. 
 Таким чином, після прийняття та набрання чинності проектом Закону № 14030 Мінекономіки набуде повноваження щодо оцінювання ефективності державного нагляду (контролю). 
-07 жовтня 2025 проект Закону прийнято Верховною Радою України у першому читанні за основу. 11.12.2025 Комітетом ВРУ з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Станом на останній день звітного періоду, тобто 31 березня 2026 року,  законопроєкт (р.н.14030 від 11.09.2025) перебував на етапі другого читання у Верховній Раді України.
-Оскільки проєкт Методики був повернутий Мінекономіки й без набрання чинності згаданим вище Законом цей проєкт не може бути прийнятий, заходу присвоєно статус «Не виконано».</t>
+07 жовтня 2025 проект Закону прийнято Верховною Радою України у першому читанні за основу. 11.12.2025 Комітетом ВРУ з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Під час моніторингу виконання заходу в ІІ кварталі 2026 року за інформацією, розміщеною на офіційному веб-сайті Верховної Ради України, встановлено, що 08.04.2026 відповідний закон прийнято під номером 4840-IX, 21.04.2026 закон набув чинності.
+ У п.1 ч.6 ст.28 Закону визначено Кабінету Міністрів України протягом шести місяців з дня, наступного за днем опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом; забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
+Оскільки:
+1) первинно СКМУ повернув Мінекономіки проєкт Методики у зв'язку з відсутністю правової підстави для прийняття зазначеного проекту,  
+2) станом на дату звітування щодо стану виконання заходу у ІІ кварталі 2026 року здійснюється приведення підзаконних нормативно-правових актів у відповідність до Закону України №4840-IX від 08.04.2026, 
+показник виконання заходу "Методику затверджено" не досягнуто, відтак заходу присвоєно статус «Не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.2.1.3</t>
   </si>
   <si>
     <t>Розроблення Електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю)</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.2.2.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності законом, зазначеним у підпункті 2.2.2.1.1</t>
   </si>
   <si>
     <t>Державна регуляторна служба України</t>
   </si>
   <si>
     <t>державний бюджет та/або міжнародна технічна допомога</t>
   </si>
   <si>
     <t>Електронну систему управління ризиками розроблено</t>
   </si>
   <si>
-    <t>Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1. Станом на І квартал 2026 року набрання чинності законом не відбулось, що свідчить про ненастання й строку виконання заходу 2.2.2.1.3.
-Водночас виконавцем заходу було забезпечно вжиття деяких дій, спрямованих на розроблення Електронної системи управління ризиками.
+    <t>Виконавцем заходу протягом попередніх періодів було забезпечно вжиття деяких дій, спрямованих на розроблення Електронної системи управління ризиками.
 Державна регуляторна служба України (ДРС), звітуючи про хід виконання заходу в ІІ кварталі 2023 року, повідомила, що:
 - 6 червня 2023 року в ДРС проведено нараду, зокрема, за участі менеджера проєкту з розробки Інтегрованої автоматизованої системи державного нагляду (контролю) (ІАС ДНК) – громадської організації «Офіс ефективного регулювання» (BRDO). Нарада була присвячена питанню створення Електронної системи управління ризиками, що є складовою ІАС ДНК.
 - наказом ДРС від 19.06.2023 № 89 створено робочу групу зі створення Електронної системи управління ризиками.
 - ДРС звернулася листом від 23.06.2023 № 2513/20-23 до Мінекономіки з пропозицією залучити ДРС до процесу розробки проекту Методики оцінки ефективності державного нагляду (контролю) (розробка цієї Методики передбачена іншим заходом Державної антикорупційної програми, 2.2.2.1.2, головним і єдиним виконавцем якого є Мінекономіки), оскільки розробка цієї Методики пов’язана із розробкою Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІІ кварталі 2023 року, ДРС повідомила, що 31 серпня 2023 року проведено засідання робочої групи щодо створення Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІV кварталі 2023 року, ДРС повідомила, що:
 - у жовтні 2023 року ДРС підготовила та надала Мінекономіки пропозиції до проекту Методики оцінки ефективності державного нагляду (контролю) (лист ДРС від 03.10.2023 № 3900/20-23).
 - у листопаді ДРС направили листи до центральних органів виконавчої влади про надання інформації (про збір, облік органом та джерела даних про випадки настання негативних наслідків від провадження господарської діяльності у сфері, за яку орган відповідальний) для підготовки проекту Концепції Електронної системи управління ризиками (лист ДРС від 03.11.2023 № 4370/20-23). Отримано та опрацьовано 26 відповідей.
 - 30 листопада 2023 року проведено чергове засідання робочої групи щодо створення Електронної системи управління ризиками, з питань результатів роботи ІАС ДНК у 2023 році та перспектив на 2024 рік.
 Звітуючи, про хід виконання заходу в І кварталі 2024 року, ДРС повідомила, що:
 - 19.01.2024 відбулося друге засідання Робочої групи щодо створення Електронної системи управління ризиками (протокол від 19.01.2024 № 116-07/1).
 За результатами засідання опрацьовується:
 - проект Концепції створення Електронної системи управління ризиками;
 - зміни до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387;
 - проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІ кварталі 2024 року, ДРС повідомила, що:
 - 18.06.2024 відбулося третє засідання Робочої групи щодо створення Електронної системи управління ризиками, за результатами якого членам робочої групи доручено активізувати доопрацювання проекту Концепції створення Електронної системи управління ризиками (протокол від 18.06.2024 № 116-07/3).
 - ДРС підготувала та надіслала до Мінекономіки проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387» (лист ДРС від 19.06.2024 № 2370/20-24).
 - напрацьовується проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Національне агентство з питань запобігання корупції не отримало нової інформації від ДРС щодо прогресу виконання цього заходу в ІІІ та ІV кварталах 2024 року.
 Звітуючи, про хід виконання заходу в І кварталі 2025 року, ДРС повідомила, що наказом ДРС від 22.01.2025 № 18 оновлено склад робочої групи щодо створення Електронної системи управління ризиками. 
 Звітуючи про хід виконання заходу у ІІІ кварталі 2025 року, ДРС повідомила. що в рамках виконання пункту 4. б) рішення РНБО від 21.07.2025 «Про запровадження правових і організаційних заходів щодо мораторію на безпідставні перевірки та втручання державних органів у діяльність бізнесу й стимулювання економічного зростання в Україні», введеного в дію Указом Президента України від 21.07.2025 № 538, щодо забезпечення розроблення та реалізації на плановій основі комплексу заходів, спрямованих на впровадження системи управління ризиками у сфері ДНК та запровадження механізму оцінки ефективності діяльності органів ДНК, передбачивши, зокрема, ризик-орієнтований підхід і цифровізацію – ДРС розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24 травня 2017 року № 387», який спрямований на впровадження системи управління ризиками у сфері державного нагляду (контролю) та запровадження механізму оцінки ефективності діяльності органів державного нагляду (контролю) з ризик-орієнтовним підходом та цифровізацією. 
 Проект прийнято на засіданні Уряду (постанова КМУ від 25 вересня 2025 р. № 1189).
 Також в рамках виконання пункту 4. г) зазначеного рішення РНБО щодо забезпечення впровадження в експлуатацію відповідного модуля (управління ризиками) в ІАС ДНК впродовж липня-вересня ДРС проведено контактні зустрічі з ГО «Офіс ефективного регулювання (BRDO)» та представниками ДП «НАІС». ГО «Офіс ефективного регулювання (BRDO)» розроблено «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК та передано сертифікати ключів «Трембіта» для початку тестування з розробки та впровадження модуля. 
 Листом від 16.09.2025 № 4097/20-25 ДРС звернулася до ДП «НАІС» щодо проведення ними тестування та введення в експлуатацію модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
-Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. 
-[...3 lines deleted...]
-Разом з тим, розроблений «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК не може вважатися повноцінною Електронною системою управління ризиками, про яку йдеться у змісті заходу, оскільки не забезпечує усіх тих функцій, що передбачені для Електронної системи.
+Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. ЦОВВ поінформовані про введення в експлуатацію "Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику" в ІАС ДНК листом ДРС від 13.10.2025 № 4465/20-25. Технічним адміністратором АІС ДНК є ДП «НАІС», яке на договірній основі між ЦОВВ та ДП «НАІС» розпочато проведення навчань щодо роботи із нововведеннями системи. 
 Звітуючи про виконання заходу у І кварталі 2026 року, ДРС повідомляє, що станом на звітний період додаткові відомості відсутні. ДРС продовжує працювати над концепцією функціонування електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю).
-З огляду на це, заходу присвоєно статус "Виконано частково".</t>
+У ІІ кварталі 2026 р. ДРС пропонує статус заходу «виконано», аргументуючи проведенням заходів щодо розроблення «Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
+За повідомленням ДРС, суть застосування Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику (електронна система управління ризиками) полягає в наступному:
+- планування заходів державного нагляду (контролю) здійснюється в ІАС ДНК відповідно до статті 5 Закону України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності».
+- для формування річних планів органи державного нагляду (контролю) визначають перелік суб’єктів господарювання та сферу нагляду та плановий період. Система автоматично оцінює ризики, формує рейтинг суб’єктів господарювання за ступенем ризику та перелік суб’єктів, які можуть бути включені до планових заходів контролю.
+- на підставі сформованого рейтингу органи державного нагляду (контролю) відбирають суб’єктів господарювання для включення до проєктів річних планів з урахуванням ступеня ризику та нарахованих балів. 
+Оцінюючи повідомлення ДРС, слід зазначити таке.
+1) Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1.
+У заході 2.2.2.1.1 йдеться про проект Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний номер 5837 від 5 серпня 2021 р.), який до серпня 2025 року перебував на розгляді Верховної Ради України та 21 серпня 2025 року був відхилений та знятий з розгляду. Водночас за результатами моніторингу виконання заходу 2.2.2.1.1 у ІІ квартал 2026 року заходу 2.2.2.1.1. присвоєно статус «виконано» з огляду набрання 24.04.2026 чинності Законом України від 08.04.2026 № 4840-IX «Про основні засади державного нагляду (контролю)» (далі – Закон №4840-ІХ), який містить основні положення законопроекту реєст. № 5837 від 5 серпня 2021 р.
+Відтак датою початку виконання заходу 2.2.2.1.3. слід вважати 24.04.2026.
+Слід звернути увагу, що зміст заходу передбачає розроблення Електронної системи управління ризиками як складової інтегрованої автоматизованої системи державного нагляду (контролю), та, при цьому, початок виконання заходу пов’язується з набранням чинності Законом №4840-IX.
+Відтак захід полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої «новим» Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю) (далі – ІІКС). При цьому, ІІКС, відповідно до перехідних положень Закону №4840-ІХ, запрацює з дня, наступного за днем оприлюднення на офіційному вебсайті ДРС повідомлення про введення в дію ІКС, але не раніше дня припинення чи скасування воєнного стану в Україні.
+2) Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків, оскільки а) модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840, б) ІІКС буде введено в дію не раніше дня припинення чи скасування воєнного стану в Україні.
+З огляду на, те що:
+- ДРС було вжито вичерпних заходів щодо розроблення Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику, спрямованого на впровадження системи управління ризиками у сфері державного нагляду (контролю);
+- водночас відповідний модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840 та відкладено до дня припинення чи скасування воєнного стану в Україні, заходу присвоєно статус «виконано частково».</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
   </si>
   <si>
     <t>2.2.2.2</t>
   </si>
   <si>
     <t>Проведено аудит поточного стану впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу; визначено основні способи обходу їх обмежень; завершено впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу з урахуванням результатів проведеного аудиту (Електронного кабінету надрокористувача, електронних аукціонів “Prozorro.Sale”)</t>
   </si>
   <si>
     <t>2.2.2.2.1</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження нормативно-правових актів, якими впроваджені електронні аукціони та системи для доступу до обмеженого спільного ресурсу, щодо їх фактичного впровадження та функціональних можливостей, зокрема, у сфері доступу до природних ресурсів</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>Державна служба геології та надр України,
 Державне агентство лісових ресурсів України,
 Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм</t>
   </si>
   <si>
     <t>аналітичне дослідження проведено та підготовлено звіт за його результатами</t>
   </si>
   <si>
@@ -591,74 +607,74 @@
 При цьому, варто зазначити, що відповідно до постанови Кабінету Міністрів України від 30 травня 2025 року №625 продовжено видачу деяких дозвільних документів (зокрема лісорубний квиток) у сфері лісового господарства в електронній формі до 1 червня 2027 р. у межах раніше започаткованого експериментального проекту. 
 3.Щодо рибальства
 Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову (далі для спрощення називатимемо це «право на промисловий вилов риби») шляхом електронних торгів.
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства (еРибальство).
 Функціонал системи  надає можливість, в тому числі укладання договору на право на промисловий вилов риби після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на промисловий вилов риби після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи «еРибальство» врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже згаданою вище Постановою КМУ від 22.12.2023 № 1347, Постановою КМУ від 8 вересня 2025 р. № 1109, якою затверджено порядок функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства “еРибальство” та деякими іншими нормативними актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на промисловий вилов риби здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 4. Щодо рибництва
 Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проекту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проекту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проект тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики все ж таки вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується". 
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері використання надр, рибальства, рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері використання лісів (строковість впровадження експерементального проекту) та рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-У І кварталі 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
+У І та ІІ кварталах 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
   </si>
   <si>
     <t>2.2.2.2.5 (3)</t>
   </si>
   <si>
     <t>Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>1. Як повідомило Держлісагентство в рамках інформування про стан виконання заходу, «відповідно до норм Лісового кодексу України не передбачено продаж через аукціони, в тому числі електронні, користування лісовими ресурсами, які належати до переліку спільних обмежених ресурсів. У разі надходження до Держлісагентства відповідного проєкту акта Кабінету Міністрів України на погодження, Держлісагентство розгляне його у встановленому порядку згідно з регламентом Кабінету Міністрів України від 18.07.2007 № 950».
 Керуючись цими міркуваннями Держлісагентство листом від 08.07.2024 № 14-06/3805-24 повідомило Міндовкілля про неможливість виконання Держлісагентством даного заходу та надало пропозицію щодо зняття виконання його з контролю.
 2. Водночас змістом заходу 2.2.2.2.5. є розроблення та подання Кабінетові Міністрів України проектів актів Кабінету Міністрів України щодо впровадження не тільки електронних аукціонів, а й інших систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень.
 Так, постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (далі – Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
 Реалізація відповідного експериментального проєкту триває.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Не виконано". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - строковість впровадження експерементального проекту з видачі лісорубного квитка в електронній формі 
 заходу присвоєно статус "виконано частково".
-Оскільки під час моніторингу у першому кварталі 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
+Оскільки під час моніторингу стану виконання заходів у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.2.5 (4)</t>
   </si>
   <si>
     <t>Державна служба геології та надр України</t>
   </si>
   <si>
     <t>Порядок надання спеціальних дозволів на користування надрами та процедура продовження їх строку, переоформлення, внесення змін, зупинення дії, анулювання, підстави для відмови у наданні, продовженні строку, внесення змін до угоди про умови користування надрами, тощо визначено статями 16 – 16-6 Кодексу України про надра.
 Подання заяви разом з необхідними документами для отримання, продовження строку дії спеціального дозволу на користування надрами, внесення змін до нього, а також внесення змін до угоди про умови користування надрами здійснюються заявником в електронній формі через електронний кабінет надрокористувача на Державному геологічному веб-порталі, формування та ведення якого забезпечує центральний орган виконавчої влади, що реалізує державну політику у сфері геологічного вивчення та раціонального використання надр.
 Порядок проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами затверджено постановою Кабінету Міністрів України від 23.09.2020 № 993.
 Законом України від 01.12.2022 № 2805-IX прийнято зміни до деяких законодавчих актів України щодо удосконалення законодавства у сфері користування надрами.
 Враховуючи зазначене, було внесено зміни до Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами, затвердженого постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993.
 Постановою Кабінету Міністрів України від 04.07.2023 № 749 «Про внесення змін та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України щодо користування надрами», яка набрала чинності з 26.07.2023, внесено зміни (в частині назви та редакції) до Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами.
 Відповідно до прийнятих змін, скорочуються ряд строків, що пов’язані з оголошенням першого та наступних аукціонів.
 Також встановлено, що розмір гарантійного внеску складає 20 відсотків початкової ціни лота, але не менше 10000000 (десяти мільйонів) гривень для корисних копалин, які мають стратегічне значення для сталого розвитку економіки та обороноздатності держави, 20000000 (двадцяти мільйонів) гривень для вуглеводнів, 2000000 (двох мільйонів) гривень для родовищ та/або ділянок надр, що містять пісок, та 1000000 (одного мільйона) гривень для інших корисних копалин (крім лота з продажу спеціального дозволу на геологічне вивчення, в тому числі дослідно-промислову розробку, видобування підземних вод (у тому числі мінеральних) для всіх потреб).
 Враховуючи зазначене, з огляду на запроваджене регулювання та підтримання його в актуальному стані захід може вважатися таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>2.2.2.2.5 (5)</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм</t>
   </si>
   <si>
@@ -667,51 +683,51 @@
 1. Щодо рибальства. Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову шляхом електронних торгів.
 На сьогодні електронні торги з продажу права на промисловий вилов риби проводяться за допомогою електронної системи «Прозорро.Продажі».
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства, основний модуль якої було введено в експлуатацію у 2023 році.
 Функціонал системи надає можливість, в тому числі укладання договору на право здійснення промислового рибальства або дослідного вилову після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на здійснення промислового рибальства чи дослідного вилову після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже загаданою вище Постановою КМУ від 22.12.2023 № 1347, Порядком функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства еРибальство, затвердженим постановою КМУ від 8 вересня 2025 р. № 1109 та деякими іншими нормативно-правовими актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на зайняття промисловим рибальством або дослідним виловом здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 2. Щодо рибництва ситуація є складнішою. Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проєкту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Під час звітування про стан виконання заходу за IV квартал 2025 року Держрибагенство повідомило, що створення додаткових сервісів із запровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень у IV кварталі 2025 року не відбувалося.
 У звітному повідомлені Держрибагентства за І квартал 2026 року також відсутня інформація про розроблення нових проектів актів Кабінету Міністрів України щодо впровадження електроннних аукціонів чи систем для доступу до обмеженого спільного ресурсу. 
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері рибальства та рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-Під час моніторингу у І кварталі 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час моніторингу у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.6 (1)</t>
   </si>
   <si>
     <t>Впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі та в повному обсязі</t>
   </si>
   <si>
     <t>день набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>електронні аукціони та системи для доступу до обмеженого спільного ресурсу запроваджено на постійній основі та функціонують повноцінно</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах. 
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує та реалізує державну політику у таких сферах, що стосуються змісту заходу: раціональне використання надр, лісів, рибальство та рибництво (аквакультура).
 З огляду на це, обсяг тих дій, що повинні зробити Мінекономіки та підпорядковані йому Держгеонадра, Держлісагентство, Держрибагентство на виконання цього заходу, складається з чотирьох частин, а саме впровадження відповідних цифрових продуктів у таких галузях, як використання надр, використання лісів, рибальства та рибництва.
 1.Щодо сфери використання надр 
 Постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
@@ -751,51 +767,51 @@
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Водночас під час звітування у ІІІ кварталі 2025 року Мінекономіки повідомило, що розпорядженням Кабінету Міністрів України від 26.01.2024 № 60-р «Про проведення аукціону з продажу права на укладення договору користування на умовах оренди акваторією (водним простором) Сухого лиману для цілей морської аквакультури» було передбачено проведення аукціону з продажу права на укладення договору користування на умовах оренди акваторією (водним простором) Сухого лиману для цілей морської аквакультури шляхом електронних торгів які проведені в електронній торговій системі «Prozorro.Продажі» 19 березня 2024 р.. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Отже, з огляду на те, що:
 (1) видача лісорубного квитка в електронній формі здійснюється в межах строкового експериментального проекту та не є впровадженою  на постійній основі та 
 (2) процедура надання в оренду водного простору морських вод для зайняття рибництвом не відповідає вимогам заходу
 заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.2.6 (2)</t>
   </si>
   <si>
     <t>1. Щодо впровадження електронних аукціонів 
 Постановою Кабінету Міністрів України від 26.07.2022  № 834 у додаток до постанови Кабінету Міністрів України від 30.12.2021 № 1433, яка визначає перелік видів продукції, торгівля якими здійснюється виключно на організованих товарних ринках внесено деревину (лісоматеріали)
 З огляду на зазначені зміни Держлісагентство забезпечує доступ до такого обмеженого спільного ресурсу як деревина (лісоматеріали) через біржові торги, план та графік яких розміщені на сайті ДП "ЛІАЦ" за посиланнями:
 https://www.ukrforest.com/auction_next 
 2. Щодо впровадження електронних систем для доступу до обмеженого спільного ресурсу
 Постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
-Отже, оскільки реалізація відповідного експериментального проєкту триває, станом на І квартал 2026 р. видача лісорубного квитка не має ознак упровадження системи доступу до відповідного обмеженого спільного ресурсу на постійній основі.
+Отже, оскільки реалізація відповідного експериментального проєкту триває, станом на ІІ квартал 2026 р. видача лісорубного квитка не має ознак упровадження системи доступу до відповідного обмеженого спільного ресурсу на постійній основі.
 З огляду на це захід 2.2.2.2.6.(2) є виконаним частково.</t>
   </si>
   <si>
     <t>2.2.2.2.6 (3)</t>
   </si>
   <si>
     <t>26.07.2023</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>Держгеонадра протягом останніх років активно працює в сфері цифровізації своїх послуг.
 Так, постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
 На сьогодні електронні торги з продажу таких дозволів проводяться за допомогою електронної системи «Прозорро.Продажі».
 На веб-сайті «Прозорро.Продажі» користувачі можуть переглядати інформацію про ділянки надр, спеціальні дозволи на користування якими, виставлені на аукціон у вигляді лотів. Обравши лот, який його цікавить, та зареєструвавшись на одному з електронних майданчиків, на якому, власне, й проводитиметься аукціон, користувач подає заявку для участі в аукціоні шляхом заповнення електронної форми в його особистому кабінеті на електронному майданчику.
 Після проходження процедури реєстрації та подання заявки заявник сплачує гарантійний внесок у будь-якій установі банку або безпосередньо на електронному майданчику за допомогою платіжних систем, якщо функціонал електронного майданчика забезпечує таку можливість.
 У разі дотримання описаної вище процедури користувач допускається до участі в аукціоні.
 Сам аукціон, як вже було сказано вище, проводиться шляхом електронних торгів. Після завершення аукціону, переможець на підставі протоколу аукціону, який також формується автоматично за допомогою функціоналу системи «Прозорро.Продажі», звертається до організатора аукціону, яким найчастіше виступає Держгеонадра, для укладення договору купівлі-продажу спеціального дозволу на користування надрами.
 Окрім того, в Україні функціонує електронний кабінет надрокористувача.
 Цей сервіс був розроблений задля цифровізації деяких процесів, пов’язаних з користуванням надрами. Зокрема, саме через електронний кабінет надрокористувача особа може подати заяву (разом з усіма необхідними документами) на отримання спеціального дозволу на користування надрами.
 Так, після перемоги на аукціоні особа звертається через електронний кабінет надрокористувача до Держгеонадр для отримання спеціального дозволу на користування надрами та угоди про умови користування надрами. Одержавши таке звернення уповноважена особа Держгеонадр надсилає, знову ж таки, через електронний кабінет надрокористувача угоду про умови користування надрами, яка вже підписана зі сторони Держгеонадр за допомогою електронного підпису. У відповідь переможець аукціону також через електронний кабінет надсилає цю ж угоду підписану з його сторони теж за допомогою електронного підпису, а також інформацію, що підтверджує факт сплати ним плати (збору) за отримання дозволу (це власне і є та плата, яка визначена за результатами аукціону). Після цього особа отримує через електронний кабінет власне сам дозвіл у формі електронного витягу з відповідного реєстру.
 Окрім того, електронний кабінет надрокористувача дозволяє також подавати заяви про продовження строку дії дозволу, внесення змін до нього, внесення змін до угоди про умови користування надрами, а також заяви на ініціювання ділянки надр на виставлення на аукціон. Електронний кабінет надрокористувача передбачає також функцію відстеження стану розгляду поданих заяв.
 Оскільки електронні аукціони з продажу права на користування надрами вже впровадженні на постійній основі й, більше того, створено електронний сервіс, за допомогою якого можна в режимі онлайн отримувати електронні дозволи на користування надрами, цілком обґрунтовано можна вважати цей захід виконаним повністю.</t>
   </si>
@@ -842,93 +858,102 @@
   </si>
   <si>
     <t>відкрито доступ до актуальної інформації про природні ресурси</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах.
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує державну політику у таких сферах, що стосуються змісту заходу:
 - розвиток водного господарства, управління, використання та відтворення поверхневих водних ресурсів;
 - геологічне вивчення та раціональне використання надр;
  - лісове господарство;
 - рибне господарство.
 1. З метою забезпечення доступу громадян до інформації щодо водних об’єктів України Держводагентством здійснюється ведення геопорталу «Водні ресурси України», який містить всебічну інформацію щодо державного водного кадастру – облік поверхневих водних об’єктів та знаходиться за посиланням http://geoportal.davr.gov.ua:81.
 Відповідно до постанови Кабінету Міністрів України від 12.03.2022 № 263 «Деякі питання забезпечення функціонування інформаційно-комунікаційних систем, електронних комунікаційних систем, публічних електронних реєстрів в умовах воєнного стану» доступ до геопорталу обмежено.
 Інформація стосовно проведених досліджень якості поверхневих вод попередньо публікувалась на сайті Держводагентства шляхом ведення програмної вебсистеми «Моніторинг та екологічна оцінка водних ресурсів» (http://monitoring.davr.gov.ua).
 Замість  веб-системи «Моніторинг та екологічна оцінка водних ресурсів України» запроваджена система «Є-моніторинг» - єдина система Держводагентства України, яка  збирає, аналізує і зберігає показники якісного стану поверхневих вод. Дані системи "є-Моніторинг" є публічно досутпними і під час воєнного стану. 
 Крім того, Держводагентством забезпечено публікацію даних моніторингу на порталі відкритих даних.
 2. Державна служба геології та надр України, відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» та наказу Державної служби геології та надр України від 04.05.2023 № 227, оприлюднює дані про обсяги запасів і видобутку корисних копалин, а також надання спеціальних дозволів на користування надрами. Відкриті дані оприлюднені на Єдиному державному вебпорталі відкритих даних (https://data.gov.ua/organization/derzhavna-sluzhba-heolohiyi-ta-nadr-ukrayiny).
 З огляду на те, що відповідні профільні органи координувались Міндовкілля, а надалі Мінекономіки, захід в частині відкриття доступу до інформації про водні ресурси та надра можна вважати виконаним.
 3. Інформація про лісові ресурси відображена у Державному лісовому кадастрі та оприлюднена на Єдиному державному веб-порталі відкритих даних.
 Останнє оновлення відбулося 15.07.2025, частота оновлення набору даних визначена як щорічна. Однак, відомості Державного лісового кадастру наведені станом на 01.01.2011 року.
 4. Мінекономіки, а до липня 2025 року Міндовкілля, визначено відповідальним за організацію в Україні державного обліку тварин, а також ведення на його основі державного кадастру тваринного світу. Інформація з цього кадастру опублікована на Порталі відкритих даних.
 5. Одним із повноважень Мінекономіки, переданих від Мінагрополітики, є щорічне затвердження лімітів спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
 Оскільки ліміти затверджуються наказом Мінагрополітики (надалі – Мінекономіки), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
 6. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
 За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
-За повідомленням Мінекономіки у І кварталі 2026, розпочато тестування модуля «еСтавок», як додаткового сервісу системи управління галуззю рибного господарства «еРибальство». Між Держрибагентством та ФАО буде укладено контракт. Укладено контракт між ФАО та компанією розробником щодо подальшого доопрацювання програмного забезпечення «еРибальство» та розробки компонента «еРибальство» – «еСтавок».
+За повідомленням Мінекономіки у І кварталі 2026, розпочато тестування модуля «еСтавок», як додаткового сервісу системи управління галуззю рибного господарства «еРибальство». Між Держрибагентством та ФАО буде укладено контракт. Укладено контракт між ФАО та компанією розробником щодо подальшого доопрацювання програмного забезпечення «еРибальство» та розробки компонента «еРибальство» – «еСтавок». У ІІ кварталі 2026 року Мінекономіки зазначило аналогічну інформацію.
 Звітуючи про виконання заходу IV кварталі 2025, Мінекономіки також повідомило про розроблення проєкту розпорядження Кабінету Міністрів України «Про затвердження плану заходів щодо вирішення питань, які стосуються виконання рішення VII/8r сьомої сесії Наради Сторін Конвенції про доступ до інформації, участь громадськості в процесі прийняття рішень та доступ до правосуддя з питань, що стосуються довкілля (Орхуської Конвенції) на 2026 рік» з метою забезпечення виконання Україною рішення VII/8r сьомої сесії Наради Сторін Орхуської Конвенції.
-Крім цього, звітуючи про виконання заходу у І кварталі 2026 Мінекономіки зазначено про надання таких наборів даних для розміщення на Порталі відкритих данихі: ліміти на спеціальне використання природних ресурсів у межах територій та об’єктів природно-заповідного фонду загальнодержавного значення; перелік дозволів на імпорт та експорт видів дикої фауни і флори, сертифікатів на пересувні виставки, реекспорт та інтродукцію з моря зазначених зразків, за винятком осетрових риб і виробленої з них продукції; державний кадастр територій та об’єктів природно-заповідного фонду; Червона книга України; Зелена книга України; перелік дозволів на транзитне переміщення не зареєстрованих в Україні генетично модифікованих організмів; перелік дозволів на проведення державної апробації (випробування) генетично модифікованих організмів у відкритій системі; перелік дозволів на спеціальне використання об’єктів тваринного світу; перелік дозволів на спеціальне використання (добування, збирання) об’єктів Червоної книги України.
+Крім цього, звітуючи про виконання заходу у І та ІІ кварталах 2026 Мінекономіки зазначено про надання таких наборів даних для розміщення на Порталі відкритих даних: ліміти на спеціальне використання природних ресурсів у межах територій та об’єктів природно-заповідного фонду загальнодержавного значення; перелік дозволів на імпорт та експорт видів дикої фауни і флори, сертифікатів на пересувні виставки, реекспорт та інтродукцію з моря зазначених зразків, за винятком осетрових риб і виробленої з них продукції; державний кадастр територій та об’єктів природно-заповідного фонду; Червона книга України; Зелена книга України; перелік дозволів на транзитне переміщення не зареєстрованих в Україні генетично модифікованих організмів; перелік дозволів на проведення державної апробації (випробування) генетично модифікованих організмів у відкритій системі; перелік дозволів на спеціальне використання об’єктів тваринного світу; перелік дозволів на спеціальне використання (добування, збирання) об’єктів Червоної книги України.
 У зв’язку з тим, що актуальна інформація про водні ресурси та надра розміщується у вільному доступі, однак інформація про лісові ресурси країни залишається  неактуальною, а також у зв’язку з незавершеністю роботи над відповідним компонентом системи «еРибальство» заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.7 (3)</t>
   </si>
   <si>
     <t>Під час моніторингу було встановлено, що інформація про лісові ресурси відображена у Державному лісовому кадастрі та оприлюднена на Порталі відкритих даних. Останнє оновлення відбулося 15 липня 2025 року, частота оновлення набору даних визначена як щорічна.
 Разом з тим, як видається з інформації, розміщеної на Порталі відкритих даних, відомості Державного лісового кадастру наведені станом на 01.01.2011 року. За повідомленням Держлісагентства у попередньому звітному періоді, у зв'язку з відсутнім бюджетним фінансуванням ведення Державного лісового кадастру призупинено.
 У зв’язку з цим заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.7 (4)</t>
   </si>
   <si>
     <t>Державне агентство водних ресурсів України</t>
   </si>
   <si>
     <t>З метою забезпечення доступу громадян до інформації щодо водних об’єктів України Держводагентством здійснюється ведення геопорталу «Водні ресурси України», який містить всебічну інформацію щодо державного водного кадастру – облік поверхневих водних об’єктів та знаходиться за посиланням http://geoportal.davr.gov.ua:81.
 Відповідно до постанови Кабінету Міністрів України від 12.03.2022 № 263 «Деякі питання забезпечення функціонування інформаційно-комунікаційних систем, електронних комунікаційних систем, публічних електронних реєстрів в умовах воєнного стану» доступ до геопорталу обмежено. 
 Інформація стосовно проведених досліджень якості поверхневих вод висвітлюється на сайті Держводагентства шляхом ведення програмної вебсистеми «Моніторинг та екологічна оцінка водних ресурсів» (http://monitoring.davr.gov.ua).
 На період воєнних дій, з питань безпеки, доступ до екологічної інформації веб-системи закритий для загального користування. Здійснюється передача готових наборів даних із програмної веб-системи «Моніторинг та екологічна оцінка водних ресурсів» на дашборд «Екозагроза», що є офіційним ресурсом Міндовкілля. Дані моніторингу висвітлюються на мапі «Екозагрози» у тематичному шарі «Моніторинг та екологічна оцінка водних ресурсів». Крім того, Держводагентством забезпечено публікацію даних моніторингу на порталі відкритих даних.</t>
   </si>
   <si>
     <t>2.2.2.2.7 (5)</t>
   </si>
   <si>
     <t>Державна служба геології та надр України, відповідно до постанови Кабінету Міністрів України від 21.10.2015 №835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» та наказу Державної служби геології та надр України від 04.05.2023 №227, оприлюднює дані про обсяги запасів і видобутку корисних копалин, а також надання спеціальних дозволів на користування надрами. Відкриті дані оприлюднені на Єдиному державному веб-порталі відкритих даних (https://data.gov.ua/organization/derzhavna-sluzhba-heolohiyi-ta-nadr-ukrayiny)</t>
   </si>
   <si>
     <t>2.2.2.2.7 (6)</t>
   </si>
   <si>
     <t>1. Мінекономіки, (до липня 2025 року Міндовкілля), організовує в Україні державний облік тварин, а також ведення на його основі державного кадастру тваринного світу. Цей кадастр містить, в тому числі й інформацію щодо видів риб України. За допомогою кадастру можна визначити, які види риб мешкають у водоймах України. Інформацію з цього кадастру опублікована на Порталі відкритих даних.
 2. Ліміти спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби) щороку затверджуються Мінекономіки (дл липня 2025 Мінагрополітики). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
 Оскільки ліміти затверджуються наказом Мінекономіки (до липня 2025 Мінагрополітики), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
 3. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
 За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
 Звітуючи у ІІІ кварталі 2025 року про виконання заходу, Держрибагентство зазначає наступне: "Проведено фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення остаточних заходів протягом 2025 і 2026 років. Направлено бюджетний запит до Мінекономіки. Листом від 15.09.2025 Продовольча та сільськогосподарська організація Об'єднаних Націй (ФАО) заявила про фіансову підтримку третьої ітерації та оновлення всіх наявних модулів еРиба, включно з «еугодою», «еАвторизацією», «еМіткою», «е Реєстром рибальських операторів», «Лімітами та квотами» та «Довідниками». ТЕО створення решти компонентів еРиби буде проводитись при розробці відповідних підзаконних актів".
 У IV кварталі 2025 року Держрибагентство додатково повідомило, що триває робота над розробкою електронної системи Є-ставок.
+За повідомленням органу у І кварталі 2026 рок розпочато тестування модуля Державного обліку рибогосподарських водних об’єктів (їх частин) "еСтавок", як додаткового сервісу системи управління галуззю рибного господарства еРибальство. Укладено контракт між Сільськогосподарською і продовольчою ораганізацією ООН (ФАО) та компанією розробником щодо подальшого доопрацювання програмного забеспечення еРибальство та розробки компонента еРибальство - еСтавок
+У ІІ кварталі 2026 року Держрибагентство повідомило, що 1. Мінекономіки, (до липня 2025 року Міндовкілля), організовує в Україні державний облік тварин, а також ведення на його основі державного кадастру тваринного світу. Цей кадастр містить, в тому числі й інформацію щодо видів риб України. За допомогою кадастру можна визначити, які види риб мешкають у водоймах України. Інформацію з цього кадастру опублікована на Порталі відкритих даних.
+2. Ліміти спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби) щороку затверджуються Мінекономіки (дл липня 2025 Мінагрополітики). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
+Оскільки ліміти затверджуються наказом Мінекономіки (до липня 2025 Мінагрополітики), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
+3. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
+За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
+Звітуючи у ІІІ кварталі 2025 року про виконання заходу, Держрибагентство зазначає наступне: "Проведено фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення остаточних заходів протягом 2025 і 2026 років. Направлено бюджетний запит до Мінекономіки. Листом від 15.09.2025 Продовольча та сільськогосподарська організація Об'єднаних Націй (ФАО) заявила про фіансову підтримку третьої ітерації та оновлення всіх наявних модулів еРиба, включно з «еугодою», «еАвторизацією», «еМіткою», «е Реєстром рибальських операторів», «Лімітами та квотами» та «Довідниками». ТЕО створення решти компонентів еРиби буде проводитись при розробці відповідних підзаконних актів".
+У IV кварталі 2025 року Держрибагентство додатково повідомило, що триває робота над розробкою електронної системи Є-ставок.
 За повідомленням органу у І кварталі 2026 рок розпочато тестування модуля Державного обліку рибогосподарських водних об’єктів (їх частин) "еСтавок", як додаткового сервісу системи управління галуззю рибного господарства еРибальство. Укладено контракт між Сільськогосподарською і продовольчою ораганізацією ООН (ФАО) та компанією розробником щодо подальшого доопрацювання програмного забеспечення еРибальство та розробки компонента еРибальство - еСтавок.
+У зв’язку з незавершеністю роботи над компонентом, відповідальним за державний облік рибогосподарських водних об’єктів (їх частин), заходу присвоєно статус «Виконано частково».
 У зв’язку з незавершеністю роботи над компонентом, відповідальним за державний облік рибогосподарських водних об’єктів (їх частин), заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.3</t>
   </si>
   <si>
     <t>Після внесення відповідних змін до законодавства забезпечено опублікування у форматі відкритих даних фінансової звітності, інформації про ризиковість платників податків згідно з Єдиним реєстром податкових накладних, ліцензійними реєстрами, а також інших ключових наборів даних, оприлюднення яких має значний антикорупційний ефект (з дотриманням вимог законодавства про доступ до публічної інформації та захист персональних даних)</t>
   </si>
   <si>
     <t>2.2.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” щодо оприлюднення інформації у формі відкритих даних під час воєнного стану, який передбачає оприлюднення під час воєнного стану відомостей реєстрів Мінагрополітики, Міндовкілля і Мінекономіки
 </t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>Міністерством цифрової трансформації України було розроблено та подано Кабінетові Міністрів України проект постанови Кабінету Міністрів України «Про внесення змін до постанов Кабінету Міністрів від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867» (далі - Проект акта) щодо оприлюднення інформації у формі відкритих даних під час воєнного стану, який зокрема передбачав оприлюднення під час воєнного стану відомостей реєстрів Мінагрополітики, Міндовкілля і Мінекономіки. 10 вересня 2025 р. Кабінетом Міністрів України прийнято постанову № 1151 "Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867 (далі – Постанова).
 Проектом акта Перелік наборів даних, які підлягають оприлюдненню у формі відкритих даних (далі - Перелік), який є додатком до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, пропонувалось доповнити розділом "Мінагрополітики", який складався з 26 наборів даних, а також внести зміни до розділів «Міндовкілля» і «Мінекономіки» Переліку, завдяки чому переліки наборів даних зазначених розпорядників інформації приводились у відповідність до чинного законодавства України. Однак у зв'язку із прийняттям постанови Кабінету Міністрів України від 21.07.2025 № 903 «Деякі питання Міністерства економіки, довкілля та сільського господарства», якою було ліквідовано Міністерство аграрної політики та продовольства України та Міністерство захисту довкілля та природних ресурсів України та передано їх функції до Міністерства економіки, довкілля та сільського господарства України, у тексті Постанови набори даних Міндовкілля та Мінагрополітики викладено в оновленому розділі "Мінекономіки" Переліку. 
 Змістом заходу передбачено внесення змін до Постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” щодо оприлюднення інформації у формі відкритих даних під час воєнного стану.
 Під час моніторнгу стану виконання  у ІІІ кварталі 2025 року, заходу було присвоєно статус "виконано частково" у зв`язку з відсутністю у Постанові положень щодо оприлюднення інформації у формі відкритих даних з урахуванням обмежень воєнного стану, які б стосувались наборів Мінекономіки.
 Листом Мінцифри 1/04-9-3 від 01.01.2026 повідомлено, що у ході розроблення та погодження проекту акта пункт 3 Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого Постановою № 835, планувалося доповнити абзацами такого змісту:
 «На території, на якій введено воєнний стан, розпорядники інформації відповідно до статті 6 Закону України «Про доступ до публічної інформації» тимчасово оприлюднюють набори даних, які підлягають оприлюдненню у формі відкритих даних на Єдиному державному веб-порталі відкритих даних, без інформації про:
@@ -936,57 +961,57 @@
 2) адреси місцерозташування органів військового управління, з’єднань, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, правоохоронних органів, Служби безпеки, розвідувальних органів України, підрозділів Державної спеціальної служби транспорту, Управління державної охорони, Держспецзв’язку, МВС, ДМС, ДСНС;
 3) адреси місцерозташування суб’єктів господарювання, які внесені до електронного реєстру учасників відбору та виконавців державних контрактів (договорів) та є виконавцями або залучені до виконання державних контрактів (договорів) з оборонних закупівель щодо вироблення товарів, виконання робіт і надання послуг з розроблення, виготовлення, ремонту, модернізації та утилізації озброєння, військової і спеціальної техніки, боєприпасів, їх складових частин;
 4) контактні дані (адреса проживання та реєстрації, контактний телефон, посада та інша інформація, яка може безпосередньо ідентифікувати особу) працівників об’єктів критичної інфраструктури, операторів об’єктів критичної інфраструктури, аварійно-диспетчерських служб (аварійних газових служб) та аварійних бригад, а також чутливої інформації щодо захисту критичної інфраструктури».
 Проте за результатами опрацювання пропозицій та зауважень заінтересованих органів, проведення узгоджувальних нарад було досягнуто висновку про неможливість розробки універсальної норми, яка би врегульовувала питання оприлюднення кожного набору даних під час дії воєнного стану. У зв’язку із цим пункт 3 Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого Постановою № 835, не було доповнено вищезгаданими абзацами.
 При цьому, при опрацюванні проекту акта у частині змін до Переліку Мінекономіки, Міндовкілля та Мінагрополітики не було висловлено зауважень щодо неможливості оприлюднення наборів даних під час дії воєнного стану.
 Таким чином, запроваджувати додаткові умови або обмеження до оприлюднення наборів даних Мінекономіки, Міндовкілля та Мінагрополітики під час дії воєнного стану не було необхідним, адже це призвело би до необґрунтованого обмеження доступу до публічної інформації у формі відкритих даних, що прямо суперечить суті Заходу.
 Розглянувши наведені Мінцифри пояснення, погоджуємось з тим, що у разі можливості оприлюднення наборів даних без додаткових обмежень під час воєнного стану, встановлення таких обмежень було б недоцільним.  З огляду та це,  статус заходу змінено на  «Виконано».</t>
   </si>
   <si>
     <t>2.2.2.3.4</t>
   </si>
   <si>
     <t>Оприлюднення/оновлення даних у реєстрах Мінекономіки під час воєнного стану (з урахуванням обмежень в інтересах національної безпеки, оборони, захисту життя громадян)</t>
   </si>
   <si>
     <t>19.09.2025</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>набори даних оприлюднено і регулярно оновлюються</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 10 вересня 2025 року № 1151 “Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867”, зокрема, внесені зміни до Переліку наборів даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 року № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” (далі – Постанова № 835).
-Відповідно до постанови Кабінету Міністрів України від 21 липня 2025 року № 903 “Деякі питання Міністерства економіки, довкілля та сільського господарства” вирішено ліквідувати Міністерство аграрної політики та продовольства України, а також Міністерство захисту довкілля та природних ресурсів України, визначивши правонаступником їх майна, прав і обов’язків Міністерство економіки, довкілля та сільського господарства України.
-Таким чином, до Переліку наборів даних Мінекономіки, які підлягають оприлюдненню у формі відкритих даних, наразі увійшли набори даних, які раніше оприлюднювали три Міністерства (Міністерство економіки України, Міністерство аграрної політики та продовольства України, Міністерство захисту довкілля та природних ресурсів України) та нові набори даних.
+Відповідно до змін, внесених Постановою №1151, до Переліку наборів даних Мінекономіки, які підлягають оприлюдненню у формі відкритих даних, увійшли набори даних, які раніше оприлюднювали три Міністерства (Міністерство економіки України, Міністерство аграрної політики та продовольства України, Міністерство захисту довкілля та природних ресурсів України) та нові набори даних.
 В межах звітування за І квартал 2026 року Мінекономіки повідомлено, що розпочато виконання заходу 2.2.2.3.4., а саме: оприлюднення/оновлення даних Мінекономіки на Порталі відкритих даних (www.data.gov.ua) відповідно до Постанови № 835 (зі змінами).
+Звітуючи про виконання заходу в ІІ кварталі 2026 року Мінекономіки повідомило, що продовжується оприлюднення та оновлення наборів даних Мінекономіки на порталі www.data.gov.ua відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 року № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних”. Здійснюється актуалізація оприлюднених наборів даних та підготовка до публікації нових.
 Варто зазначити, що Постановою №835 передбачено оприлюднення Мінекономіки 116  наборів даних (включно з наборами, які оприлюднюють усі розпорядники). 
-Інформація, оприлюднена на Порталі відкритих даних у розділі "Розпорядники"→ "Міністерство економіки, довкілля та сільського господарства України"→ "Активність" свідчить про те, що здійснюється створення нових наборів даних та оновлення існуючих наборів. Станом на дату моніторингу виконання заходу у IV кварталі 2025 року Мінекономіки оприлюднено 67 наборів даних, у І кварталі 2026 – 68 наборів. Водночас не всі з оприлюднених наборів є оновленими.
-[...1 lines deleted...]
-Показником виконання заходу визначено "набори даних оприлюднено і регулярно оновлюються". За даними Єдиного веб-порталу відкритих даних, станом на дату здійснення моніторингу за І квартал 2026 року не всі набори, розпорядником яких є Мінекономіки, оприлюднено, а серед оприлюднених наборів − не всі є оновленими.
+Інформація, оприлюднена на Порталі відкритих даних у розділі "Розпорядники"→ "Міністерство економіки, довкілля та сільського господарства України"→ "Активність" свідчить про те, що здійснюється створення нових наборів даних та оновлення існуючих наборів. Станом на дату моніторингу виконання заходу у IV кварталі 2025 року Мінекономіки оприлюднено 67 наборів даних, у І кварталі 2026 – 68 наборів, у ІІ кварталі 2026 року − 70. Водночас не всі з оприлюднених наборів є оновленими.
+Крім цього, під час моніторингу вдалось встановити, що частина наборів даних, які попередньо оприлюднювались Міндовкілля та Мінагрополітики, розміщені у розділах "Міністерство захисту довкілля та природних ресурсів України" та "Міністерство аграрної політики та продовольства України", реєстри Міндовкілля (40 активних реєстрів) додатково розміщені на платформі "ЕкоСистема".
+Показником виконання заходу визначено "набори даних оприлюднено і регулярно оновлюються". За даними Єдиного веб-порталу відкритих даних, станом на дату здійснення моніторингу за ІІ квартал 2026 року не всі набори, розпорядником яких є Мінекономіки, оприлюднено, а серед оприлюднених наборів − не всі є оновленими.
 З огляду на це, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.3.6 (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Оприлюднення у формі відкритих даних фінансової звітності юридичних осіб, що подана Державній податковій службі, щонайменше за останні три роки, та фінансової звітності компаній, що подана Державній службі статистики, починаючи з 11 лютого 2022 р.
 </t>
   </si>
   <si>
     <t>один місяць з дня припинення/скасування воєнного стану</t>
   </si>
   <si>
     <t>Державна служба статистики України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 </t>
   </si>
   <si>
     <t>набори даних оприлюднено</t>
   </si>
   <si>
     <t>Датою початку виконання заходу визначено "один місяць з дня припинення/скасування воєнного стану".  Станом на IV квартал 2025 року припинення чи скасування воєнного стану не відбулося, тобто строк виконання заходу не настав.
 Водночас на Єдиному порталі відкритих даних оприлюднено фінансову звітність компаній, що подана Держстату, починаючи  з 11 лютого 2022 року. 
@@ -994,150 +1019,151 @@
   </si>
   <si>
     <t>2.2.2.4</t>
   </si>
   <si>
     <t>Впроваджено інформаційно-аналітичну систему управління природними ресурсами, яка надає відкритий доступ до актуальної інформації про природні ресурси, містить функціонал надання електронних послуг, електронної звітності, простежуваності, екологічного моніторингу та інспектування, а також відкритий програмний інтерфейс для створення на основі даних такої інформаційно-аналітичної системи (без права їх зміни) аналітичного та візуального (геоінформаційного) програмного забезпечення</t>
   </si>
   <si>
     <t>2.2.2.4.1</t>
   </si>
   <si>
     <t>Здійснення заходів щодо проведення національної інвентаризації лісів (аерофотозйомка, оцифровування інформації, обробка даних)</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>національна інвентаризація лісів проведена</t>
   </si>
   <si>
     <t>Національна інвентаризація лісів здійснюється ВО "Укрдержліспроект" відповідно до постанови Кабінету Міністрів України від 21.04.2021 № 392 «Про затвердження Порядку проведення національної інвентаризації лісів та внесення зміни у додаток до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних». Роботи розпочаті у 2021 році.
 За даними, наданими Міндовкілля, у 2023 році обстежено 2930 лісових інвентаризаційних ділянки по всій території України, окрім Чернігівської, Сумської областей та областей, де ведуться бойові дії, а також окупованих територій.
 За інформацією, наданою Міндовкілля, станом на ІІІ квартал 2024 року за 2024 рік обстежено 560 із 720 запланованих лісових інвентаризаційних ділянок по всій території України, окрім Чернігівської, Сумської областей та областей де ведуться бойові дії, і окупованих територій. 
 За інформацією, наданою Держлісагентсвом, у звя'зку із воєнним станом постановою Кабінету Міністрів України від 25 квітня 2023 р. № 388 внесено Зміни до Порядку проведення національної інвентаризації лісів, згідно з якими установлено, що на період дії правового режиму воєнного стану та протягом двох років з дня його припинення або скасування, дія пункту 5 Порядку не поширюється на вимоги щодо встановлення шестирічного циклу на проведення національної інвентаризації лісів. 
 За повідомленням Держлісагентсва у ІІІ та IV кварталі 2025 року,  продовжуються роботи зі збору даних. Водночас повідомляється, що у зв'язку з військовою агресією рф проти України значна частина лісів є тимчасово недоступною - на ній неможливо зібрати польову інформацію про ліси. Тому перший цикл національної інвентаризації лісів не завершений.
-У І кварталі 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
+У І та ІІ кварталах 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
 З огляду на зазначене, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.4.2</t>
   </si>
   <si>
     <t>Відцифрування інформації про природні ресурси (геологічної інформації, інформації про водні та лісові ресурси) та наявні зрошувальні системи, гідротехнічні споруди, насосні станції</t>
   </si>
   <si>
     <t>Державна служба геології та надр України,
 Державне агентство водних ресурсів України,
 Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>інформація про природні ресурси відцифрована</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для повного виконання заходу необхідно відцифрувати:
 - геологічну інформацію;
 - інформацію про водні ресурси;
 - інформацію про лісові ресурси;
 - інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
 1. Геологічна інформація. 
 В рамках договору, укладеного між Європейським банком реконструкції та розвитку та ДНВП «Геоінформ Україна» від 20.07.2023 р. №2023.008675/15440/124786, «Україна: Реформування та розвиток ринку критичної сировини: Модернізація управління геоданими - Початковий процес оцифрування документів - Фаза 1». 
 Пілотний етап був успішно завершений у лютому 2024 року. У результаті було відскановано геологічні звіти щодо 125 родовищ, у тому числі 44 які входять до переліку критичних для ЄС, які будуть запропоновані інвесторам через конкурси та електронні аукціони. 
 Під час пілотної фази Проєкту було повністю зібрано та оброблено майже 6000 геологічних документів (4066 -родовища або прояви, які, як очікується, містять корисні копалини які входять до переліку критичних для ЄС). 
 На основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". 
 За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. 
 За повідомленням Держгеонадра, на основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. Наразі реалізовано проектування та розробку веб-додатку, який підтримує обробку та управління проектними даними. Додаток надає структурований інтерфейс для введення, перевірки та аналізу даних.
-Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у І кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
+Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у ІІ кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
 Втім, ще одним результатом здійснення робіт з відцифрування інформації є Інвестиційний атлас надрокористувача. Це електронний сервіс, доступний на вебсайті Держгеонадр, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
 На відміну від Державного геологічного порталу, дані Інвестиційного атласу надрокористувача є публічно доступними, окрім розділу «Мінерали майбутнього».
 Також, згідно постанови Кабінету Міністрів України від 11 липня 2023р. № 703, внесено зміни до Порядку державного обліку артезіанських свердловин, облаштування їх засобами вимірювання об’єму видобутих підземних вод. якими зокрема перебачено:
 -визначення єдиного порядку подання даних до Державного реєстру артезіанських свердловин, а саме через електронний кабінет надрокористувача, доступ до якого здійснюється через Державний геологічний вебпортал;
 - скасування необхідності подання копій паспортів у паперовому вигляді;
 - цифровізація обліку артезіанських свердловин. 
 У 2024 році оцифровано ділянки родовищ (ІІ пояс зони санітарної охорони) Вінницької області. У 2025 році продовжувалися роботи по оцифруванню ділянок інших регіонів. Зазначені роботи необхідні для Планів управління річковими басейнами, як частини вимог для вступу до ЄС. У попередні періоди складена інтерактивна карта масивів підземних вод та оприлюднена на Державному геологічному порталі (web-застосунок «Масиви підземних вод України»). 
-На жаль, під час моніторингу виконання заходу не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
+На жаль, під час моніторингу виконання заходу у ІІ кварталі 2026 не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
 2. Інформація про водні ресурси.
 За повідомленням Держводагентства у IV кварталі 2025 року, інформація щодо водних об'єктів у векторному вигляді (цифровому форматі) відображається на геопорталі "Водні ресурси України".
 Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням не вдається отримати доступ до сайту.
 Також на вебсайті Держагентства розміщено посилання на портал відкритих даних для завантаження чи підключення даних відповідних шарів геопорталу. За даними Єдиного державного веб-порталу відкритих даних, останнє оновлення цього набору даних відбулось у 2024 році.
 3. Інформація про ліси
-За повідомленням Мінекономіки щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
-Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
+За повідомленням Мінекономіки щодо виконання заходу у ІІ кварталі 2026 року за кошти виділених Федеральним міністерством продовольства, сільського господарства та регіональної ідентичності Німеччини, розроблено технічне завдання, що здійснювалося у рамках проекту ФАО на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
+У попередніх звітних періодах Мінекономіки повідомлялось, про те, що тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
 Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на IV квартал 2025 року відсутня інформація про прогрес реалізації цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на ІІ квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 4. Інформація про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
-За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І квартал 2026 року виконавцями не надано.
+За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І та ІІ квартал 2026 року виконавцями не надано.
 Як можна помітити, наразі ще тривають роботи з відцифрування геологічної інформації та інформації про водні ресурси, а в частині інформації про ліси ще потрібно привести підзаконне регулювання у відповідність із законом. З огляду на те, що роботи, потрібні для виконання заходу, незавершені до кінця, але частково вже виконані, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.3</t>
   </si>
   <si>
     <t>Створення інтерактивних віртуальних кімнат даних за всіма об’єктами, які можна отримати у користування</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>інтерактивні віртуальні кімнати даних створені</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем  цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Цей захід покликаний логічно продовжити попередній захід з відцифрування інформації про природні ресурси. Після того, як усі потрібні дані були б відцифровані відповідальні виконавці повинні були б на їх основі створити згадані вже у цьому заходу віртуальні кімнати даних.
 З огляду на це, для того, щоб захід вважався виконаним в тій частині, яка належить до компетенції Мінекономіки та підпорядкованим йому Держгеонадрам, Держводагентству та Держлісагентству потрібно створити інтерактивні віртуальні кімнати даних, які містили б відцифровану інформацію про такі об’єкти як надра, водні об’єкти та ліси.
 1.	Інтерактивні віртуальні кімнати даних з інформацією про надра. 
 Держгеонадра розробили та ввели в експлуатацію Державний геологічний вебпортал, на якому за інформацією, наданою Дергеонадра, запущено Інтерактивну карту користування надрами. 
 Водночас під час моніторингу стану виконання заходу на Державному геологічному порталі не вдалось знайти посилання на згадану Інтерактивну карту.
 Втім, на вебсайті Держгеонадр розміщений також Інвестиційний атлас надрокористувача. Це електронний сервіс, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
 На відміну від Державного геологічного вебпорталу, дані Інвестиційного атласу надрокористувача є публічно доступними навіть під час воєнного стану, окрім розділу «Мінерали майбутнього».
 Держгеонадра працюють над оцифруванням геологічної інформації. Так, 16 листопада 2022 року Держгеонадра уклали Меморандум з Європейським банком реконструкції та розвитку (ЄБРР) про технічну допомогу. В рамках реалізації цього проєкту заплановано відсканувати не менше 60 000 книг геологічних звітів і графічних додатків, розмістити ці матеріали на інтерактивних картах та перекласти метадані англійською мовою. В результаті проведення цих робіт Державний геологічний вебпортал наповнюється даними про геологічні дослідження які проводилися на тих чи інших родовищах. Цей проєкт розрахований на три роки, тобто він мав би тривати до завершення 2025 року.
 Однак, варто зауважити, що, за повідомленнями Міндовкілля у І кварталі 2025 року, частково зазначений вище проєкт з оцифрування геологічної інформації фінансувався Агентством США з міжнародного розвитку (USAID). У зв’язку з тими обставинами, які склалися навколо міжнародної технічної допомоги Україні від США, фінансування проєкту в цій частині призупинено.
 2. Інтерактивні віртуальні кімнати даних з інформацією про водні ресурси. 
 На вебсайті Держводагентства розміщене посилання на геопортал «Державний водний кадастр. Облік поверхневих водних об’єктів». На геопорталі містилася інтерактивна карта з відцифрованою інформацією про поверхневі водні об’єкти. 
 Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням, на жаль, не вдається отримати доступ до сайту.
 Також, як повідомляє Держгеонадра, служба розпочала оцифрування зон санітарної охорони (ЗСО) підземних джерел водопостачання. З цією метою було проаналізовано наявну геологічну інформацію в цілому по країні та створено набори даних наявних обʼєктів у Вінницькій області. Геопросторові дані включають два шари: водопункти на ділянках родовищ підземних вод та контури зон санітарної охорони.
 У IV кварталі 2025 року Мінекономіки також надало інформацію про те, що Система державного обліку рибогосподарських водних об’єктів (їх частин) (компонент системи "еРибальство") передбачає функціонал щодо оприлюднення інформації щодо переліку водних об’єктів, які можливо взяти в оренду. Розробка цього компоненту розпочнеться найближчим часом. Станом на І квартал, за повідомленням органу, розпочато тестування відповідного компоненту.
-2.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
+3.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
 За повідомленням Держлісагентства щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
 Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
 Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
-Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
+Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320. 
+У ІІ кварталі 2026 року Дерлісагентством надано аналогічну інформацію щодо прогресу зазначених заходів (в межах звітування за п.2.2.2.4.2 ДАП).
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на І квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на ІІ квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 З огляду на сказане вище, можна зробити висновок, що створені геопортали з інформацією про надра та водні ресурси. Інвестиційний атлас надрокористувача поповнюється новою інформацією, до порталу "Державний водний кадастр. Облік поверхневих водних об’єктів" доступ наразі відсутній. Оскільки такі кімнати даних створені лише по надрах та водним ресурсам, а по лісових ресурсах – ні, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.4 (1)</t>
   </si>
   <si>
     <t>Розміщення інформації про проведення електронних аукціонів з датами їх проведення</t>
   </si>
   <si>
     <t>розміщено інформацію про проведення електронних аукціонів</t>
   </si>
   <si>
     <t>Держгеонадра розміщує інформацію про проведення електронних аукціонів з продажу спеціального дозволу на користування надрами:
 - в системі «Прозорро.Продажі»;
 - на своєму офіційному вебсайті (розділ «Надрокористування» → «Оголошення» → рубрика «Аукціони»);
 - на своїх сторінках в соціальних мережах, як додатковий спосіб оповіщення для збільшення кількості учасників аукціонів.
 В усіх оголошеннях зазначається, в тому числі дата проведення аукціону.
 Публікування інформації про проведення аукціонів та й загалом перетворення процедури продажу спеціальних дозволів на право користування надрами на публічний процес дозволяє забезпечувати рівне право кожного заінтересованого суб’єкта господарювання отримати доступ до надр. 
 Отже, захід може вважатись виконаним.</t>
   </si>
   <si>
     <t>2.2.2.4.4 (2)</t>
   </si>
   <si>
     <t>Інформація про проведення електронних аукціонів з продажу необробленої деревини розміщується державним підприємством «Лісогосподарський Інноваційно-Аналітичний Центр» на своєму вебсайті у розділі «Біржові торги».
@@ -1189,451 +1215,461 @@
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року. 
 Так, на «ЕкоСистемі» доступна електронна послуга з видачі лісорубного квитка (розділ «е-Ліс» → «Адміністративні послуги»). Заява подається шляхом заповнення електронних форм. Після цього заява автоматично надсилається до територіального органу Держлісагентства або органу виконавчої влади з питань лісового господарства Автономної Республіки Крим залежно від того, де розташована лісова ділянка, на якій буде здійснюватися рубка. У разі відсутності підстав для відмови, уповноважений орган видає заявнику лісорубний квиток в електронній формі, який відображається на «ЕкоСистемі».
 Як вже було зазначено, лісорубний квиток зараз надається в електронній формі в рамках експериментального проєкту. Після його закінчення, якщо результати експерименту будуть оцінені позитивно, таку електронну послугу введуть на постійній основі.
 Як можна помітити, потрібні ІТ-системи існують щодо кожного з виокремлених природних ресурсів та інтегровані з «ЕкоСистемою». У зв’язку з цим, заходу присвоєно статус «Виконано».</t>
   </si>
   <si>
     <t>2.2.2.4.6</t>
   </si>
   <si>
     <t>Створення функції електронного звітування за усіма необхідними формами, надання обов’язкової інформації та повідомлень для суб’єктів господарювання</t>
   </si>
   <si>
     <t>через функціонал Єдиної екологічної платформи “ЕкоСистема” забезпечується подання електронної звітності</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, яке визначалося головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для того, щоб визначити обсяг необхідних дій, які повинні вчинити виконавці цього заходу, потрібно подивитися системно на зміст цього заходу, показник його виконання, перелік виконавців цього заходу, а також на індикатори досягнення очікуваного стратегічного результату (їх також можна знайти в нашій системі за таким алгоритмом: «Головна» → «Результати моніторингу та оцінки ефективності виконання державної антикорупційної програми на 2023 – 2025 роки» → «2.2. Державне регулювання економіки» → «2.2.2. Вибіркове застосування обов’язкових правил для бізнесу, що супроводжується відповідними корупційними ризиками» → «2.2.2.4. Впроваджено інформаційно-аналітичну систему управління природними ресурсами, яка надає відкритий доступ до актуальної інформації про природні ресурси, містить функціонал надання електронних послуг, електронної звітності, простежуваності, екологічного моніторингу та інспектування, а також відкритий…» → «Інформація про ОСР»).
 Якщо поглянути на цей захід у такий спосіб, то можна зробити висновок, що для повного його виконання виконавцям потрібно запровадити в «ЕкоСистемі» функцію подання електронної звітності за усіма необхідними формами, а також надання обов’язкової інформації та повідомлень. При чому, мова йде про звітність, інформацію та повідомлення, які стосуються використання природних ресурсів, а саме надр, водних ресурсів та лісів.
 І. Надра (частково й підземні води). В частині подання надрокористувачами звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням надр (а також підземних вод) важливими є такі види інформації:
 1. Річна звітність надрокористувачів. Йдеться про звітність, що пов’язана з державним обліком родовищ, запасів і проявів корисних копалин. Ця звітність подається за трьома формами:
 - форма звітності № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини);
 - форма звітності № 6-ГР (нафта, природний газ, конденсат, етан, пропан, бутани, гелій);
 - форма звітності № 7-ГР (підземні води).
 Очікується, що електронний кабінет надрокористувача буде надавати можливість надрокористувачам подавати всі ці форми звітності в електронному вигляді. Наразі електронний кабінет надрокористувача передбачає можливість надання звітності лише за формами № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини) та № 7-ГР (підземні води). Однак за повідомленням Держгеонадр, оскільки наказом Міндовкілля від 19.09.2024 №1169 «Про внесення змін до наказу Міністерства екології та природних ресурсів України від 14 березня 2016 року № 97», скасовано подання форми звітності 6-ГР у паперовому вигляді з 2026 року, у 2025 році виконувалась розробка функціоналу подання електронної форми 6-Гр. 
 За повідомленням Держгеонадра у І кварталі 2026 року, робота над розробкою модуля форми звітності № 6-ГР (горючі рідкі, горючі газоподібні) (річна) «Звітний баланс запасів корисних копалин за 20 ___ рік» наразі реалізовувалася в Електронному кабінеті надрокористувача у 2025 році.
+У ІІ кварталі 2026 року Держгеонадра надано аналогічну інформацію щодо прогресу виконання цього заходу.
 2. Повідомлення надрокористувачами про створення, придбання, передачу, права власності на геологічну інформацію або надання права користування геологічною інформацією. Геологічна інформація поділяється на
 - первинну (якщо говорити спрощено, це первинні записи геологічних досліджень; до первинної геологічної інформації належать, в тому числі, самі зразки порід) та
 - вторинну (створюється за результатами обробки та аналізу первинної; це вже детальні звіти за результатами будь-яких геологічних досліджень).
 За законодавством надрокористувачі повинні повідомляти Держгеонадра про створення такої інформації та операції з передачі права власності на неї чи надання її в користування. На основі цієї інформації ведеться каталог відомостей про геологічну інформацію. Як видається, електронний кабінет надрокористувача надає можливість подання таких повідомлень онлайн в електронній формі.
 3. Передача власне самої геологічної інформації. В процесі моніторингу встановлено, що в надрокористувачів наявний обов’язок передачі державі на зберігання принаймні вторинної геологічної інформації. Вона передається державному науково-виробничому підприємству «Геоінформ України» в електронній формі на цифровому носії.
 Формально, обов’язок щодо передачі такої інформації підпадає під зміст цього заходу. Це означає, що Держгеонадра мало би для виконання цього заходу забезпечити, наприклад, електронний кабінет надрокористувача функцією подання онлайн всього цього обсягу інформації. Однак, виглядає сумнівною доречність та необхідність проведення таких робіт, зважаючи на те, що мова йде не просто про подання звітності, а про передачу великого за обсягом об’єму даних. З цих міркувань, наразі, передача на зберігання вторинної геологічної інформації не буде братися до уваги про моніторингу цього заходу.
 4. Подання паспортів артезіанських свердловин. Законодавством передбачено обов’язок надрокористувачів (які в цій частині виступають і в якості водокористувачів) щорічно подавати до Держгеонадр паспорти артезіанських свердловин для ведення їх обліку. Видається, що електронний кабінет надрокористувача передбачає подання такої інформації онлайн в електронній формі.
 5. Подання інформації про об’єм видобутих підземних вод. Облік видобування підземних вод з артезіанських свердловин може здійснюватися за допомогою спеціального обладнання, яке автоматично передає відомості про об’єм видобутих підземних вод у безперервному режимі до автоматизованої системи обліку видобутих підземних вод. В тому випадку, коли надрокористувач (в даному випадку він вже буде водокористувачем) не використовує таке спеціальне обладнання, він повинен самостійно подавати таку інформацію через автоматизовану систему обліку. Ця система, як видається, не є складовою електронного кабінету надрокористувача. Її також не було знайдено у відкритому доступі. За законодавством доступ до цієї системи надається Держгеонадрами за заявою особи. З цього можна зробити обґрунтований висновок, що ця система є закритою. Наразі необхідність робити цю систему публічно доступною і інтегрувати її з «ЕкоСистемою» є сумнівною.
 6. Подання інформації щодо нафтових та газових свердловин. Законодавством встановлено обов’язок власників або користувачів нафтових та газових свердловин подавати інформацію про них, як при їх первинній реєстрації, початку їх будівництва, так і при зміні показників, що їх характеризують. Як видається, електронний кабінет надрокористувача повинен передбачати функцію надання такої інформації онлайн. Однак наразі ця функція ще не активована.
 Як можна помітити, основна звітність та інша обов’язкова інформація в сфері використання надр подається, або буде подаватися через електронний кабінет надрокористувача. Цей кабінет інтегрований з «ЕкоСистемою».
 ІІ. Водні ресурси. В частині здійснення водокористування важливою є річна звітність водокористувачів. Ця звітність пов’язана з державним обліком водокористування. Так, законодавством передбачений обов’язок всіх водокористувачів щорічно подавати звіти за формою звітності № 2ТП-водгосп. Портал електронних послуг Держводагентства надає можливість водокористувачів подавати таку звітність онлайн через заповнення електронної форми.
 На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як видається, має міститися посилання для подання такої звітності. Скористатись відповідною електронною послугою можна після авторизації у е-Кабінеті «ЕкоСистеми».
 ІІІ. Лісові ресурси. В частині подання постійними лісокористувачами або власниками лісів звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням лісів важливими є такі види інформації:
 1. Подання документації державного лісового кадастру. Держлісагентством ведеться державний лісовий кадастр, який є зведеною інформацією про ліси України. Кадастр повинен оновлюватися кожні п’ять років. Таке оновлення відбувається на основі первинного обліку лісів, який здійснюють самі постійні лісокористувачі та власники лісів. В рамках цього обліку усі постійні лісокористувачі та власники лісів складають та надсилають Держлісагентству документацію державного лісового кадастру за такими формами:
 - форма № 1 «Розподіл лісових ділянок за категоріями в межах категорій лісів»;
 - форма № 2 «Розподіл вкритих лісовою рослинністю лісових ділянок за панівними породами та групами віку»;
 - форма № 5 «Розподіл вкритих лісовою рослинністю лісових ділянок за 10-річними віковими періодами».
 Чинними Порядком ведення державного лісового кадастру та обліку лісів та Інструкцією про порядок ведення державного лісового кадастру і первинного обліку лісів не передбачено, щоб обмін інформацією між постійними лісокористувачами, власниками лісів та Держлісагентством здійснювався в електронній формі за допомогою електронних систем.
 Варто відмітити, що Держлісагентство вживає заходів з оновлення нормативного регулювання в цій частині. Так, Держлісагентство розробило проект постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 2. Електронний облік деревини. Законодавством встановлено процедуру з електронного обліку деревини, за якою обліковується весь шлях деревини починаючи з рубки дерева. Деревина обліковується за такими формами:
 - специфікація приймання деревини від заготівлі;
 - щоденник приймання деревини від заготівлі;
 - щоденник приймання деревини від розкряжування довгомірних лісоматеріалів;
 - специфікація-накладна приймання деревини після зміни якості;
 - специфікація-накладна на відправлення деревини залізничним транспортом;
 - товарно-транспортна накладна (ліс).
 Електронний облік здійснюється за допомогою спеціальних кишенькових персональних комп’ютерів, які підключені до єдиної державної системи електронного обліку деревини. За допомогою даних з цієї системи Держлісагентство здійснює моніторинг внутрішнього споживання вітчизняної деревини. Цю систему можна знайти у відкритому доступі і вона повинна бути доступною для громадськості. Однак, на жаль, перевірити той функціонал системи, який існує для громадського контролю під час моніторингу перевірити не вдалося.
 Наразі електронна система обліку деревини не інтегрована з «ЕкоСистемою».
 Варто також згадати й про те, що у вересні 2024 року Держлісагентство повідомляло про роботу над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство залучило міжнародне фінансування. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Під час монітрингу стану виконання заходу у ІІ кварталі 2026 року вдалось встановити, що ДП «ЛІАЦ» завершило розробку та впровадило нове технічне рішення у застосунку КПК, спрямоване на автоматизований контроль обсягів реалізації деревини за договорами. В оновленій версії застосунку реалізовано низку нових функцій:
+механізм контролю «Толеранс», який обмежує обсяги реалізації лісоматеріалів за договорами купівлі-продажу в межах встановленого допустимого перевищення (10% – для квартальних аукціонних договорів, 3% – для форвардних контрактів);
+обов’язкове заповнення вагових параметрів транспортного засобу під час оформлення реалізації деревини;
+відображення інформації про сертифікацію FSC 100% / Regulatory+ у ТТН-ліс.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
 Під час проведення моніторингу за четвертий квартал 2024, оскільки лише частина звітності у сфері використання надр та лісових ресурсів, а а також водних ресурсів може бути подана в електронний формі через «ЕкоСистему», заходу знову було присвоєно статус «Виконано частково».
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І та ІІ кварталах 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.7</t>
   </si>
   <si>
     <t>Створення функції обліку та простежуваності природних ресурсів</t>
   </si>
   <si>
     <t>на Єдиній екологічній платформі “ЕкоСистема” запроваджені системи простежуваності походження та реалізації продукції лісівництва, корисних копалин та відстеження руху водних ресурсів</t>
   </si>
   <si>
     <t>Якщо подивитися на зміст заходу та показник його виконання системно, можна зрозуміти, що для виконання цього заходу виконавці повинні запровадити в «ЕкоСистемі» функції ведення обліку та забезпечення простежуваності таких природних ресурсів, як продукції лісового господарства (деревини), корисних копалин та водних ресурсів. Такі електронні системи мали б надавати підприємцям можливість вести облік шляху такого ресурсу, від його видобутку до реалізації.
 1. Щодо обліку та простежуваності деревини, в Україні вже створена та функціонує система електронного обліку деревини. Облік деревини розпочинається від моменту проведення рубки. В той же день деревина маркується за допомогою спеціальної бирки та обліковується за встановленою формою. Ці бирки пронумеровані, просканувавши їх, можна через єдину державну систему електронного обліку деревини отримати інформацію про характеристики цієї деревини та місце, де вона була заготовлена.
 Система обліку деревини охоплює такі етапи як:
 - приймання деревини від заготівлі (тобто після рубки);
 - розкряжування заготовлених довгомірних лісоматеріалів (йдеться про поперечне розрізання стовбура дерева);
 - вивезення деревини із місць заготівлі на склади лісокористувача;
 - відвантаження деревини залізничним транспортом;
 - реалізація деревини.
 Окрім того, Держлісагентство в рамках проведення експериментального проєкту забезпечує надання лісорубного квитка та сертифіката про походження лісоматеріалів та виготовлених з них пиломатеріалів. Перший документ є дозволом на проведення рубки, а другий – документом, необхідним для експорту деревини за кордон. Держлісагентство веде також і облік цих документів, інформація якого є відкритою.
 Таким чином, за допомогою електронного обліку деревини, а також електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, можна простежити шлях деревини від здійснення рубки до її реалізації, в тому числі за кордон.
 Послуги з надання електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, а також переліки таких виданих документів доступні на «ЕкоСистемі» (розділ «е-Ліс»). Що ж до електронної системи обліку деревини, то наразі вона не інтегрована з «ЕкоСистемою».
-Варто зауважити, що наразі Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
-Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення.
+Варто зауважити, що у попередніх звітних кварталах встановлено, що Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення. 
+Під час монітрингу стану виконання заходу у ІІ кварталі 2026 року вдалось встановити, що ДП «ЛІАЦ» завершило розробку та впровадило нове технічне рішення у застосунку КПК, спрямоване на автоматизований контроль обсягів реалізації деревини за договорами. В оновленій версії застосунку реалізовано низку нових функцій:
+механізм контролю «Толеранс», який обмежує обсяги реалізації лісоматеріалів за договорами купівлі-продажу в межах встановленого допустимого перевищення (10% – для квартальних аукціонних договорів, 3% – для форвардних контрактів);
+обов’язкове заповнення вагових параметрів транспортного засобу під час оформлення реалізації деревини;
+відображення інформації про сертифікацію FSC 100% / Regulatory+ у ТТН-ліс.
 2. Корисні копалини.
 У Кабінеті надрокористувача забезпечено надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. 
 За повідомленням Держгеонадра, розпочато розроблення функціоналу з автоматизації вводу протоколів Державної комісії по запасах корисних копалин в бази даних для автоматизації процесу ведення державних балансів запасів корисних копалин. 
 Після надходження рекомендацій від Державної комісії України по запасах корисних копалин щодо приведення запасів та ресурсів об’єктів, що обліковуються в Державному балансі запасів корисних копалин України та розробляються на підставі спеціальних дозволів на користування надрами, у відповідність до вимог Класифікації запасів і ресурсів корисних копалин державного фонду надр, затвердженої постановою Кабінету Міністрів України від 05.05.1997 № 432 (зі змінами) роботи будуть продовжені в межах кошторисних призначень.
 Таким чином, на Єдиній екологічній платформі “ЕкоСистема” (через Кабінет надрокористувача) запроваджено лише функцію надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. Водночас наразі відсутні відомості про вже створені та впроваджені системи простежуваності походження та реалізації корисних копалин. 
 3. Водні ресурси.
-За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. 
+За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. У ІІ кварталі 2026 року органом було надано аналогічну інформацію.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
-Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою" та ще потребує вдосконалення, заходу знову присвоєно статус «Виконано частково». 
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою", заходу знову присвоєно статус «Виконано частково». 
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І та ІІ кварталах 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.8</t>
   </si>
   <si>
     <t>Запровадження компонентів Єдиної державної електронної системи управління галуззю рибного господарства, у яких будуть подаватися заяви про отримання документів дозвільного характеру, здійснюватися погодження, видаватися документи дозвільного характеру, реалізовуватиметься функція електронного звітування</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>створено відповідний функціонал компонентів (модулів) у Єдиній державній електронній системі управління галуззю рибного господарства</t>
   </si>
   <si>
     <t>Єдина державна електронна система управління галуззю рибного господарства («еРиба») є важливим елементом процедури укладення договорів на право на промисловий вилов риби та отримання відповідних спеціальних дозволів.
 Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою Е-Дозвіл, який був запущений 5 липня 2024 року.
 Також, статтею 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» передбачено, що система «еРиба» має також містити інформацію про звітність у сфері рибного господарства.
 Порядок здійснення спеціального використання водних біоресурсів, затверджений постановою Кабінету Міністрів України від 22 грудня 2023 р. № 1347, в оригінальній редакції передбачав розділ «Звіт про обсяги добування (вилову) водних біоресурсів», відповідно до якого користувачі водних біоресурсів під час здійснення промислового рибальства щомісяця до 1 числа (починаючи з 1 січня), а в разі досягнення 90 відсотків обсягу ліміту - щодня подавали особисто, надсилали поштовим відправленням або на офіційну електронну адресу територіальному органу Держрибагентства, в районі діяльності якого здійснюється спеціальне використання водних біоресурсів для промислового рибальства, звіти про обсяги добування (вилову) водних біоресурсів за кожним укладеним договором на право здійснення промислу. 
 Однак цей розділ був виключений на підставі постанови Кабінету Міністрів України від 28.06.2024 № 765. Цією ж постановою журнали обліку вилучених водних біоресурсів та прийнятих водних біоресурсів в паперовій формі було замінено журналом обліку рибогосподарської діяльності – компонентом «еРиби», що забезпечує ведення обліку рибогосподарської діяльності та оформлення квитанції обліку добутих (виловлених) водних біоресурсів (Е-Журнал). В рамках цього компоненту суб'єкти господарювання, що здійснюють промисловий вилов водних біоресурсів, звітують про всі промислові операції, які здійснюють в процесі своєї діяльності, в тому числі дії з риболовним судном та знаряддями лову, та облік добутих (виловлених) водних біоресурсів. Е-журнал був запущений 5 липня 2024 року.
 Інформація, зокрема про обсяги добування (вилову) водних ресурсів, вноситься суб’єктами господарювання в Е-Журнал в режимі реального часу. Тобто, завдяки впровадженню Е-Журналу Держрибагентство отримує дані, що раніше за загальним правилом надходили щомісячно, у значно актуальнішому стані. Таким чином, звіт про обсяги добування (вилову) водних біоресурсів, який передбачався оригінальною редакцією постанови Кабінету Міністрів України від 22 грудня 2023 року №1347, втратив свою актуальність та наразі суб’єктами господарювання не подається. 
 Отже, можна вважати, що у функціональному компоненті «еРиби» - Е-Журналі - реалізовується функція електронного звітування для суб’єктів рибного господарства, що здійснюють спеціальне використання водних біоресурсів.
 З огляду на це, усі компоненти Єдиної державної електронної системи управління галуззю рибного господарства, передбачені заходом, є запровадженими. Заходу присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.2.2.5</t>
   </si>
   <si>
     <t>Впроваджено дворівневу інформаційно-комунікаційну систему, що забезпечує можливість створення, розміщення, оприлюднення та обміну інформацією і документами в електронній формі, проведення концесійного конкурсу та конкурентного діалогу, а також публікацію документів у процедурі прямих переговорів з орендарем державного майна, що передається в концесію</t>
   </si>
   <si>
     <t>2.2.2.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення модулів планування та доступу на базі державного підприємства “PROZZORO” </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах коштів міжнародно-технічної допомоги</t>
   </si>
   <si>
     <t>модуль розроблено</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
-Зміст заходу полягає в розробленні модулів  планування та доступу на базі державного підприємства “PROZZORO”, які є складовими електронної торгової системи.
-[...1 lines deleted...]
-Мінекономіки надало таке пояснення щодо стану даного заходу (процитовано дослівно): 
+Зміст заходу полягає в розробленні модулів планування та доступу на базі державного підприємства “PROZZORO”, які є складовими електронної торгової системи.
+Інформація, досліджена під час моніторингу виконаня заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі планування та доступу на базі державного підприємства “PROZZORO” є розробленими. Відповідно показник виконання є недосягнутим, а заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.2</t>
+  </si>
+  <si>
+    <t>Розроблення модуля аутентифікації</t>
+  </si>
+  <si>
+    <t>01.03.2025</t>
+  </si>
+  <si>
+    <t>30.11.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля аутентифікації, який є елементом електронної торгової системи.
+Інформація, досліджена під час моніторингу виконаня заходу у попередніх звітних періодах та в ІІ кварталі 2026 року не свідчить про те, що модуль аутентифікації є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.3</t>
+  </si>
+  <si>
+    <t>Розроблення модулів аукціону та визначення переможця</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модулів аукціону та визначення переможця, які є елементами електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі аукціону та визначення переможця є розробленими. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.4</t>
+  </si>
+  <si>
+    <t>Розроблення модуля оцінки пропозицій</t>
+  </si>
+  <si>
+    <t>01.02.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля оцінки пропозицій, який є складовою електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модуль оцінки пропозицій є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.5</t>
+  </si>
+  <si>
+    <t>Розроблення модуля укладення договору</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля укладення договору, який є елементом електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модуль укладення договору є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.7</t>
+  </si>
+  <si>
+    <t>Розроблення модулів сповіщень, реєстрації та подання пропозицій</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модулів сповіщень, реєстрації та подання пропозицій, які є складовими електронної торгової системи.
+Інформація, досіджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі сповіщень, реєстрації та подання пропозицій є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.8</t>
+  </si>
+  <si>
+    <t>Упровадження шифрування пропозицій, зазначених у підпункті 2.2.2.5.7</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>шифрування впроваджено</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в упровадженні шифрування пропозицій, зазначених у підпункті 2.2.2.5.7.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що  функція шифрування є впровадженою. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.9</t>
+  </si>
+  <si>
+    <t>Забезпечення проведення тестування Електронної торгової системи</t>
+  </si>
+  <si>
+    <t>тестування проведено</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в забезпеченні проведення тестування Електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, не свідчить про те, що  тестування Електронної торгової системи проведено. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.10</t>
+  </si>
+  <si>
+    <t>Забезпечення переговорів з операторами щодо розроблення майданчика для учасників</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>переговори проведено та досягнуто домовленість про розроблення майданчику</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+За інформацією Мінекономіки, наданою за попередні звітні квартали, міністерством здійснювались заходи, спрямовані на проведення переговорів з операторами стосовно розроблення майданчика для учасників.
+Водночас у зв'язку з прийняттям Закон України № 4510-ІХ "Про публічно-приватне партнерство", від 19.06.2025 який передбачає запровадження вдосконаленого механізму ДПП та концесії, у ІІІ кварталі 2025 року Мінекономіки повідомило, що планує провести остаточні перемовини з операторами щодо розроблення майданчика після набрання Законом чинності.
+Набрання чинності Законом відбулось 31.10.2025. Водночас Мінекономіки не надало інформації, яка б підтверджувала проведенння остаточних переговорів з операторами щодо розроблення майданчик та досягнення домовленості про розроблення майданчику. Відтак показник виконання заходу є не досягнутим, тому заходу присвоєно статус "не виконано".
+Разом з цим, у ІІ кварталі 2026 року Мінекономіки надано такі пояснення щодо стану виконання даного заходу:
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.11</t>
+  </si>
+  <si>
+    <t>Тестування розробленого оператором майданчика, зазначеного у підпункті 2.2.2.5.10</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в тестуванні розробленого оператором майданчика для учасників, зазначеного у підпункті 2.2.2.5.10, що застосовуватиметься для проведення конкурсів в межах концесії.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчить про те, що тестування розробленого оператором майданчика, зазначеного у підпункті 2.2.2.5.10 не проведено. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.12</t>
+  </si>
+  <si>
+    <t>Забезпечення інтеграції системи підготовки та управління проектами з Електронною торговою системою</t>
+  </si>
+  <si>
+    <t>01.09.2025</t>
+  </si>
+  <si>
+    <t>система інтегрована</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в забезпеченні інтеграції системи підготовки та управління проектами з Електронною торговою системою.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що системи підготовки та управління проектами є інтегрованою з Електронною торговою системою. Відповідно показник виконання заходу не є досягнутим. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.13</t>
+  </si>
+  <si>
+    <t>Забезпечення тестування взаємодії системи підготовки та управління проектами з Електронною торговою системою</t>
+  </si>
+  <si>
+    <t>31.10.2025</t>
+  </si>
+  <si>
+    <t>система взаємодіє з Електронною торговою системою без зауважень</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст цього заходу полягає в забезпеченні тестування взаємодії системи підготовки та управління проектами з Електронною торговою системою, що застосовуватиметься для проведення конкурсів в межах концесії.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчать про те, що відповідне тестування не було проведене. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
 "19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі – Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
 Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
 Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
-    <t>2.2.2.5.2</t>
-[...231 lines deleted...]
-  <si>
     <t>2.2.2.5.14</t>
   </si>
   <si>
     <t>Проведення підготовки та реалізація пілотних проектів у системі підготовки та управління проектами та Електронній торговій системі</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>конкурс проведено без зауважень</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
 Зміст цього заходу полягає в проведенні підготовки та реалізації пілотних проектів у системі підготовки та управління проектами та Електронній торговій системі.
-Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, свідчить про те, що реалізація пілотних проектів, що полягають в проведенні концесійного конкурсу, не відбувалась. Тому заходу присвоєно статус "не виконано".
-[...2 lines deleted...]
-Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчить про те, що реалізація пілотних проектів, що полягають в проведенні концесійного конкурсу, не відбувалась. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
-Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
     <t>2.2.2.5.15</t>
   </si>
   <si>
     <t>Забезпечення проведення конкурсів з визначення приватного партнера в Електронній торговій системі</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>проведення конкурсів з визначення приватного партнера здійснюється за допомогою Електронної торгової системи</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
 Зміст цього заходу полягає в забезпеченні проведення конкурсів з визначення приватного партнера в Електронній торговій системі.
-Інформація, отримана під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, а також дані з відкритих джерел, свідчить про те, що проведення конкурсів з визначення приватного партнера в Електронній торговій системі не здійснюється. Тому заходу присвоєно статус "не виконано".
-[...2 lines deleted...]
-Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
+Інформація, отримана під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, а також дані з відкритих джерел, свідчить про те, що проведення конкурсів з визначення приватного партнера в Електронній торговій системі не здійснюється. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
-Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
     <t>2.2.3 Надмірне та необґрунтоване регуляторне навантаження на бізнес, що обумовлює високий рівень корупції у цій сфері</t>
   </si>
   <si>
     <t>2.2.3.1</t>
   </si>
   <si>
     <t>Впроваджено аналітичний модуль оцінки регуляторного навантаження на різні види бізнесу та результативності регуляторних актів у відповідних сферах як інструмент для зменшення обсягу витрат на дотримання вимог законодавства під час провадження господарської діяльності; визначено належні підходи до контролю за загальною кількістю регулювань</t>
   </si>
   <si>
     <t>2.2.3.1.1</t>
   </si>
   <si>
     <t>Розроблення модуля оцінки регуляторного навантаження на різні види бізнесу</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>модуль оцінки регуляторного навантаження на бізнес розроблено та протестовано</t>
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем у 1 кварталі 2025 року, розроблення модуля оцінки регуляторного навантаження на різні види бізнесу є складовою частиною Регуляторного порталу, розроблення та введення в експлуатацію якого триває
@@ -1649,99 +1685,98 @@
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 З огляду на те, що а) настала дата завершення виконання заходу; б) показник виконання заходу досягнутий, за результатами моніторингу за 3 квартал 2025 року захід 2.2.3.1.1 є таким, що виконаний невчасно та повністю.</t>
   </si>
   <si>
     <t>2.2.3.1.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля оцінки регуляторного навантаження на різні види бізнесу</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>модуль оцінки регуляторного навантаження введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів- до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
-Інформація за 1 квартал 2026 року.
-[...1 lines deleted...]
-З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.1.2. не виконано.</t>
+Протягом 1 та 2 кварталів 2026 року змін щодо виконання заходу не відбулося. Постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» Урядом не прийнято. Оскільки строк виконання заходу закінчився, а показник його виконання не досягнуто, захід 2.2.3.1.2. залишається невиконаним.</t>
   </si>
   <si>
     <t>2.2.3.1.3</t>
   </si>
   <si>
     <t>Розроблення ІТ-інструмента “Регуляторний дашборд”</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>“Регуляторний дашборд” розроблено</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана виконавцем у 2 кварталі 2025 року.
 1. ІТ-інструмент “Регуляторний дашборд” є частиною модуля Регуляторного порталу, який розроблено відповідно до заходу 2.2.3.2.1. У травні завершено розробку модулів ЄІС «Регуляторний портал», його функціональної публічної частини та адміністративної панелі управління контентом. Проведено тестування процесів на відповідність останньої версії порталу. Співробітникам ДРС передані ключі та кредити для безпосереднього тестування кабінету користувача Регуляторного порталу.
 2. У червні укладено договір між ДРС та технічним адміністратором ДП «Українські спеціальні системи» від 16.06.2025 № 1118/25/NC про технічне забезпечення ЄІС «Регуляторний портал». Для порталу створено довідники державних органів та органів місцевого самоврядування, підготовлено низку документів: опис програмного забезпечення, протокол випробування системи, програму методики випробувань, керівництво для користувачів порталу. Проведено демонстрацію функціоналу системи «Регуляторний портал» для працівників ДРС.
 3. Наказом ДРС від 26.06.2025 № 120 створено Комісію для прийняття до ДРС від розробника вихідного коду ЄІС «Регуляторний портал» та технічної документації до нього, а також пов’язаних з ними прав інтелектуальної власності.
 4. Розроблений ДРС проєкт постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» листом ДРС від 30.06.2025 № 2886/20-25 подано на розгляд КМУ.
 Відповідно до інформації, що надана виконавцем у 3 кварталі 2025 року.
 5. Модуль Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проєктів нормативно-правових актів та дерегуляції, Модуль оцінки регуляторного навантаження на різні види бізнесу, ІТ-інструмент «Регуляторний дашборд» - розроблені.
 6. Посилання на Регуляторний портал: https://regulation.gov.ua/.
 7. Системно враховуючи інформацію, зокрема повідомлення про створення та підтвердження розміщення ІТ-інструмента “Регуляторний дашборд” на Регуляторному порталі, захід є виконаний повністю та вчасно.</t>
   </si>
   <si>
     <t>2.2.3.1.4</t>
   </si>
   <si>
     <t>Оприлюднення ІТ-інструмента “Регуляторний дашборд”</t>
   </si>
   <si>
     <t>“Регуляторний дашборд” оприлюднено</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Вдовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів). Також відбудеться оприлюднення "Регуляторного дашборду".
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що ІТ-інструмент “Регуляторний дашборд” є складовою частиною Регуляторного порталу. Оприлюднення ІТ-інструмента «Регуляторний дашборд» відбуватиметься в рамках введення в експлуатацію Регуляторного порталу (захід ДАП 2.2.3.2.2).
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2025 (дата початку виконання) – 31.10.2025 (дата завершення виконання).
-Інформація за 1 квартал 2026  року.
+Інформація за 1 квартал 2026 року.
 Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
-З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.</t>
+З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2</t>
   </si>
   <si>
     <t>Забезпечено публічний діалог з бізнес-середовищем щодо дерегуляції</t>
   </si>
   <si>
     <t>2.2.3.2.1</t>
   </si>
   <si>
     <t>Розроблення модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” розроблено</t>
   </si>
   <si>
     <t>1. Інформуючи про активність, спрямовану на виконання заходу у 3 кварталі 2024 року, Державна регуляторна служба повідомляла таке:
 1) 02.07.2024, 04.07.2024 відбулися онлайн зустрічі за участі представників Державної регуляторної служби, проекту МТД EU4Business «Підтримка інституційних органів і політики у сфері МСП (SMEPIS)» та представників проекту ПРООН «Зміцнення членських бізнес-об’єднань мікро-, малих і середніх підприємств в Україні (фаза 2)» для обговорення питань можливої додаткової фінансової підтримки.
 2) 18.07.2024 в рамках SMEPolicies and Institutions Support in Ukraine project ГО «Офіс ефективного регулювання» розпочато процедуру закупівлі послуг з розробки Регуляторного порталу. Обсяг робіт визначено згідно Технічного завдання на розробку Єдиної інформаційної системи «Регуляторний портал» з урахуванням пріоритетів та першочерговості етапів розробки.
 3) 28.08.2024 Державною регуляторною службою отримано проміжну інформацію про результати процедури закупівлі.
 4) Щодо проєкту Закону України «Про внесення змін до Закону України «Про засади державної регуляторної політики у сфері господарської діяльності» (щодо деяких питань створення Єдиної інформаційної системи «Регуляторний портал» та затвердження порядку її функціонування, а також удосконалення процедури внесення змін до цього Закону)»: законопроєкт доопрацьовано та надіслано на повторне погодження (з урахуванням висловлених зауважень) до НБУ, НКРЕКП, НКЕК та Держатомрегулювання, МОН. Отримано відповіді МОН (15.07.2024 та 23.07.2024), НБУ (18.07.2024), НКРЕКП (09.07.2024), НКЕК (10.07.2024), Держатомрегулювання (11.07.2024). На початку жовтня законопроєкт готується для повторної подачі до СКМУ.
 2. Державною регуляторною службою акцентовано увагу на тому, що:
 1) виконання завдання цілком і повністю залежить від наявності достатнього фінансування на створення програмного забезпечення Єдиної інформаційної системи «Регуляторний портал»; відповідний модуль є складовою системи.
 2) за результатами збору цінових пропозицій встановлено, що обсяг фінансування у рамках проекту МТД EU4Business: «Підтримка інституційних органів і політики у сфері МСП (SMEPIS)» недостатній. Державною регуляторною службою підготовлено та надано до Міністерства цифрової трансформації України пропозицію для формування окремих завдань, проектів, робіт інформатизації Національної програми інформатизації на 2024 рік, що потребують ресурсної підтримки (від 21.02.2024 № 725/20-24, від 01.03.2024 № 845/20-24, від 15.05.2024 № 1919/20-24).
@@ -1775,69 +1810,71 @@
 7) причина невиконання у визначений термін: обсяг робіт виявився надзвичайно об’ємним. Відсутні законодавчі підстави функціонування порталу.
 11. інформуючи про активність, спрямовану на виконання заходу у 3 кварталі 2025 року, Державна регуляторна служба повідомляла таке:
 1) модуль Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проєктів нормативно-правових актів та дерегуляції, Модуль оцінки регуляторного навантаження на різні види бізнесу, ІТ-інструмент «Регуляторний дашборд» - розроблені.
 2) на Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 12. Відповідно до Додатку 2 Програми показник виконання заходу 2.2.3.2.1 сформований як «модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” розроблено».
 13. З огляду на те, що а) настала дата завершення виконання заходу; б) показник виконання заходу досягнутий, за результатами моніторингу за 3 квартал 2025 року захід 2.2.3.2.1 є таким, що виконаний повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.2.3.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що Регуляторний портал створено: https://regulation.gov.ua/. Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 1 квартал 2026 року.
 Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
-З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
+З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2.3</t>
   </si>
   <si>
     <t>Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності через модуль взаємодії на ІКС “Регуляторний портал”</t>
   </si>
   <si>
     <t>план заходів щодо дерегуляції господарської діяльності на ІКС “Регуляторний портал” оприлюднено</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.3) та розроблення та подання Кабінетові Міністрів України проєкту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності за результатами проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.4) через модуль взаємодії на ІКС «Регуляторний портал» можливе після введення в експлуатацію Регуляторного порталу (2.2.3.2.2 – 2.2.3.2.3).
 Інформація за 4 квартал 2025 року.
 ДРС листом № 4486/20-25 від 15.10.2025 спільно з громадськістю та заінтересованими ЦОВВ підготовлено пропозиції до плану заходів щодо дерегуляції господарської діяльності та покращення бізнес-клімату на 2026-2027 роки, які надіслано до Мінекономіки для подальшої роботи та прийняття проєкту розпорядження Кабінету Міністрів України «Про внесення змін до розпорядження Кабінету Міністрів України від 4 грудня 2019р. № 1413».
 Інформація за 1 квартал 2026 року.
 ДРС спільно з громадськістю (без можливостей Регуляторного порталу, який ще не введено в експлуатацію) розроблено та погоджено із заінтересованими органами виконавчої влади проект розпорядження Кабінету Міністрів України «Про внесення змін до Плану заходів з дерегуляції господарської діяльності та покращення бізнес-клімату» та листом від 31.03.2026 № 1177/20-26 направлено Мінекономіки для подальшого внесення на розгляд Уряду.
-З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.</t>
+З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності</t>
   </si>
   <si>
     <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>2.2.3.3</t>
   </si>
   <si>
     <t>Спрощено та забезпечено можливість відкриття поширених видів бізнесу онлайн згідно з принципом життєвих ситуацій</t>
   </si>
   <si>
     <t>2.2.3.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Визначення переліку найпоширеніших видів бізнесу для подальшого створення можливості їх відкриття он-лайн на Єдиному державному вебпорталі електронних послуг
 </t>
   </si>
   <si>
     <t>перелік найбільш поширених видів бізнесу згідно з принципом життєвих ситуацій щодо можливості їх відкриття он-лайн визначено</t>
@@ -1995,88 +2032,91 @@
   </si>
   <si>
     <t>Відповідно до інформації за 4 квартал моніторингу.
 1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
 Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
 Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
 6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
-7. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
+7. У мехаж звітування за 2 квартал 2026 року Мінекономіки повідомило, що Урядом 15.07.2026 прийнята пКМУ № 907 "Деякі питання функціонування Єдиної державної системи дозвільних документів" - https://www.kmu.gov.ua/npas/deiaki-pytannia-funktsionuvannia-iedynoi-derzhavnoi-elektronnoi-systemy-dozvilnykh-dokumentiv-960-150726. 
+8. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
   </si>
   <si>
     <t>2.2.3.4.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення концепції Єдиної інтегрованої дозвільної системи доступу до ринків та забезпечення її доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
 Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
 Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
 6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
-7. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
+7. У мехаж звітування за 2 квартал 2026 року Мінекономіки повідомило, що Постанова КМУ від 05.07.2024 р. № 795, якою визначено концептуальні засади розроблення і впровадження Єдиної інтегрованої дозвільної системи доступу до ринків була оприлюднена на сайті Мінекономіки для проведення громадського обговорення у травні 2024 року.
+Проєкт пКМУ "Деякі питання функціонування Єдиної державної системи дозвільних документів", який було розроблено за результатом експерименту, був розміщений на сайті Мінекономіки (www.me.gov.ua) у розділі “Обговорення проєктів документів”: https://www.me.gov.ua/Documents/Detail/c611c920-b6b9-4613-900c-eeabaaa54423?lang=uk-UA&amp;title=PovidomlenniaProOpriliudnenniaProktuPostanoviKabinetuMinistrivUkraini-deiakiPitanniaFunktsionuvanniadinoiDerzhavnoiElektronnoiSistemiDozvilnikhDokumentiv-\
+8. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
   </si>
   <si>
     <t>2.2.3.5</t>
   </si>
   <si>
     <t>Скасовано зайву звітність: підприємці не подають декілька разів одну інформацію в різні органи влади; кабінет платника податків інтегровано у зручний єдиний державний веб-портал електронних послуг</t>
   </si>
   <si>
     <t>2.2.3.5.2</t>
   </si>
   <si>
     <t>Інтеграція кабінету платника податків у Єдиний державний вебпортал електронних послуг</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>звіти з питань підприємницької діяльності подаються онлайн через Єдиний державний веб-портал електронних послуг</t>
   </si>
@@ -2268,50 +2308,51 @@
   <si>
     <t>2.2.3.6.2</t>
   </si>
   <si>
     <t>Щопіврічний моніторинг розроблення та набрання чинності нормативно-правовими актами, спрямованими на виконання пропозицій Міжвідомчої робочої групи з питань прискореного перегляду інструментів державного регулювання господарської діяльності</t>
   </si>
   <si>
     <t xml:space="preserve">результати моніторингу оприлюднено </t>
   </si>
   <si>
     <t>За результатами моніторингу за 1 квартал 2025 року, відповідно інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 -283 залишити без змін;
 - 584 рекомендовано оптимізувати;
 - 352 скасовано.
 Інформація доступна за посиланням: https://deregulation.me.gov.ua
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 - 584 рекомендовано оптимізувати.
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати.
 З огляду на вищенаписане, прогрес у виконанні заходу відсутній.
 За результатами моніторингу за 4 квартал 2025 року, відповідно до інформації Міністерства економіки, довкілля та сільського господарства України: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати (інформація доступна за посиланням: https://deregulation.me.gov.ua/).
 За інформацією, наданою Міністерством економіки, довкілля та сільського господарства України, за 1 квартал 2026 року, в період з вересня 2023 року до грудня 2025 року моніторинг проведено, прийнято 37 нормативно-правових актів, якими скасовано 357 інструментів державного регулювання бізнесу. При цьому надана інформація не підкріплена джерелом, яке б її підтверджувало.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. вважається невиконаним.</t>
   </si>
   <si>
     <t>2.2.3.7</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечено функціонування  каналів співробітництва з Радою бізнес-омбудсмена, спрямованих на імплементацію її системних рекомендацій та усунення перешкод для ведення бізнесу </t>
   </si>
   <si>
     <t>2.2.3.7.1</t>
   </si>
   <si>
     <t>Укладення Меморандумів про співпрацю та партнерство між Радою бізнес-омбудсмена та заінтересованими органами державної влади</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Рада бізнес-омбудсмена</t>
   </si>
   <si>
     <t>Меморандуми про співпрацю та партнерство між Радою бізнес-омбудсмена та заінтересованими органами державної влади укладено</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана  Радою  бізнес-омбудсмена:
@@ -2882,98 +2923,104 @@
   </si>
   <si>
     <t>2.2.6.1</t>
   </si>
   <si>
     <t>На законодавчому рівні встановлено юридичну відповідальність уповноважених осіб - надавачів державної допомоги за недотримання вимог Закону України “Про державну допомогу суб’єктам господарювання” щодо надання незаконної та недопустимої державної допомоги</t>
   </si>
   <si>
     <t>2.2.6.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про державну допомогу суб’єктам господарювання”, який визначає:
 1) види відповідальності керівників та інших посадових осіб надавачів державної допомоги за порушення вимог зазначеного Закону, в тому числі, вимог щодо обов’язку повідомлення уповноваженому органу про надання нової державної допомоги та за надання державної допомоги, недопустимої для конкуренції
 </t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо подання інформації про державну допомогу суб’єктам господарювання та відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» (далі – Проект Закону) схвалений Комітетом 14.03.2024, розміщений для громадського обговорення на офіційному вебсайті Комітету. Проект Закону погоджено заінтересованими органами відповідно до Регламенту Кабінету Міністрів України, проведено правову експертизу Міністерством юстиції України.
 Проект Закону листом Комітету від 19.09.2024 № 500-07/01-264-НПА внесено на розгляд Кабінету Міністрів України.
 31.10.2024 Проект Закону розглянуто на засіданні Урядового комітету з питань економічної, фінансової, аграрної політики, стратегічних галузей промисловості, паливно-енергетичного комплексу та у справах ветеранів.
 01.11.2024 Проект Закону схвалено на засіданні Кабінету Міністрів України та подано до Верховної Ради України.
 05.11.2024 Проект Закону зареєстрований у Верховній Раді України за № 12181.
 17.07.2025 законопроект реєстр. № 12181 від 05.11.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 При цьому у зв’язку з відставкою Уряду Комітет листом від 24.07.2025 № 300-08/09-7972е повідомляв СКМУ про відсутність потреби в повторному забезпеченні подання в десятиденний строк на розгляд КМУ зазначеного законопроекту як такого, що не втратив актуальності, дотримавшись при цьому строків та процедури погодження із заінтересованими центральними органами виконавчої влади, визначених § 121 та главою 2 розділу 6 Регламенту.
 Разом з тим відповідно до пункту 5-2 розділу 9 «Прикінцеві та перехідні положення» Закону України «Про державну допомогу суб'єктам господарювання» під час дії воєнного стану норми статей 6, 7, 9-16 цього Закону та інші норми законодавства, що випливають із зазначених статей цього Закону, не застосовуються.
 Комітет листом від 30.09.2025 № 500-07/01-367-НПА вніс на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відновлення дії його окремих норм, особливостей їх застосування під час дії правового режиму воєнного стану та удосконалення проведення моніторингу державної допомоги суб’єктам господарювання», який зареєстрований у Верховній Раді України 30.12.2025, реєстраційний № 14345.
-Інформація за 1 квартал 2026 року. 
-[...2 lines deleted...]
-Таким чином, у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Інформація за 1 квартал 2026 року.
+Антимонопольний комітет України повідомляє, що в Комітеті розроблений проєкт Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання», який був надісланий на погодження заінтересованим органам відповідно до Регламенту Кабінету Міністрів України; щодо проєкту Закону проведені електронні консультації з громадськістю.
+Враховуючи наведене, в Комітеті розроблений проєкт Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» (далі – проєкт Закону).
+Інформація за 2 квартал 2026 року.
+Після процедури погодження відповідно до Регламенту Кабінету Міністрів України та електронних консультацій з громадськістю проєкт Закону листом Комітету від 23.04.2026 № 500-07/01-143-НПА було подано на розгляд Кабінету Міністрів України.
+Кабінетом Міністрів України як суб’єктом законодавчої ініціативи проєкт Закону подано до Верховної Ради України (реєстр. № 15304 від 08.06.2026).
+Згідно з карткою законопроєкту (https://itd.rada.gov.ua/billinfo/Bills/Card/70154), 16.07.2026 проєкт реєстр. № 15304 від 08.06.2026 було відкликано.
+Водночас відповідно до картки законопроекту на офіційному вебпорталі Верховної Ради України проект Закону № 15304 від 08.06.2026 був поданий Кабінетом Міністрів України до Верховної Ради України та станом на 30.06.2026 перебував на розгляді Верховної Ради України. Враховуючи, що моніторинг виконання заходу за 2 квартал 2026 року здійснюється станом на 30.06.2026, подальше відкликання зазначеного законопроекту 16.07.2026 не впливає на оцінку досягнення показника виконання заходу за відповідний звітний період. Таким чином, з огляду на досягнення визначеного показника виконання заходу (проект подано Закону до Верховної Ради України) захід слід вважати виконаним невчасно (датою завершення виконання заходу визначено 30.09.2025) та повністю.</t>
   </si>
   <si>
     <t>2.2.6.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, який визначає:
 1) склад порушень вимог законодавства про державну допомогу суб’єктам господарювання, в тому числі вимог щодо обов’язку повідомлення уповноваженому органу про надання нової державної допомоги та надання державної допомоги, недопустимої для конкуренції;
 2) санкції за такі порушення
 </t>
   </si>
   <si>
     <t>Антимонопольний комітет України розробив проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання», який схвалено на засіданні Комітету 14.03.2024, розміщено 22.03.2024 для громадського обговорення на офіційному вебсайті Комітету.
 Проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» листами Комітету направлено на погодження (проведення експертизи, отримання позиції) до:
 1. Міністерства економіки України;
 2. Міністерства фінансів України;
 3. Міністерства цифрової трансформації України;
 4. Національного агентства з питань запобігання корупції;
 5. Урядового офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України;
 6. Державної регуляторної служби України.
 Погодження без зауважень отримано від НАЗК, Мінфіну, Мінцифри, Мінекономіки, була позиція від ДРС та Урядового офісу.
 Звіт за результатами електронних консультацій з громадськістю щодо проекту Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» розміщено на офіційному вебсайті Комітету. Зауважень та пропозицій до зазначеного законопроекту від громадськості не надходило.
 Листом Комітету від 19.09.2024 № 500-07/01-264-НПА законопроект внесено на розгляд Кабінету Міністрів України в установленому законодавством порядку.
 За результатами опрацювання законопроекту із Секретаріатом Кабінету Міністрів України Комітет листами від 24.09.2024 № 500-07/01-271-НПА, від 04.10.2024 № 500-07/01-290-НПА та від 15.10.2024 № 500-07/01-297-НПА надав відповідні доопрацьовані матеріали Кабінету Міністрів України.
 01.11.2024 законопроект схвалено на засіданні Кабінету Міністрів України.
 Листом Кабінету Міністрів України від 05.11.2024 № 26423/0/2-24 законопроект подано до Верховної Ради України.
 05.11.2024 законопроект зареєстрований у Верховній Раді України за № 12179.
 17.07.2025 законопроект реєстр. № 12179 від 05.11.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 При цьому у зв’язку з відставкою Уряду Комітет листом від 24.07.2025 № 300-08/09-7972е повідомляв СКМУ про відсутність потреби в повторному забезпеченні подання в десятиденний строк на розгляд КМУ зазначених законопроектів як таких, що не втратили актуальності, дотримавшись при цьому строків та процедури погодження із заінтересованими центральними органами виконавчої влади, визначених § 121 та главою 2 розділу 6 Регламенту.
 Відповідно до пункту 5-2 розділу 9 «Прикінцеві та перехідні положення» Закону України "Про державну допомогу суб'єктам господарювання" під час дії воєнного стану норми статей 6, 7, 9-16 цього Закону та інші норми законодавства, що випливають із зазначених статей цього Закону, не застосовуються.
 Комітет листом від 30.09.2025 № 500-07/01-367-НПА вніс на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відновлення дії його окремих норм, особливостей їх застосування під час дії правового режиму воєнного стану та удосконалення проведення моніторингу державної допомоги суб’єктам господарювання», який наразі перебуває на розгляді у Кабінеті Міністрів України.
-Інформація за 1 квартал 2026 року. 
+Інформація за 1 квартал 2026 року.
 Антимонопольний комітет України з метою виконання заходу 2.2.6.1.2. розробив проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання».
 Законопроект листами Комітету № 500-07/01-24-НПА від 02.02.2026, № 500-07/01-31-НПА № 500-07/01-32-НПА № 500-07/01-77-НПА від 04.02.2026, надіслано на погодження до заінтересованих органів, а саме:
 1. Міністерство економіки, довкілля та сільського господарства України;
 2. Міністерство фінансів України;
 3. Міністерство цифрової трансформації України;
 4. Національне агентство з питань запобігання корупції;
 5. СПО об’єднань профспілок;
 6. СПО сторони роботодавців на національному рівні,
 а також для отримання роз’яснення до Державної регуляторної служби України.
 За результатами опрацювання законопроекту вищезазначені органи повідомили Комітет про погодження його – без зауважень.
 Комітет листом № 500-07/01-105-НПА від 24.03.2026 надіслав законопроект для проведення правової експертизи до Міністерства юстиції України.
 За результатами проведення правової експертизи Міністерство юстиції України надало висновок – відповідний. Наразі законопроект готується для внесення на розгляд до Кабінету Міністрів України.
-Таким чином, у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Інформація за 2 квартал 2026 року.
+КМУ подано проєкт Закону про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання до Верховної Ради України, який зареєстровано за реєстр. № 15305 від 08.06.2026
+Водночас відповідно до картки законопроекту (https://itd.rada.gov.ua/billinfo/Bills/Card/70155) на офіційному вебпорталі Верховної Ради України проєкт Закону № 15305 від 08.06.2026 був поданий Кабінетом Міністрів України до Верховної Ради України та станом на 30.06.2026 перебував на розгляді Верховної Ради України. Враховуючи, що моніторинг виконання заходу за 2 квартал 2026 року здійснюється станом на 30.06.2026, подальше відкликання зазначеного законопроєкту 16.07.2026 не впливає на оцінку досягнення показника виконання заходу за відповідний звітний період. Таким чином, з огляду на досягнення визначеного показника виконання заходу (проект Закону подано до Верховної Ради України), а також з урахуванням того, що датою завершення виконання заходу визначено 30.09.2025, захід слід вважати виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>2.2.7 Неефективний механізм здійснення попереднього контролю та оцінки впливу на конкуренцію при створенні та функціонування суб’єктів господарювання обумовлює негативний вплив на конкуренцію</t>
   </si>
   <si>
     <t>2.2.7.1</t>
   </si>
   <si>
     <t>На законодавчому рівні запроваджено досить дієві механізми контролю впливу на конкуренцію у зв’язку з можливими антиконкурентними діями у секторах економіки</t>
   </si>
   <si>
     <t>2.2.7.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, який встановлює, що:
 1) порядок і строки погодження проектів нормативно-правових актів та інших рішень державних органів, органів місцевого самоврядування, органів адміністративно-господарського управління та контролю, які можуть вплинути на конкуренцію, зокрема щодо створення суб’єктів господарювання, встановлення і зміни правил їх поведінки на ринку, або таких, що можуть призвести до недопущення, усунення, обмеження чи спотворення конкуренції на відповідних ринках, установлюються Антимонопольним комітетом;
 2) до переліку документів, що подаються заявником для державної реєстрації юридичної особи, входить також документ, що підтверджує погодження органом Антимонопольного комітету проекту рішення органу влади чи органу місцевого самоврядування щодо створення суб’єкта господарювання;
 3) відсутність документа, що підтверджує погодження органом Антимонопольного комітету проекту рішення органу влади чи органу місцевого самоврядування щодо створення суб’єкта господарювання, є підставою для відмови у здійсненні державної реєстрації юридичної особи</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
@@ -3899,153 +3946,153 @@
         <v>87</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>88</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>89</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>90</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F12" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G12" s="2" t="s">
+      <c r="H12" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="H12" s="2" t="s">
+      <c r="I12" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="O12" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="O12" s="2" t="s">
+      <c r="P12" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G13" s="2" t="s">
+      <c r="H13" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="H13" s="2" t="s">
+      <c r="I13" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="I13" s="2" t="s">
+      <c r="J13" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="O13" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="O13" s="2" t="s">
+      <c r="P13" s="2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>110</v>
       </c>
       <c r="G14" s="3" t="s">
@@ -4105,51 +4152,51 @@
         <v>117</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>118</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>119</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>120</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>121</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>122</v>
       </c>
       <c r="G16" s="3" t="s">
@@ -4209,153 +4256,153 @@
         <v>126</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>127</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>128</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>120</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>129</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>130</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>132</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>134</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>135</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>136</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>132</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>137</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>134</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>138</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="3" t="s">
@@ -4413,153 +4460,153 @@
         <v>131</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>143</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>144</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>145</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>146</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>147</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>148</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>150</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>151</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>152</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>146</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>147</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>148</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>137</v>
       </c>
       <c r="K23" s="3"/>
       <c r="L23" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>150</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>153</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G24" s="3" t="s">
@@ -4617,153 +4664,153 @@
         <v>146</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>147</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>148</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>143</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>150</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>159</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>160</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>161</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>128</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>163</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>164</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>165</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>128</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>137</v>
       </c>
       <c r="K27" s="3"/>
       <c r="L27" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>163</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>166</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G28" s="3" t="s">
@@ -4872,51 +4919,51 @@
         <v>161</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>128</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>143</v>
       </c>
       <c r="K30" s="3"/>
       <c r="L30" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>163</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>173</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -4976,51 +5023,51 @@
         <v>181</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>182</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>183</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="2"/>
       <c r="L32" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>184</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>185</v>
       </c>
       <c r="P32" s="2" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>174</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -5078,51 +5125,51 @@
         <v>196</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>137</v>
       </c>
       <c r="K34" s="3"/>
       <c r="L34" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>198</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>199</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>200</v>
       </c>
       <c r="G35" s="3" t="s">
@@ -5131,51 +5178,51 @@
       <c r="H35" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>203</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>204</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>205</v>
       </c>
       <c r="G36" s="3" t="s">
@@ -5184,51 +5231,51 @@
       <c r="H36" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>207</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>208</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>209</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G37" s="3" t="s">
@@ -5443,51 +5490,51 @@
       <c r="H41" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>225</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>226</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>227</v>
       </c>
       <c r="G42" s="3" t="s">
@@ -5496,51 +5543,51 @@
       <c r="H42" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>229</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>230</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>231</v>
       </c>
       <c r="G43" s="3" t="s">
@@ -5600,1122 +5647,1122 @@
         <v>239</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>197</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="2"/>
       <c r="L44" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>243</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>244</v>
       </c>
       <c r="P44" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q44" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>246</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>247</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>243</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>249</v>
       </c>
       <c r="P45" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q45" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>251</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>247</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="2"/>
       <c r="L46" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N46" s="2" t="s">
         <v>243</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>252</v>
       </c>
       <c r="P46" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q46" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>254</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>255</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>243</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>256</v>
       </c>
       <c r="P47" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>258</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>255</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="2"/>
       <c r="L48" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>243</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>259</v>
       </c>
       <c r="P48" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q48" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>261</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>247</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>262</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K49" s="2"/>
       <c r="L49" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N49" s="2" t="s">
         <v>243</v>
       </c>
       <c r="O49" s="2" t="s">
         <v>263</v>
       </c>
       <c r="P49" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>265</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>266</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K50" s="2"/>
       <c r="L50" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>267</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>268</v>
       </c>
       <c r="P50" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>270</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>266</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>271</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>272</v>
       </c>
       <c r="P51" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q51" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>274</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>275</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K52" s="2"/>
       <c r="L52" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N52" s="2" t="s">
         <v>276</v>
       </c>
       <c r="O52" s="2" t="s">
         <v>277</v>
       </c>
       <c r="P52" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q52" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>279</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>280</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>271</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>281</v>
       </c>
       <c r="P53" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q53" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>283</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>284</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K54" s="2"/>
       <c r="L54" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>285</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>286</v>
       </c>
       <c r="P54" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q54" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>287</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>288</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>280</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>289</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>290</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>291</v>
       </c>
       <c r="P55" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q55" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>293</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>294</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K56" s="2"/>
       <c r="L56" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>295</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>296</v>
       </c>
       <c r="P56" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q56" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>298</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>299</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
         <v>241</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>242</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>300</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>301</v>
       </c>
       <c r="P57" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>303</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>305</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>306</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>307</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K58" s="3"/>
       <c r="L58" s="3" t="s">
         <v>241</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>308</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>309</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>303</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>310</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>311</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>312</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>313</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K59" s="3"/>
       <c r="L59" s="3" t="s">
         <v>241</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>314</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>315</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>303</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>316</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>317</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>318</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>262</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K60" s="3"/>
       <c r="L60" s="3" t="s">
         <v>319</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>320</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>321</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>303</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>322</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>323</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>284</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>289</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K61" s="3"/>
       <c r="L61" s="3" t="s">
         <v>319</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>324</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>325</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>329</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>275</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K62" s="2"/>
       <c r="L62" s="2" t="s">
         <v>319</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N62" s="2" t="s">
         <v>330</v>
       </c>
       <c r="O62" s="2" t="s">
         <v>331</v>
       </c>
       <c r="P62" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q62" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>333</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>307</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K63" s="2"/>
       <c r="L63" s="2" t="s">
         <v>319</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>334</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>335</v>
       </c>
       <c r="P63" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q63" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>337</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>247</v>
       </c>
       <c r="I64" s="2" t="s">
         <v>307</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K64" s="2"/>
       <c r="L64" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N64" s="2" t="s">
         <v>338</v>
       </c>
       <c r="O64" s="2" t="s">
         <v>339</v>
       </c>
       <c r="P64" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q64" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>341</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>312</v>
       </c>
       <c r="I65" s="2" t="s">
         <v>262</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K65" s="2"/>
       <c r="L65" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>342</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>339</v>
       </c>
       <c r="P65" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q65" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>343</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>344</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>345</v>
       </c>
       <c r="G66" s="3" t="s">
@@ -6916,51 +6963,51 @@
         <v>302</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>343</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>344</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>367</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>368</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>266</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="3"/>
       <c r="L70" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>358</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>369</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>370</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="2" t="s">
@@ -7017,119 +7064,119 @@
       <c r="C72" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>377</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>378</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>318</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>375</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N72" s="2" t="s">
         <v>380</v>
       </c>
       <c r="O72" s="2" t="s">
         <v>381</v>
       </c>
       <c r="P72" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q72" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>382</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>383</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>384</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>248</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>375</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N73" s="2" t="s">
         <v>385</v>
       </c>
       <c r="O73" s="2" t="s">
         <v>386</v>
       </c>
       <c r="P73" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q73" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>387</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>389</v>
       </c>
       <c r="G74" s="3" t="s">
@@ -7173,51 +7220,51 @@
       <c r="B75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>387</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>396</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>397</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>36</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K75" s="3" t="s">
         <v>398</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M75" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N75" s="3" t="s">
         <v>114</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>399</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q75" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="3" t="s">
@@ -7226,51 +7273,51 @@
       <c r="B76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>387</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>400</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>401</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>402</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>403</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>398</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>404</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>405</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q76" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="3" t="s">
@@ -7279,102 +7326,102 @@
       <c r="B77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>387</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>406</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>407</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K77" s="3"/>
       <c r="L77" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M77" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N77" s="3" t="s">
         <v>408</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>409</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q77" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>387</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>388</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>410</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>411</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>299</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K78" s="3"/>
       <c r="L78" s="3" t="s">
         <v>412</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>413</v>
       </c>
       <c r="N78" s="3" t="s">
         <v>414</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>415</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q78" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="2" t="s">
         <v>17</v>
       </c>
@@ -7448,51 +7495,51 @@
         <v>423</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I80" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K80" s="2"/>
       <c r="L80" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N80" s="2" t="s">
         <v>424</v>
       </c>
       <c r="O80" s="2" t="s">
         <v>425</v>
       </c>
       <c r="P80" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q80" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>426</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>427</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>428</v>
       </c>
       <c r="G81" s="3" t="s">
@@ -7528,73 +7575,73 @@
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>426</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>427</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>434</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>435</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>431</v>
       </c>
       <c r="K82" s="3"/>
       <c r="L82" s="3" t="s">
         <v>58</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>436</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>437</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q82" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>441</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -7732,61 +7779,61 @@
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>458</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>459</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I86" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J86" s="2" t="s">
         <v>443</v>
       </c>
       <c r="K86" s="2"/>
       <c r="L86" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N86" s="2" t="s">
         <v>460</v>
       </c>
       <c r="O86" s="2" t="s">
         <v>461</v>
       </c>
       <c r="P86" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q86" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C87" s="2" t="s">
@@ -7795,104 +7842,104 @@
       <c r="D87" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>462</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>463</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>443</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>464</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N87" s="2" t="s">
         <v>465</v>
       </c>
       <c r="O87" s="2" t="s">
         <v>466</v>
       </c>
       <c r="P87" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q87" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>467</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>468</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I88" s="2" t="s">
         <v>88</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>469</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N88" s="2" t="s">
         <v>89</v>
       </c>
       <c r="O88" s="2" t="s">
         <v>470</v>
       </c>
       <c r="P88" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q88" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C89" s="3" t="s">
@@ -8260,104 +8307,104 @@
       <c r="D96" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>498</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>499</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I96" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>137</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N96" s="2" t="s">
         <v>408</v>
       </c>
       <c r="O96" s="2" t="s">
         <v>500</v>
       </c>
       <c r="P96" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q96" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>501</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>502</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I97" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>137</v>
       </c>
       <c r="L97" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N97" s="2" t="s">
         <v>503</v>
       </c>
       <c r="O97" s="2" t="s">
         <v>504</v>
       </c>
       <c r="P97" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q97" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C98" s="2" t="s">
@@ -8366,206 +8413,206 @@
       <c r="D98" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>505</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>506</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I98" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>137</v>
       </c>
       <c r="L98" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N98" s="2" t="s">
         <v>507</v>
       </c>
       <c r="O98" s="2" t="s">
         <v>508</v>
       </c>
       <c r="P98" s="2" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q98" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>509</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>510</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I99" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>137</v>
       </c>
       <c r="L99" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N99" s="2" t="s">
         <v>511</v>
       </c>
       <c r="O99" s="2" t="s">
         <v>508</v>
       </c>
       <c r="P99" s="2" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q99" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>512</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>513</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I100" s="2" t="s">
         <v>514</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>137</v>
       </c>
       <c r="K100" s="2"/>
       <c r="L100" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M100" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N100" s="2" t="s">
         <v>89</v>
       </c>
       <c r="O100" s="2" t="s">
         <v>515</v>
       </c>
       <c r="P100" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q100" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>438</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>516</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>517</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>518</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>519</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>56</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>133</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>520</v>
       </c>
       <c r="K101" s="3"/>
       <c r="L101" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M101" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N101" s="3" t="s">
         <v>521</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>522</v>
       </c>
       <c r="P101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q101" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C102" s="3" t="s">
@@ -8574,51 +8621,51 @@
       <c r="D102" s="3" t="s">
         <v>516</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>517</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>523</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>524</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K102" s="3" t="s">
         <v>520</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>80</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>525</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>526</v>
       </c>
       <c r="P102" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q102" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="2" t="s">
@@ -8639,51 +8686,51 @@
       <c r="H103" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I103" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J103" s="2" t="s">
         <v>532</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>533</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M103" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N103" s="2" t="s">
         <v>534</v>
       </c>
       <c r="O103" s="2" t="s">
         <v>535</v>
       </c>
       <c r="P103" s="2" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q103" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>527</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>536</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>537</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>538</v>
       </c>
       <c r="G104" s="3" t="s">
@@ -8692,51 +8739,51 @@
       <c r="H104" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>379</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>532</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>533</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N104" s="3" t="s">
         <v>534</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>540</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q104" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>527</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>541</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>543</v>
       </c>
       <c r="G105" s="2" t="s">
@@ -8745,51 +8792,51 @@
       <c r="H105" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I105" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J105" s="2" t="s">
         <v>532</v>
       </c>
       <c r="K105" s="2" t="s">
         <v>533</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>149</v>
       </c>
       <c r="M105" s="2" t="s">
         <v>66</v>
       </c>
       <c r="N105" s="2" t="s">
         <v>534</v>
       </c>
       <c r="O105" s="2" t="s">
         <v>545</v>
       </c>
       <c r="P105" s="2" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="Q105" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>527</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>546</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>547</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>548</v>
       </c>
       <c r="G106" s="3" t="s">
@@ -8847,102 +8894,102 @@
         <v>555</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I107" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J107" s="2" t="s">
         <v>533</v>
       </c>
       <c r="K107" s="2"/>
       <c r="L107" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M107" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N107" s="2" t="s">
         <v>534</v>
       </c>
       <c r="O107" s="2" t="s">
         <v>556</v>
       </c>
       <c r="P107" s="2" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="Q107" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>557</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>558</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I108" s="2" t="s">
         <v>379</v>
       </c>
       <c r="J108" s="2" t="s">
         <v>533</v>
       </c>
       <c r="K108" s="2"/>
       <c r="L108" s="2" t="s">
         <v>58</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>80</v>
       </c>
       <c r="N108" s="2" t="s">
         <v>534</v>
       </c>
       <c r="O108" s="2" t="s">
         <v>559</v>
       </c>
       <c r="P108" s="2" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="Q108" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>560</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>561</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>562</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>563</v>
       </c>
       <c r="G109" s="3" t="s">
@@ -8951,51 +8998,51 @@
       <c r="H109" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>379</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>532</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>533</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>149</v>
       </c>
       <c r="M109" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>534</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>565</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Q109" s="3" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q109"/>
   <mergeCells>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="Q3:Q9"/>
     <mergeCell ref="A10:A10"/>
     <mergeCell ref="B10:B10"/>
     <mergeCell ref="C10:C10"/>
     <mergeCell ref="D10:D10"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="Q10:Q10"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="E11:E13"/>