--- v2 (2026-09-21)
+++ v3 (2026-11-08)
@@ -432,64 +432,64 @@
 - наказом ДРС від 19.06.2023 № 89 створено робочу групу зі створення Електронної системи управління ризиками.
 - ДРС звернулася листом від 23.06.2023 № 2513/20-23 до Мінекономіки з пропозицією залучити ДРС до процесу розробки проекту Методики оцінки ефективності державного нагляду (контролю) (розробка цієї Методики передбачена іншим заходом Державної антикорупційної програми, 2.2.2.1.2, головним і єдиним виконавцем якого є Мінекономіки), оскільки розробка цієї Методики пов’язана із розробкою Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІІ кварталі 2023 року, ДРС повідомила, що 31 серпня 2023 року проведено засідання робочої групи щодо створення Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІV кварталі 2023 року, ДРС повідомила, що:
 - у жовтні 2023 року ДРС підготовила та надала Мінекономіки пропозиції до проекту Методики оцінки ефективності державного нагляду (контролю) (лист ДРС від 03.10.2023 № 3900/20-23).
 - у листопаді ДРС направили листи до центральних органів виконавчої влади про надання інформації (про збір, облік органом та джерела даних про випадки настання негативних наслідків від провадження господарської діяльності у сфері, за яку орган відповідальний) для підготовки проекту Концепції Електронної системи управління ризиками (лист ДРС від 03.11.2023 № 4370/20-23). Отримано та опрацьовано 26 відповідей.
 - 30 листопада 2023 року проведено чергове засідання робочої групи щодо створення Електронної системи управління ризиками, з питань результатів роботи ІАС ДНК у 2023 році та перспектив на 2024 рік.
 Звітуючи, про хід виконання заходу в І кварталі 2024 року, ДРС повідомила, що:
 - 19.01.2024 відбулося друге засідання Робочої групи щодо створення Електронної системи управління ризиками (протокол від 19.01.2024 № 116-07/1).
 За результатами засідання опрацьовується:
 - проект Концепції створення Електронної системи управління ризиками;
 - зміни до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387;
 - проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІ кварталі 2024 року, ДРС повідомила, що:
 - 18.06.2024 відбулося третє засідання Робочої групи щодо створення Електронної системи управління ризиками, за результатами якого членам робочої групи доручено активізувати доопрацювання проекту Концепції створення Електронної системи управління ризиками (протокол від 18.06.2024 № 116-07/3).
 - ДРС підготувала та надіслала до Мінекономіки проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387» (лист ДРС від 19.06.2024 № 2370/20-24).
 - напрацьовується проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Національне агентство з питань запобігання корупції не отримало нової інформації від ДРС щодо прогресу виконання цього заходу в ІІІ та ІV кварталах 2024 року.
 Звітуючи, про хід виконання заходу в І кварталі 2025 року, ДРС повідомила, що наказом ДРС від 22.01.2025 № 18 оновлено склад робочої групи щодо створення Електронної системи управління ризиками. 
 Звітуючи про хід виконання заходу у ІІІ кварталі 2025 року, ДРС повідомила. що в рамках виконання пункту 4. б) рішення РНБО від 21.07.2025 «Про запровадження правових і організаційних заходів щодо мораторію на безпідставні перевірки та втручання державних органів у діяльність бізнесу й стимулювання економічного зростання в Україні», введеного в дію Указом Президента України від 21.07.2025 № 538, щодо забезпечення розроблення та реалізації на плановій основі комплексу заходів, спрямованих на впровадження системи управління ризиками у сфері ДНК та запровадження механізму оцінки ефективності діяльності органів ДНК, передбачивши, зокрема, ризик-орієнтований підхід і цифровізацію – ДРС розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24 травня 2017 року № 387», який спрямований на впровадження системи управління ризиками у сфері державного нагляду (контролю) та запровадження механізму оцінки ефективності діяльності органів державного нагляду (контролю) з ризик-орієнтовним підходом та цифровізацією. 
 Проект прийнято на засіданні Уряду (постанова КМУ від 25 вересня 2025 р. № 1189).
 Також в рамках виконання пункту 4. г) зазначеного рішення РНБО щодо забезпечення впровадження в експлуатацію відповідного модуля (управління ризиками) в ІАС ДНК впродовж липня-вересня ДРС проведено контактні зустрічі з ГО «Офіс ефективного регулювання (BRDO)» та представниками ДП «НАІС». ГО «Офіс ефективного регулювання (BRDO)» розроблено «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК та передано сертифікати ключів «Трембіта» для початку тестування з розробки та впровадження модуля. 
 Листом від 16.09.2025 № 4097/20-25 ДРС звернулася до ДП «НАІС» щодо проведення ними тестування та введення в експлуатацію модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
 Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. ЦОВВ поінформовані про введення в експлуатацію "Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику" в ІАС ДНК листом ДРС від 13.10.2025 № 4465/20-25. Технічним адміністратором АІС ДНК є ДП «НАІС», яке на договірній основі між ЦОВВ та ДП «НАІС» розпочато проведення навчань щодо роботи із нововведеннями системи. 
 Звітуючи про виконання заходу у І кварталі 2026 року, ДРС повідомляє, що станом на звітний період додаткові відомості відсутні. ДРС продовжує працювати над концепцією функціонування електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю).
-У ІІ кварталі 2026 р. ДРС пропонує статус заходу «виконано», аргументуючи проведенням заходів щодо розроблення «Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
+У ІІ та ІІІ кварталах 2026 р. ДРС запропонувала статус заходу «виконано», аргументуючи проведенням заходів щодо розроблення «Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
 За повідомленням ДРС, суть застосування Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику (електронна система управління ризиками) полягає в наступному:
 - планування заходів державного нагляду (контролю) здійснюється в ІАС ДНК відповідно до статті 5 Закону України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності».
 - для формування річних планів органи державного нагляду (контролю) визначають перелік суб’єктів господарювання та сферу нагляду та плановий період. Система автоматично оцінює ризики, формує рейтинг суб’єктів господарювання за ступенем ризику та перелік суб’єктів, які можуть бути включені до планових заходів контролю.
 - на підставі сформованого рейтингу органи державного нагляду (контролю) відбирають суб’єктів господарювання для включення до проєктів річних планів з урахуванням ступеня ризику та нарахованих балів. 
 Оцінюючи повідомлення ДРС, слід зазначити таке.
 1) Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1.
 У заході 2.2.2.1.1 йдеться про проект Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний номер 5837 від 5 серпня 2021 р.), який до серпня 2025 року перебував на розгляді Верховної Ради України та 21 серпня 2025 року був відхилений та знятий з розгляду. Водночас за результатами моніторингу виконання заходу 2.2.2.1.1 у ІІ квартал 2026 року заходу 2.2.2.1.1. присвоєно статус «виконано» з огляду набрання 24.04.2026 чинності Законом України від 08.04.2026 № 4840-IX «Про основні засади державного нагляду (контролю)» (далі – Закон №4840-ІХ), який містить основні положення законопроекту реєст. № 5837 від 5 серпня 2021 р.
 Відтак датою початку виконання заходу 2.2.2.1.3. слід вважати 24.04.2026.
 Слід звернути увагу, що зміст заходу передбачає розроблення Електронної системи управління ризиками як складової інтегрованої автоматизованої системи державного нагляду (контролю), та, при цьому, початок виконання заходу пов’язується з набранням чинності Законом №4840-IX.
 Відтак захід полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої «новим» Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю) (далі – ІІКС). При цьому, ІІКС, відповідно до перехідних положень Закону №4840-ІХ, запрацює з дня, наступного за днем оприлюднення на офіційному вебсайті ДРС повідомлення про введення в дію ІКС, але не раніше дня припинення чи скасування воєнного стану в Україні.
 2) Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
 Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
-Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків, оскільки а) модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840, б) ІІКС буде введено в дію не раніше дня припинення чи скасування воєнного стану в Україні.
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків,  зокрема, з таких причин: а)  модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840, б) ІІКС буде введено в дію не раніше дня припинення чи скасування воєнного стану в Україні.
 З огляду на, те що:
 - ДРС було вжито вичерпних заходів щодо розроблення Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику, спрямованого на впровадження системи управління ризиками у сфері державного нагляду (контролю);
 - водночас відповідний модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840 та відкладено до дня припинення чи скасування воєнного стану в Україні, заходу присвоєно статус «виконано частково».</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.2.2.2</t>
   </si>
   <si>
     <t>Проведено аудит поточного стану впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу; визначено основні способи обходу їх обмежень; завершено впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу з урахуванням результатів проведеного аудиту (Електронного кабінету надрокористувача, електронних аукціонів “Prozorro.Sale”)</t>
   </si>
   <si>
     <t>2.2.2.2.1</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження нормативно-правових актів, якими впроваджені електронні аукціони та системи для доступу до обмеженого спільного ресурсу, щодо їх фактичного впровадження та функціональних можливостей, зокрема, у сфері доступу до природних ресурсів</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>Державна служба геології та надр України,
 Державне агентство лісових ресурсів України,
@@ -607,127 +607,127 @@
 При цьому, варто зазначити, що відповідно до постанови Кабінету Міністрів України від 30 травня 2025 року №625 продовжено видачу деяких дозвільних документів (зокрема лісорубний квиток) у сфері лісового господарства в електронній формі до 1 червня 2027 р. у межах раніше започаткованого експериментального проекту. 
 3.Щодо рибальства
 Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову (далі для спрощення називатимемо це «право на промисловий вилов риби») шляхом електронних торгів.
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства (еРибальство).
 Функціонал системи  надає можливість, в тому числі укладання договору на право на промисловий вилов риби після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на промисловий вилов риби після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи «еРибальство» врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже згаданою вище Постановою КМУ від 22.12.2023 № 1347, Постановою КМУ від 8 вересня 2025 р. № 1109, якою затверджено порядок функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства “еРибальство” та деякими іншими нормативними актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на промисловий вилов риби здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 4. Щодо рибництва
 Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проекту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проекту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проект тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики все ж таки вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується". 
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері використання надр, рибальства, рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері використання лісів (строковість впровадження експерементального проекту) та рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-У І та ІІ кварталах 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
+У І, ІІ, ІІІ кварталах 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
   </si>
   <si>
     <t>2.2.2.2.5 (3)</t>
   </si>
   <si>
     <t>Державне агентство лісових ресурсів України</t>
   </si>
   <si>
-    <t>1. Як повідомило Держлісагентство в рамках інформування про стан виконання заходу, «відповідно до норм Лісового кодексу України не передбачено продаж через аукціони, в тому числі електронні, користування лісовими ресурсами, які належати до переліку спільних обмежених ресурсів. У разі надходження до Держлісагентства відповідного проєкту акта Кабінету Міністрів України на погодження, Держлісагентство розгляне його у встановленому порядку згідно з регламентом Кабінету Міністрів України від 18.07.2007 № 950».
+    <t>1. Як повідомило Держлісагентство в рамках інформування про стан виконання заходу за попередні звітні періоди, «відповідно до норм Лісового кодексу України не передбачено продаж через аукціони, в тому числі електронні, користування лісовими ресурсами, які належати до переліку спільних обмежених ресурсів. У разі надходження до Держлісагентства відповідного проєкту акта Кабінету Міністрів України на погодження, Держлісагентство розгляне його у встановленому порядку згідно з регламентом Кабінету Міністрів України від 18.07.2007 № 950».
 Керуючись цими міркуваннями Держлісагентство листом від 08.07.2024 № 14-06/3805-24 повідомило Міндовкілля про неможливість виконання Держлісагентством даного заходу та надало пропозицію щодо зняття виконання його з контролю.
 2. Водночас змістом заходу 2.2.2.2.5. є розроблення та подання Кабінетові Міністрів України проектів актів Кабінету Міністрів України щодо впровадження не тільки електронних аукціонів, а й інших систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень.
 Так, постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (далі – Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
 Реалізація відповідного експериментального проєкту триває.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Не виконано". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - строковість впровадження експерементального проекту з видачі лісорубного квитка в електронній формі 
 заходу присвоєно статус "виконано частково".
-Оскільки під час моніторингу стану виконання заходів у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
+Оскільки під час моніторингу стану виконання заходів у І, ІІ, ІІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.2.5 (4)</t>
   </si>
   <si>
     <t>Державна служба геології та надр України</t>
   </si>
   <si>
     <t>Порядок надання спеціальних дозволів на користування надрами та процедура продовження їх строку, переоформлення, внесення змін, зупинення дії, анулювання, підстави для відмови у наданні, продовженні строку, внесення змін до угоди про умови користування надрами, тощо визначено статями 16 – 16-6 Кодексу України про надра.
 Подання заяви разом з необхідними документами для отримання, продовження строку дії спеціального дозволу на користування надрами, внесення змін до нього, а також внесення змін до угоди про умови користування надрами здійснюються заявником в електронній формі через електронний кабінет надрокористувача на Державному геологічному веб-порталі, формування та ведення якого забезпечує центральний орган виконавчої влади, що реалізує державну політику у сфері геологічного вивчення та раціонального використання надр.
 Порядок проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами затверджено постановою Кабінету Міністрів України від 23.09.2020 № 993.
 Законом України від 01.12.2022 № 2805-IX прийнято зміни до деяких законодавчих актів України щодо удосконалення законодавства у сфері користування надрами.
 Враховуючи зазначене, було внесено зміни до Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами, затвердженого постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993.
 Постановою Кабінету Міністрів України від 04.07.2023 № 749 «Про внесення змін та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України щодо користування надрами», яка набрала чинності з 26.07.2023, внесено зміни (в частині назви та редакції) до Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами.
 Відповідно до прийнятих змін, скорочуються ряд строків, що пов’язані з оголошенням першого та наступних аукціонів.
 Також встановлено, що розмір гарантійного внеску складає 20 відсотків початкової ціни лота, але не менше 10000000 (десяти мільйонів) гривень для корисних копалин, які мають стратегічне значення для сталого розвитку економіки та обороноздатності держави, 20000000 (двадцяти мільйонів) гривень для вуглеводнів, 2000000 (двох мільйонів) гривень для родовищ та/або ділянок надр, що містять пісок, та 1000000 (одного мільйона) гривень для інших корисних копалин (крім лота з продажу спеціального дозволу на геологічне вивчення, в тому числі дослідно-промислову розробку, видобування підземних вод (у тому числі мінеральних) для всіх потреб).
 Враховуючи зазначене, з огляду на запроваджене регулювання та підтримання його в актуальному стані захід може вважатися таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>2.2.2.2.5 (5)</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм</t>
   </si>
   <si>
     <t>Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура).
 З огляду на це, обсяг тих дій, що повинне зробити Держрибагентство на виконання цього заходу складається з двох частин, а саме розроблення відповідних проєктів актів як для галузі рибальства, так і для галузі рибництва.
 1. Щодо рибальства. Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову шляхом електронних торгів.
 На сьогодні електронні торги з продажу права на промисловий вилов риби проводяться за допомогою електронної системи «Прозорро.Продажі».
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства, основний модуль якої було введено в експлуатацію у 2023 році.
 Функціонал системи надає можливість, в тому числі укладання договору на право здійснення промислового рибальства або дослідного вилову після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на здійснення промислового рибальства чи дослідного вилову після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже загаданою вище Постановою КМУ від 22.12.2023 № 1347, Порядком функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства еРибальство, затвердженим постановою КМУ від 8 вересня 2025 р. № 1109 та деякими іншими нормативно-правовими актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на зайняття промисловим рибальством або дослідним виловом здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 2. Щодо рибництва ситуація є складнішою. Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проєкту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Під час звітування про стан виконання заходу за IV квартал 2025 року Держрибагенство повідомило, що створення додаткових сервісів із запровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень у IV кварталі 2025 року не відбувалося.
-У звітному повідомлені Держрибагентства за І квартал 2026 року також відсутня інформація про розроблення нових проектів актів Кабінету Міністрів України щодо впровадження електроннних аукціонів чи систем для доступу до обмеженого спільного ресурсу. 
+У звітних повідомленнях Держрибагентства за І, ІІ та ІІІ квартал 2026 року також відсутня інформація про розроблення нових проектів актів Кабінету Міністрів України щодо впровадження електроннних аукціонів чи систем для доступу до обмеженого спільного ресурсу. 
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері рибальства та рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-Під час моніторингу у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час моніторингу у І, ІІ, ІІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.6 (1)</t>
   </si>
   <si>
     <t>Впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі та в повному обсязі</t>
   </si>
   <si>
     <t>день набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>електронні аукціони та системи для доступу до обмеженого спільного ресурсу запроваджено на постійній основі та функціонують повноцінно</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах. 
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує та реалізує державну політику у таких сферах, що стосуються змісту заходу: раціональне використання надр, лісів, рибальство та рибництво (аквакультура).
 З огляду на це, обсяг тих дій, що повинні зробити Мінекономіки та підпорядковані йому Держгеонадра, Держлісагентство, Держрибагентство на виконання цього заходу, складається з чотирьох частин, а саме впровадження відповідних цифрових продуктів у таких галузях, як використання надр, використання лісів, рибальства та рибництва.
 1.Щодо сфери використання надр 
 Постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.