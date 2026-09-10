--- v0 (2026-06-02)
+++ v1 (2026-09-10)
@@ -228,218 +228,221 @@
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 2.3.1.2.2, забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>21.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 19.06.2025 проект Наказу оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р» розділу «Проекти регуляторних актів для обговорення». Відповідно до повідомлення про порилюднення, зауваження та пропозиції щодо змісту проекту акта можна було надавати протягом місяця з дня його оприлюднення у письмовій та/або електронній формі.
 15 серпня 2025 року Держмитслужбою та Мінфіном було організовано нараду з представниками Українського альянсу по боротьбі з підробками та піратством, Німецько-Української промислово-торговельної палати, Національної асоціації патентних повірених України, Європейської Бізнес Асоціації з питань розгляду пропозицій до проекту наказу Міністерства фінансів України «Про внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами».
 Звіт за результатами проведення електронних консультацій з громадськістю до зазначеного проекту наказу Міністерства фінансів України оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р.» розділу «Проекти регуляторних актів для обговорення».
 Наразі проект наказу на стадії доопрацювання.
 Разом з тим, захід передбачає не лише проведення громадського обговорення проекту наказу, а й забезпечення його доопрацювання (про необхідність доопрацювання зазначено в опублікованому звіті), видання та подання на державну реєстрацію, що станом на 30.09.2025 не було здійснено.
 Міністерство фінансів України станом на 4 квартал 2025 року повідомляє.
 Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати.
 Доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
 При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Оскільки запропонований проект наказу потребує обговорення з метою взаємоузгодження між собою наданих пропозицій і зауважень, а також з метою забезпечення балансу інтересів правовласників і суб’єктів зовнішньоекономічної діяльності Мінфін листом від 06.01.2026 № 34020-06-5/350 звернувся до НАЗК, Мінекономіки, Держмитслужби та ДРС з пропозицією надати кандидатури для включення до складу робочої групи.
+Також Міністерство фінансів України повідомляє, що станом на 2 квартал 2026 року триває обговорення проекту в рамках робочої групи, до складу якої залучено представників центральних органів виконавчої влади, правовласників та суб’єктів зовнішньоекономічної діяльності. За період з 29.05.2026 по 08.07.2026 проведено 19 засідань робочої групи (тривалість кожного в середньому від 1,5 до 2,5 год)
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
-Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що станом на 31.12.2025 не було здійснено.
-Таким чином, захід є виконаним частково.</t>
+Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що наразі не здійснено.
+У зв’язку з вищезазначеним, захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.3.1.2.4</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації наказу, зазначеного у підпункті 2.3.1.2.2, та його офіційного опублікування</t>
   </si>
   <si>
     <t>21.09.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>проведено державну реєстрацію наказу</t>
   </si>
   <si>
     <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
 При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
-З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено, захід не виконано.</t>
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
+З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено; в) не мало місце офіційне опублікування, захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.3.1.2.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та введення в експлуатацію нових програмно-інформаційних комплексів, спрямованих, зокрема, на:
 1) забезпечення можливості відстеження дій, пов’язаних із застосуванням заходів щодо сприяння захисту прав інтелектуальної власності, як з боку митних органів, так і з боку правовласників;
 2) прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі;
 3) застосування стандартизованих підходів до фіксації всіх дій та рішень, пов’язаних із застосуванням заходів щодо сприяння захисту прав інтелектуальної власності, розширення переліку інформації, яка акумулюється у відповідних програмно-інформаційних комплексах, з метою розширення можливостей для аналізу, звітування, а також удосконалення системи управління ризиками;
 4) створення додаткових джерел інформації для використання митними органами під час здійснення заходів щодо сприяння захисту прав інтелектуальної власності;
 5) впровадження інтелектуальних систем аналізу ефективності роботи митних органів за напрямом сприяння захисту прав інтелектуальної власності та подальшого вдосконалення бізнес-процесів
 </t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік/у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмно-інформаційні комплекси розроблено та введено в експлуатацію</t>
   </si>
   <si>
     <t>Держмитслужба повідомляє.
-22.08.2024 до Митного кодексу України (МКУ) було внесено зміни (ЗУ № 3926-IX, набрав чинності 19.04.2025), у тому числі, направлені на реалізацію зазначених заходів (див. звіт по п. 2.3.1.2.1).
-[...4 lines deleted...]
-Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»). Додатково, наразі опрацьовуються вимоги, викладені у наданій експертами EU4PFM у лютому 2026 року оновленій документації.
+22.08.2024 до Митного кодексу України було внесено зміни (Закон України № 3926-IX, набрав чинності 19.04.2025), спрямовані, зокрема, на реалізацію заходів із захисту прав інтелектуальної власності (далі – ПІВ). Потреба оновлення нормативно-правових актів: порядок реєстрації у митному реєстрі об’єктів права інтелектуальної власності (наказ Мінфіну від 30.05.2012 № 648); порядок застосування заходів щодо сприяння захисту прав ПІВ та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами (наказ Мінфіну від 09.06.2020 № 281). Обговорення проєктів змін до зазначених документів між Держмитслужбою та Мінфіном триває. Доопрацьовані проєкти надійшли до Держмитслужби листом Мінфіну від 29.09.2025 № 34020-07-61/27675 «Про опрацювання змін до наказів Мінфіну». До моменту ухвалення відповідних змін відсутні правові підстави для доопрацювання ПІК Держмитслужби, зокрема в частині призупинення митного оформлення товарів у межах захисту ПІВ та впровадження електронного обміну інформацією про таке призупинення, що наразі здійснюється у паперовій формі відповідно до чинного порядку. Електронну взаємодію митних органів з правовласниками вже реалізовано в ПІК «Митний реєстр об’єктів права інтелектуальної власності». Подання заяв, відстеження їх статусу та інші дії здійснюються через Особистий кабінет на вебпорталі «Єдине вікно для міжнародної торгівлі». Публічна частина реєстру доступна у форматі відкритих даних. Інформація з митного реєстру, а також з бюлетеня «Об’єкти права інтелектуальної власності», що розміщується в АСМО «Центр», використовується в АСУР. Опрацьовується питання використання міжнародної бази даних об’єктів ПІВ («Ex Officio»), з метою реалізації можливості призупинення митного оформлення товарів за ініціативою митного органу. Отже, Держмитслужбою забезпечено електронну взаємодію з правовласниками, функціонування відповідних ПІКів та аналіз ефективності їх роботи відповідно до чинного законодавства. Після внесення змін до підзаконних актів та з урахуванням результатів бізнес-аналізу щодо взаємодії з COPIS буде здійснено доопрацювання компонентів ЄАІС, зокрема АСМО «Центр» та «Єдиного вікна для міжнародної торгівлі». Оновлені вимоги, надані експертами EU4PFM у лютому 2026, щодо реєстрів ПІВ, їх функцій та взаємодії з митним системами й COPIS, опрацьовуються на предмет можливої реалізації з урахуванням діючої правової рамки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 На основі наданої інформації можна констатувати часткове виконання заходу. Зокрема програмно-інформаційні комплекси, що спрямовані на прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі, частково розроблені та введені в експлуатацію.
 Водночас наголошуємо на необхідності продовження роботи над розробленням та впровадженням інших програмно-інформаційних комплексів, передбачених заходом, з огляду на потенційне внесення даних заходів до наступної ДАП.</t>
   </si>
   <si>
     <t>2.3.1.3</t>
   </si>
   <si>
     <t>Мінімізовано корупційні ризики внаслідок створення органу громадського контролю за поточною діяльністю митних органів, який матиме повноваження, визначені законом</t>
   </si>
   <si>
     <t>2.3.1.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, відповідно до якого:
 1) визначено статус органу громадського контролю за поточною діяльністю Держмитслужби;
 2) визначено вимоги до формування органу громадського контролю за поточною діяльністю Держмитслужби, які передбачають прозорий конкурс шляхом рейтингового інтернет-голосування громадян, які проживають на території України, за кандидатів, що були обрані серед громадських організацій, бізнес-асоціацій та експертів;
 3) визначено кількість членів органу громадського контролю за поточною діяльністю Держмитслужби, а також встановлено, що серед них не повинно бути представників органів державної влади та органів місцевого самоврядування або афілійованих із ними представників громадськості;
 4) установлено повноваження органу громадського контролю за поточною діяльністю Держмитслужби, які, зокрема, включають участь в оцінці корупційних ризиків та вжитті заходів із запобігання корупції, розробленні проектів нормативно-правових актів, здійснення моніторингу ефективності реалізації Держмитслужбою її повноважень;
 5) установлено, що строк повноважень члена органу громадського контролю за поточною діяльністю Держмитслужби становить два роки
 </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Міністерство фінансів України,
 Державна митна служба України</t>
   </si>
   <si>
     <t>Національне агентство на виконання заходу забезпечило розробку проекту Закону України «Про внесення змін до Митного кодексу України щодо визначення правового статусу Громадської ради при центральному органі виконавчої влади, що реалізує державну митну політику» (далі - проект Закону).  
 28.02.2025 відбулось громадське обговорення зазначеного проекту Закону. Звіт за результатами проведення публічного громадського обговорення опублікований на офіційному вебсайті Національного агентства та розміщений за посиланням, що додається.
 Після доопрацювання проекту Закону з урахуванням пропозиції отриманих від громадськості Національне агентство, 11.04.2025 направило проекту Закону на погодження до заінтересованих органів, а саме: Державної митної служби України, Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, а також для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу до Урядового офісу координації європейської та євроатлантичної інтеграції.
-Станом на 31.03.2026 триває опрацювання отриманих зауважень.
+Станом на 30.06.2026 триває опрацювання отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.4</t>
   </si>
   <si>
     <t>Мінімізовано необґрунтований вплив суб’єктивних чинників під час митного оформлення завдяки автоматизації та цифровізації</t>
   </si>
   <si>
     <t>2.3.1.4.1</t>
   </si>
   <si>
     <t>Розроблення довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі багаторічного стратегічного плану митниці ЄС (multi-annual strategic plan for customs, MASP-C)</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>довгостроковий національний стратегічний план цифрового розвитку, цифрових трансформацій і цифровізації Держмитслужби розроблений та затверджений</t>
   </si>
   <si>
     <t>У першому кварталі 2024 року рішенням Комітету з управління інформаційними технологіями у системі управління державними фінансами (протокол № 6 від 19 січня 2024 року) затверджено довгостроковий національний стратегічний план цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C), реалізованим наказом Міністерства фінансів України від 09 лютого 2024 року № 63 "Про реалізацію рішення Комітету з управління інформаційними технологіями у системі управління державними фінансами".</t>
   </si>
   <si>
     <t>2.3.1.4.2</t>
   </si>
   <si>
     <t>Здійснення заходів довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі MASP-С, строк здійснення яких завершується у строк дії Державної антикорупційної програми на 2023—2025 роки</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">заходи довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Держмитслужби, строк здійснення яких завершується у строк дії Державної антикорупційної програми на 2023—
 2025 роки, виконано
 </t>
   </si>
   <si>
     <t>Для захисту електронних інформаційних ресурсів митних органів у 2024 році передбачено видатки за рахунок коштів Державного бюджету України за КПКВ 3506010 «Керівництво та управління у сфері митної політики» у розмірі 97 156,5 тис. грн. та здійснюється організація проведення процедур закупівель обладнання та програмного забезпечення.
 NCTS: 27.08.2024 відбулось засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» щодо технічної підтримки NCTS Р5 та її доопрацювання до специфікацій NCTS Р6 на основі опції Opt-In. 30.09.2024 на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про утворення робочої групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In». Організовано роботи з оновлення (доопрацювання) технічних специфікацій на NCTS фаза 6 на основі опції Opt-In із залученням експертів EU4PFM. 15.10.2024 підготовлені Держмитслужбою технічні специфікації на технічну підтримку NCTS Фаза 5 та розробку NCTS Фаза 6 направлено для розгляду і організації закупівлі CPMA. Доопрацьовані технічні специфікації повторно направлено до CPMA 09.12.2024. 03.01.2025 року CPMA завершено публічні ринкові консультації щодо запровадження NCTS Фаза 6 в Україні. Укладено договір №2025/4-3-391 про закупівлю послуг з технічної підтримки та супроводу ERMIS Solution, сумісного з NCTS Фаза 5 між CPMA, Держмитслужбою та NETCOMPANY – INTRASOFT S.A. 18.07.2025 між Держмитслужбою, СРМА та компанією NETCOMPANY S.A. укладено договір №2025/4-3-783 на розроблення ІТ-рішення, сумісного з NCTS Фаза 6 (строк–15 місяців). У зв’язку з можливістю відхилення від графіка впровадження NCTS P6 та ICS2 R3 (нота від DG TAXUD) до постачальника направлено листа з вимогами: визначити 01.06.2026 датою запуску системи, внести зміни до договору, скоротити строк надання послуг до 10 місяців, але не пізніше 29.05.2026. Ініційовано продовження договору №2025/4-3-391 від 08.04.2025 щодо технічної підтримки програми ERMIS Solution до 29.05.2026. Повідомлення про неможливість скорочення строків, без ризиків для впровадження NCTS Фаза 6 (Opt-In), пропозиція-проміжне впровадження Opt-Out до 31.12.2025, з подальшим завершенням Opt-In до 18.10.2026. План управління проєктом доопрацьовується.
 17 грудня 2025 року оновлений План управління проєктом (PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, схвалено Наглядовою радою.
 Визначено, що закупівля послуг з технічної підтримки NCTS Фаза 5 здійснюватиметься в межах нового договору з посиленням положень щодо відповідальності постачальника послуг та контролю якості їх надання.
+З метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
+Відповідно до інформації, наданої за 2 квартал 2026 року: проведено тестування ІТ-рішення, сумісного з NCTS Phase 6, та підтверджено відповідність його основних функцій вимогам технічної документації DG TAXUD. Здійснювалися координація проєкту, усунення технічних проблем і підготовка до Conformance Testing. З 22.06.2026 Україна перейшла на застосування модернізованої електронної транзитної системи, сумісної з NCTS Phase 6.
 HELP DESK: Проведено повторну закупівлю апаратно-програмного комплексу Контакт-центру системи «HELP DESK», постачальник–ТОВ «Віннком Україна». 11.08.2025 між CPMA, Держмитслужбою та постачальником укладено договір №2025/4-3-823 (строк – 4 місяці, з можливістю одноразового продовження на 2 місяці). Наказом Держмитслужби від 04.09.2025 №992 затверджено Тимчасовий регламент роботи Контакт-центру.
 Відповідно до інформації наданої за 1 квартал 2026 року: з метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
 ІТ-УПРАВЛІННЯ: 30.07-12.08.2024 ТОВ «Синергія Консалтинг» проведено навчання адміністраторів. Налаштовано «Процес управління ІТ-інцидентами» та «Процес керування запитами на обслуговування». 26.09.2024 продемонстровано Портал самообслуговування та інтерфейс «Аналітика для роботи з системою «HELP DESK». 30.09.2024 розпочато функціональне тестування цієї системи. Наказ від 14.04.2025 №341-розпочато дослідну експлуатацію системи «HELP DESK», затверджено Тимчасовий регламент її функціонування. Реалізація проєкту EU4PFM шляхом закупівлі (перезапуск процедури) Апаратно-програмного комплексу Контакт-центру системи «HELP DESK» та послуг з його налаштування.
 В рамках реалізації контакт-центру відповідні ІТ продукти розгорнуті та доступні для подальших налаштувань і перевірок. Віджет чат-бота розміщено на тестовому стенді, запропонований візуал оновлено. На сьогодні триває узгодження укладення договору щодо створення веб-додатку для інтеграції Contact Center та Ivanti Neurons for ITSM, його тестування та розгортання у промисловому середовищі з гарантійною підтримкою упродовж 12 місяців з моменту старту експлуатації. Отримано та налаштовано Viber-акаунт Контакт-центру. Тестовий чат-бот доступний у Viber та веб-чат віджеті на стенді. Передано архів веб-чат віджету та інструкцію з інсталяції для подальшого розміщення на веб-сайті.
-Відповідно до інформації наданої за 1 квартал 2026 року: 07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
+07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
+Відповідно до інформації, наданої за 2 квартал 2026 року: опрацьовано проєкт договору щодо налаштування Бази знань, звітності та ролей доступу в системі «HELP DESK» і направлено його до CPVA для проведення закупівлі. Отримано комерційні пропозиції щодо впровадження інтелектуального пошуку та AI-рішень, триває їх аналіз. За результатами першого етапу пілотного проєкту Контакт-центру сформовано пропозиції щодо подальшого розвитку системи.
 АСМО «ЦЕНТР»: наказами від 23.07.2024 № 892, від 02.08.2024 № 929 оновлено робочі групи з управління ІТ-проектами «Електронна система управління гарантіями» та модуля «Митні перевірки», від 14.08.2024 № 983 введено в експлуатацію модуль «Ведення обліку підписувачів–представників митного органу», від 23.08.2024 № 1009 та від 23.08.2024 №1010 - утворено робочі групи модуля «Журнал пункту пропуску», «ПІК «Менеджер профілів ризику». Розроблено Керівництво користувача модуля «Журнал пункту пропуску». Наказом від 14.10.2024 №1171 утворено проектну групу з управління ІТ-проектом «Паспорт суб’єкта ЗЕД». Розроблено та затверджено ТЕО, ТЗ на створення ПІК «Менеджер профілів ризику». Наказом від 20.12.2024 №1348 розпочато тестові випробування функціонального модуля «Журнал пункту пропуску» для морського сполучення. Розроблено Керівництво користувача ПІК «Митне оформлення міжнародних поштових та експрес-відправлень» ver. 0.3 від 25.12.2024. Наказом Держмитслужби від 24.02.2025 №163 внесено зміни до структури та формату електронних повідомлень для обміну даними між вантажовласником та Держмитслужбою про операції з дорученнями на навантаження, для забезпечення роботи функціонального модуля «ЖПП» АСМО «Центр» (через «Єдине вікно»). Наказ від 14.04.2025 №338-введено роль «Розширений пошук в журналі пункту пропуску» для розширення функціональних можливостей модуля «ЖПП» АСМО «Центр», наказ від 03.04.2025 №316-затверджено Специфікацію структури та формату електронних повідомлень для обміну даними між Держмитслужбою та портовими операторами про доручення на навантаження та статуси доручення на навантаження. Внесено зміни до нормативних документів і проведено тестові випробування модуля «Журнал пункту пропуску» для автомобільного та пішохідного сполучення. У модулі «Електронна система управління гарантіями» оновлено специфікацію обміну даними, розширено можливості API, реалізовано формування вимог про сплату митних платежів і ведення реєстру податкових повідомлень.
 Держмитслужбою отримано Свідоцтво про реєстрацію авторського права № 140300 від 27.10.2025 на автоматизовану систему митного оформлення «Центр» Єдиної автоматизованої інформаційної системи митних органів (АСМО «Центр»). Затверджено технічні вимоги та завдання на створення і розвиток модулів АСМО «Центр», розширено функціонал митного оформлення, гарантій, авторизацій, митних перевірок та інформаційної взаємодії. Упроваджено оновлений функціонал щодо формування рішень з митної вартості та класифікації товарів.
-Відповідно до інформації наданої за 1 квартал 2026 року: затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
+Затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
+Відповідно до інформації, наданої за 2 квартал 2026 року: введено в дослідну експлуатацію модулі «Журнал пункту пропуску» та «Повідомлення про злочин». Розширено тестування модуля «ЖПП» на морське і залізничне сполучення, доопрацьовано функціонал застосування технічних засобів митного контролю та надіслано користувачам відповідні інструкції. Удосконалено оформлення сертифікатів EUR.1/EUR-MED, розширено можливості модуля «Реєстр податкових повідомлень-рішень», затверджено технічне завдання модуля «Паспорт суб’єкта ЗЕД». Укладено договір на оцінку майнових прав на АСМО «Центр». Розробляється ПІК «МПВ та МЕВ», строк його дослідної експлуатації продовжено до 31.12.2026; підготовлено керівництво користувача ПІК «РЗІ».
 КІБЕРЗАХИСТ: Укладено Договір від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License); адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено Договори від 28.10.2024 №17632/24 про закупівлю послуг із постачання програмного забезпечення Системи запобігання витоку інформації та контролю даних (DLP) та послуги з його впровадження, від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License), адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено договори від 17.01.2025 №573/25 та №689/25 по забезпеченню ЦОДів Держмитслужби захищеним доступом до мережі Інтернет та операторське і технічне супроводження доступу до мережі Інтернет. Укладено договори від 24.04.2025 №7886/25 із постачання програмного забезпечення (програмної продукції) на право користування програмним забезпеченням Системи контролю привілейованих користувачів Privileged Access Management, від 08.04.2025 №3667/25 із постачання пакетів програмного забезпечення для захисту від вірусів. Укладено договір від 20.06.2025 №11483/25 по закупівлі програмного забезпечення програмного комплексу криптографічного захисту мережевих TLS-з’єднань «Шифр-WEB» та «Шифр-VPN», послуг з їх встановлення та налаштування. За договором від 20.06.2025 №11483/25 впроваджено програмне забезпечення для захисту ІТ-інфраструктури. Підготовлено технічні вимоги до закупівель систем IDS/IPS, NAC і програм для захисту корпоративної електронної пошти.
 Укладено 12 договорів для підвищення стійкості та захищеності інформаційних систем, погоджено проєкти інформатизації з Держспецзв’язком і Мінцифрою, здійснюється підготовка технічних вимог для закупівлі та впровадження засобів інформаційної безпеки.
-Відповідно до інформації наданої за 1 квартал 2026 року: укладено договори на послуги захищеного доступу до мережі Інтернет; розпочато закупівлю ПЗ ESET PROTECT Enterprise (12 350 об’єктів) та погодження закупівлю ліцензій Privileged Access Management (проєкти погоджено з Держспецзв’язком та Мінцифрою).
+Відповідно до інформації наданої за 2 квартал 2026 року: укладено договори на продовження використання системи Fudo PAM Enterprise та програмної продукції ESET PROTECT Enterprise On-prem для захисту 12 350 об’єктів; закупівлі погоджено з Держспецзв’язком і Мінцифрою.
 CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно».
 Відповідно до інформації наданої за 1 квартал 2026 року: оновлено розділ «Моніторинг відповідності» для контролю умов авторизації підприємств на митні режими та продовжено роботу з урахуванням пропозицій підрозділів. У межах модифікації ПІК CDS надано зауваження щодо форм заяв та забезпечено внесення даних про склади (МС та СТЗ).
+Відповідно до інформації, наданої за 2 квартал 2026 року: опрацьовано пропозиції щодо реалізації функціоналу моніторингу відповідності та можливості його використання для моніторингу МБТ.
 ЄВМТ: «Єдине вікна для міжнародної торгівлі»: реалізовано можливість подання запитів через оновлений розділ «Мої заяви», забезпечено запуск нового цифрового сервісу для бізнесу — автоматизований доступ до власних митних декларацій через API. Наказ від 16.06.2025 № 539-внесення зміни до Специфікації структури та формату електронних повідомлень для обміну даними між Держмитслужбою та гарантами про операції з гарантіями. Продовжено вдосконалення функціоналу «Єдиного вікна». На 01.10.2025 забезпечено обмін електронними дозвільними документами понад 10 відомств, розширено сервіси для бізнесу й громадян, зокрема можливість подання авторизації АЕО, митних брокерів, електронних декларацій М-16 та інтеграцію із системою гарантій (GMS).
 Доопрацьовано функціонал «Єдиного вікна для міжнародної торгівлі», розширено сервіси особистого кабінету, бота та функціонал пошуку, затверджено технічні вимоги на створення єдиного державного вебпорталу та подано заявку на реєстрацію авторського права.
 Підготовлено документи та подано заяву на державну реєстрацію авторського права на твір.
 Відповідно до інформації наданої за 1 квартал 2026 року: зареєстровано авторські права на вебпортал «Єдине вікно» (Свідоцтво № 141637). Додано перегляд рішень щодо класифікації та вартості товарів. Оновлено специфікацію електронного обміну (наказ № 639). У модулі «ЖПП» вдосконалено формування доручень на навантаження. У чат-боті реалізовано сповіщення про видачу або відмову в сертифікатах EUR.1/EUR-MED, доставку вантажів та статуси оформлення/переміщення декларацій у системі NCTS.
-За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі».
-[...2 lines deleted...]
-Оскільки показник виконання заходу передбачає виконання заходів MASP-C, строк здійснення яких завершується у межах дії ДАП, наявність незавершеного у цей строк заходу (NCTS Phase 6) свідчить про те, що показник станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Відповідно до інформації, наданої за 2 квартал 2026 року: реалізовано електронне подання заяви на повернення коштів з ЄКР, сервіс повернення невикористаних залишків, щоденний дайджест у чат-боті та перегляд тарифної квоти на експорт металобрухту до ОАЕ.
+За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі». Зокрема, за актуальною інформацією (станом на 2 квартал 2026 року) Держмитслужби, з 22.06.2026 Україна перейшла на застосування модернізованої електронної транзитної системи, сумісної з NCTS Phase 6, що є позитивною динамікою.
+Крім того, відповідно до інформації, наданої Державною митною службою України за 2 квартал 2026 року, реалізація заходів довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі MASP-С триває відповідно до строків, визначених у плані. 06.07.2026 на засіданні Комітету з питань управління інформаційними технологіями в системі управління державними фінансами було прийнято рішення щодо прийняття оновленого Стратегічного плану, наразі тривають заходи щодо введення згаданого рішення в дію наказом Мінфіну.
+З огляду на передбачені MASP-C строки реалізації відповідних заходів та фактично проведену роботу, зокрема завершення переходу України на NCTS Phase 6 у червні 2026 року, можна констатувати досягнення передбачених заходом результатів. Водночас їх досягнення відбулося після встановлених первинних строків виконання. Отже, захід 2.3.1.4.2 слід вважати виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.3.1.5</t>
   </si>
   <si>
     <t>Під час розроблення та вжиття заходів із запобігання корупції у митних органах налагоджено ефективну співпрацю з громадськістю та бізнес-асоціаціями, а також регулярний моніторинг роботи митних органів шляхом проведення періодичних опитувань підприємців та працівників митних органів</t>
   </si>
   <si>
     <t>2.3.1.5.1</t>
   </si>
   <si>
     <t>Здійснення оцінки корупційних ризиків з обов’язковим залученням громадськості, зокрема, антикорупційних громадських організацій та бізнес-асоціацій</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>оприлюднено звіт за результатами оцінки ризиків</t>
   </si>
   <si>
     <t>21.04.2023 робочою групою з оцінювання корупційних ризиків у діяльності Держмитслужби на виконання наказу Держмитслужби від 04.10.2022 № 443 «Про проведення оцінки корупційних ризиків» проведено оцінку корупційних ризиків та завершено підготовку проекту Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, який з метою отримання пропозицій і зауважень громадськості розміщено на офіційному веб-порталі Держмитслужби в розділі «Запобігання проявам корупції» із запрошенням 05.05.2023 року прийняти участь в його публічному обговоренні. 
 У процесі оцінювання корупційних ризиків та формування Антикорупційної програми на 2023-2025 роки Держмитслужба  зверталася із запрошеннями взяти участь до міжнародних експертів:
 - представництва Міжнародної організації з міграції в Україні (IOMKyiv);
 - проекту "Підтримка ЄС у зміцненні інтегрованого управління кордонами в Україні" (EU4IBM);
 - проекту "Підтримка державного управління фінансами для України" (EU4PFM).</t>
@@ -469,215 +472,230 @@
   <si>
     <t xml:space="preserve">Здійснення заходів, передбачених антикорупційною програмою, зазначеною у 
 підпункті 2.3.1.5.2, а також інших заходів із запобігання корупції у митних органах з обов’язковим залученням громадськості, зокрема бізнес-асоціацій та громадської ради при Держмитслужбі
 </t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>антикорупційну програму виконано</t>
   </si>
   <si>
     <t>Відповідно до пункту 2.1 наказу Держмитслужби від 31.05.2023 № 236 працівники апарату Держмитслужби та її територіальних органів ознайомлені із положеннями Антикорупційної програми Держмитслужби на 2023 -2025 роки. Окремо передбачено вивчення її положень під час проведення професійних навчань. В рамках виконання Антикорупційної програми визначені виконавці та конкретні строки виконання.
 До розробки Антикорупційної програми Держмитслужби на 2023-2025 роки залучались представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі шляхом розміщення на офіційному веб-порталі відповідного запрошення. Підрозділи з питань запобігання та виявлення корупції забезпечують координацію виконання передбачених Антикорупційною програмою заходів, а також організацію звітування. Здійснено моніторинг виконання у ІІ півріччі 2024 року та у І півріччі 2025 року Антикорупційної програми Державної митної служби України на 2023-2025 роки, затвердженої та введеної в дію наказом Держмитслужби від 31.05.2023 № 236. Звіт доведено до керівництва Держмитслужби та розміщено в розділі «Запобігання проявам корупції» офіційного вебсайту Держмитслужби.
 Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2024 року подана до НАЗК у формі звіту через Кабінет уповноваженого на Порталі доброчесності. Інформація про виконання Антикорупційної програми Державної митної служби України на 2023–2025 роки у І півріччі 2025 року надіслана до Національного агентства з питань запобігання корупції від 14.08.2025 № 09/09-01/8.12/506. Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2025 року буде надіслано до Національного агентства з питань запобігання корупції у визначений строк.
 Звіт за ІІ півріччя 2025 року розміщено на офіційному вебсайті Держмитслужби у розділі «Запобігання проявам корупції» за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#.
 Інформація за 1 квартал 2026 року.
 Державна митна служба України повідомляє: в рамках Антикорупційної програми Державної митної служби України на 2023 – 2025 роки проводились заходи у сфері запобігання корупції, розбудови доброчесності в митних органах. За результатами проведених заходів, із залученням міжнародних експертів:
 внесено зміни до Антикорупційної програми Держмитслужби на 2023-2025 роки в частині зменшення кількості можливих корупційних ризиків і визначення ключових показників ефективності діяльності Держмитслужби на 2023–2025 роки;
 ініційовано та забезпечено розробку і поетапний запуск комплексної інформаційної кампанії, спрямованої на формування культури доброчесності та підвищення рівня обізнаності щодо антикорупційних інструментів, цільовою аудиторією визначено посадових осіб митних органів, бізнес, громадян;
 розроблено інформаційні матеріали (роз’яснення, інфографіка, публікації, відеоматеріали) щодо механізмів запобігання корупції, каналів повідомлення про правопорушення, захисту викривачів;
 забезпечено системне висвітлення антикорупційної діяльності через офіційний вебсайт Держмитслужби, соціальні мережі та внутрішні комунікаційні ресурси;
 розроблено технічне завдання для створення мобільного антикорупційного центру, метою якого є оперативне реагування, виявлення, документування та запобігання корупційним прявам у пунктах митного оформлення, зокрема в морських портах, аеропортах, на сухопутних кордонах, триває робота над розробленням програмного продукту для підписання і подання декларацій доброчесності посадовими особами митних органів.
 Також неодноразово проводилист зустрічі з міжнародними партнерами щодо обміну досвідом з питань роботи з Антикорупційною програмою. Під час зустрічей обговорювались шляхи підвищення ефективності антикорупційних заходів у Держмитслужбі в контексті наближення вступу України до Європейського Союзу (далі – ЄС) та відповідно до етапу приведення у відповідність митного законодавства України до актів права ЄС, долучення до цифрових баз даних ЄС.
 В межах завершення Антикорупційної програми Державної митної служби України на 2023 – 2025 роки та початком підготовки Антикорупційної програми Державної митної служби України на 2026 – 2028 роки було затверджено оновлений склад Робочої, до якого увійшли, в тому числі, представники Громадської ради при Держмитслужбі та експерт Програми з протидії корупції та сприяння доброчесності у митній сфері Всесвітньої митної організації.
-Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. З огляду на викладене, захід є таким, що станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Водночас за інформацією, наданою за ІІ квартал 2026 року, Держмитслужба повідомила про проведення у квітні та червні 2026 року за підтримки Всесвітньої митної організації онлайн-семінарів на теми «Поняття етики та доброчесності та практичної імплементації принципів Оновленої Декларації Аруша» та «Розвиток партнерських відносин між митницею та бізнесом, доброчесності у митній сфері та впровадження сучасних етичних стандартів».
+Метою заходів було підвищення обізнаності представників бізнесу щодо ініціатив Держмитслужби у сфері доброчесності, а також їх активне залучення до формування прозорих та відповідальних відносин між митницею та приватним сектором.
+Під час семінарів було обговорено питання ролі бізнесу у формуванні доброчесного митного середовища, посилення взаємної довіри, а також впровадження спільних стандартів етичної поведінки у взаємодії між митними органами та суб’єктами зовнішньоекономічної діяльності.
+Окрему увагу приділено розвитку ефективного діалогу між митницею та бізнес-спільнотою як важливому інструменту запобігання корупційним проявам та підвищення прозорості митних процедур.
+Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. 
+У зв’язку з цим просимо надати підтвердження проведення зазначених заходів та інформацію про фактичну участь у них відповідних представників, зокрема бізнес-асоціацій, громадськості та Громадської ради при Держмитслужбі. Зазначена інформація необхідна для підтвердження фактичного здійснення заходу та оцінки його виконання у повному обсязі. З огляду на викладене, за відсутності відповідних підтверджень захід не може бути визнаний виконаним у повному обсязі.
+З огляду на викладене, захід є таким, що станом на 2 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>2.3.1.5.4</t>
   </si>
   <si>
     <t>Щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу</t>
   </si>
   <si>
     <t>перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу, оприлюднено</t>
   </si>
   <si>
     <t>Державна митна служба України повідомляє.
 05.05.2023 проведено публічне обговорення проєкту Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, що включає в себе реєстр оцінених корупційних ризиків, у якому прийняли участь зокрема представники Громадської ради при Держмитслужбі та Асоціації міжнародних експедиторів України. Пропозиції, надані Громадською радою при Держмитслужбі та Асоціацією міжнародних експедиторів України під час публічного обговорення, враховані при остаточному затвердженні Антикорупційної програми Держмитслужби на 2023 – 2025 роки.
 В рамках діючої Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, Держмитслужба на постійній основі комунікує з міжнародними експертами, зокрема ВМО в рамках Програми А-СІР та EU4PFM.
 Представники Держмитслужби неодноразово брали участь у координаційних зустрічах з експертами EU4PFM щодо обміну досвідом з питань реалізації Антикорупційної програми Держмитслужби. У результаті проведених заходів внесено зміни до Антикорупційної програми Держмитслужби.
 Держмитслужбою продовжено співробітництво з Програмою Всесвітньої митної організації з протидії корупції та сприяння доброчесності для митних органів (далі – Програма A-CIP) з метою реалізації положень Програми A-CIP.
 Так, в період з 15 по 30 вересня 2025 року відбулося друге опитування «Оцінка сприйняття доброчесності в Державній митній службі України» з метою отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів.
 Результати дослідження CIPS будуть також враховані при розробці нової Антикорупційної програми Держмитслужби на 2026-2028 роки.
 Також до розробки нової Антикорупційної програми Держмитслужби на 2026-2028 роки будуть залучені представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі, шляхом розміщення на офіційному веб-порталі відповідного запрошення.
 Інформація за 1 квартал 2026 року.
 Державна митна служба України повідомляє, що відповідно до статті 19 Закону України «Про запобігання корупції», та Методології управління корупційними ризиками, затвердженої наказом Національного агентства з питань запобігання корупції від 28 грудня 2021 року
 № 830/21, зареєстрованим у Міністерстві юстиції України 17 лютого 2022 року за № 219/37555 (далі – Методологія) на підставі наказу Державної митної служби України від 14.11.2025 № 1506 «Про проведення оцінювання корупційних ризиків у діяльності Державної митної служби України» у Держмитслужбі розпочато процедуру оцінювання корупційних ризиків, з метою підготовки проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки (далі - проєкт Антикорупційної програми).
 На виконання підпунктів 1 – 5 підрозділу 2 «Процедура прийняття антикорупційної програми» розділу V «Підготовка антикорупційної програми» Методології 16.03.2026 на засіданні Робочої групи з оцінювання корупційних ризиків в Держмитслужбі (далі – Робоча група) прийнято рішення про винесення на публічне обговорення проєкту Антикорупційної програми (Протокол засідання робочої групи з оцінювання корупційних ризиків у діяльності Держмитслужби від 16.03.2025 № 5).
 16.03.2025 на офіційному вебсайті Держмитслужби у розділі «Запобігання корупції» підрозділі «Антикорупційна програма» було опубліковане інформаційне повідомлення про проведення публічного обговорення проєкту Антикорупційної програми з метою отримання пропозицій і зауважень, за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
 Пропозиції, зауваження та кандидатури для участі приймалися до 27.03.2026 року.
 Водночас, з метою отримання експертної оцінки міжнародних фахівців, 19–20 березня 2026 року у м. Варшава (Республіка Польща) представники Управління з питань запобігання та виявлення корупції презентували експертам міжнародної організації EU4PFM проєкт Антикорупційної програми та провели його обговорення. Інформація про даний захід відображена на сторінці Facebook міжнародної організації EU4PFM у дописі за посиланням: https://www.facebook.com/share/p/1JbVd51h18/?mibextid=wwXIfr.
 Звіт за результатами організації публічного обговорення проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
 Заходом передбачалося щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу, а показником його виконання визначено оприлюднення переліку врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми, а також переліку і результатів заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу.
 З огляду на строки виконання заходу (01.03.2023 – 31.12.2025) та його щорічний характер, зазначена інформація мала бути оприлюднена за 2023, 2024 та 2025 роки. Як було встановлено раніше, така інформація оприлюднена не була.
 Інформація, надана Держмитслужбою за 1 квартал 2026 року, стосується виключно підготовки нової Антикорупційної програми на 2026–2028 роки та проведення публічного обговорення її проєкту. Звіт за результатами публічного обговорення, а також таблиця узгоджених позицій, що розміщені на офіційному вебсайті Держмитслужби, містять пропозиції лише від Програми ЄС із підтримки управління державними фінансами в Україні (Проєкт EU4PFM), яка не є антикорупційною громадською організацією та не відноситься до представників бізнесу. Таким чином, вимоги щодо залучення громадськості та представників бізнесу, визначені показником виконання заходу, не підтверджені.
-З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 1 квартал 2026 року залишається не виконаним.</t>
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 2 квартал 2026 року залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.5</t>
   </si>
   <si>
     <t>Забезпечення щорічного проведення громадською радою при Держмитслужбі незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем</t>
   </si>
   <si>
     <t xml:space="preserve">щорічне опитування проведено та його результати оприлюднено </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Громадська рада при Держмитслужбі розробила форму для незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Держмитслужбою з 22 вересня 2025 року по 05 жовтня 2025 було проведено щорічне пульс-опитування з окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану. Результати дослідження стануть підґрунтям для розробки заходів з покращення кадрової політики та підвищення ефективності діяльності митних органів у 2026 році.
 Інформація за 1 квартал 2026 року.
 У межах реалізації заходу Держмитслужбою ініційовано взаємодію з Громадською радою при Держмитслужбі щодо проведення незалежного анонімного опитування посадових осіб митних органів.
 Водночас Громадська рада при Держмитслужбі є консультативно-дорадчим органом, який діє на підставі Положення, затвердженого наказом Держмитслужби від 18.02.2021 № 110, що розроблене на основі Типового положення про громадську раду, затвердженого Постановою КМУ від 03.11.2010 № 996, та функціонує на громадських засадах. Відповідно, Громадська рада самостійно визначає напрями своєї діяльності та перелік заходів, що реалізуються у межах її компетенції, а Держмитслужба зі свого боку не наділена повноваженнями впливати на прийняття Громадською радою рішень щодо проведення конкретних заходів, у тому числі опитувань.
 Разом із тим, з метою забезпечення зворотного зв’язку та вивчення проблемних питань у діяльності митних органів, у 2024 та 2025 роках Держмитслужба долучалася до проведення опитувань (CIPS), що реалізуються спільно з Всесвітньою митною організацією. Опитування є незалежним, анонімним та добровільним і спрямоване на отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів з боку посадових осіб. Результати опитувань оприлюднено та використано як аналітичну основу для удосконалення кадрової політики та підвищення ефективності діяльності митних органів.
 Таким чином, у Держмитслужбі забезпечено функціонування механізму регулярного збору та аналізу зворотного зв’язку від посадових осіб митних органів, що відповідає меті зазначеного заходу.
-Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу. 
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 1 квартал 2026 рік залишається не виконаним.</t>
+Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 2 квартал 2026 рік залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення щорічного опитування суб’єктів господарювання  громадською радою при Держмитслужбі та бізнес-асоціаціями, в якому досліджується ефективність їх співпраці з митними органами, проблеми, що виникають в процесі взаємодії, та шляхи їх розв’язання </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Для забезпечення щорічного опитування суб’єктів господарювання Громадською радою при Держмитслужбі розроблено форму опитування, яка включає запитання, що допоможуть визначити проблемні питання у взаємодії з митними органами і дослідити пропоновані бізнесом шляхи їх вирішення.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Громадською радою при Держмитслужбі з 08 по 18 грудня 2025 року було проведено опитування бізнесу «Митниця зсередини: оцініть та запропонуйте» щодо якості митних послуг та ефективності митних формальностей у 2025 році. Результати опитування були презентовані під час підсумкового засідання Громадської ради та стануть підґрунтям для визначення основних напрямів роботи Громадської ради у 2026 році.
 Інформація за 1 квартал 2026 року.
 У 2024 та 2025 роках Держмитслужба спільно з Всесвітньою митною організацією забезпечила проведення незалежного анонімного онлайн-опитування CIPS, яке охоплювало представників бізнесу та громадськості. Представники Громадської ради при Держмитслужбі активно брали участь у цьому опитуванні, а також були присутні під час презентації результатів опитування. Результати опитування використано для оцінки ефективності антикорупційних заходів та формування подальших управлінських рішень.
 Таким чином, у Держмитслужбі забезпечено взаємодію з громадськістю та бізнес-спільнотою, а також регулярний моніторинг роботи митних органів шляхом проведення опитувань, що відповідає меті заходу.
 Однак опитування CIPS у 2024 році проводилося спільно з Всесвітньою митною організацією, а не громадською радою при Держмитслужбі, як того вимагає захід.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 2 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t xml:space="preserve">2.3.2 Непрозорість підходів у класифікації товарів, визначенні їх митної вартості та призначенні перевірок
 </t>
   </si>
   <si>
     <t>2.3.2.1</t>
   </si>
   <si>
     <t>Створено умови для отримання Україною попередньої митної інформації від митних органів країн Європейського Союзу щодо товарів, що є об’єктами експорту в Україну з їх територій</t>
   </si>
   <si>
     <t>2.3.2.1.1</t>
   </si>
   <si>
     <t>Проведення моніторингу застосування міжнародної комп’ютеризованої системи транзиту (далі – NCTS)</t>
   </si>
   <si>
     <t>звіт за результатами щорічного моніторингу оприлюднено</t>
   </si>
   <si>
     <t>Загалом за 2023 рік здійснено більше 42,5 тис. переміщень товарів під процедурою спільного транзиту. За цей період у країнах-учасницях Конвенції про процедуру спільного транзиту було успішно завершено більше 33,6 тис. переміщень, розпочатих митними органами України. В той же час в Україні було успішно завершено майже 9 тис. переміщень, розпочатих в інших країнах-учасницях Конвенції.
 Держмитслужба, як Центральний офіс з питань застосування міжнародної транзитної системи, на постійній основі здійснює системний моніторинг переміщень товарів під процедурою спільного транзиту, надання адміністративної допомоги відповідно до вимог Конвенції та ініціювання у разі потреби запитів інформації (розслідування) щодо товарів, поміщених під процедуру спільного транзиту. Так, за 2023 рік Держмитслужба опрацювала понад 390 запитів, надісланих митними адміністраціями іноземних країн у формі повідомлення про запит інформації за встановленою формою, та з використанням модуля МСС електронної транзитної системи (NCTS) щодо запитів інформації, а також 44 звернення щодо завірення копій митних декларацій як альтернативних доказів завершення транзитних процедур. Ініційовано більше 380 запитів інформації щодо належного завершення процедури спільного транзиту до митних адміністрацій іноземних країн.
 За 2024 рік оформлено більше 94 тис. ( у т.ч. майже 60 тис. із застосуванням NCTS Фаза 5) транзитних декларацій, з яких понад 73 тис. на виїзд з України та більше 21 тис. на в’їзд до України. В системі управління гарантіями NCTS Держмитслужбою зареєстровано 109 загальних та 10 151 індивідуальних гарантій. На кінець звітного періоду діючими є 89 загальних та 5 901 індивідуальна гарантія, загальна сума гарантування яких складає близько 759,5 млн. євро.
 Протягом 2024 року Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту (далі - Конвенція) опрацьовано 965 запитів, які надійшли від митних адміністрацій іноземних країн - учасниць Конвенції. Одночасно, ініційовано 789 запитів інформації щодо належного завершення процедури спільного транзиту до митних адміністрацій іноземних країн - учасниць Конвенції.
 Прийнято участь у 194, 195 та 196 засіданнях Робочої групи EU – CTC з питань спільного транзиту та спрощення формальностей у торгівлі товарами.
 Протягом І півріччя 2025 року забезпечено функціонування електронної транзитної системи, за допомогою якої було здійснено 59,7 тис. переміщень із застосуванням процедури спільного транзиту. У 41,7 тис. випадках Україна виступала митницею відправлення, а в 18 тис. випадках транзитне переміщення завершувалось в Україні.
 В системі управління гарантіями NCTS Держмитслужбою зареєстровано 8,4 тис. індивідуальних гарантій та 44 загальних гарантій.
 Одночасно, Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту та ініціюються, у разі потреби, запити на інформацію для встановлення фактів виникнення митного боргу щодо товарів, поміщених під процедуру спільного транзиту.
 Так у звітному періоді Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту забезпечено опрацювання 481 запитів від митних адміністрацій іноземних країн, які надійшли до України, та направлено 510 запити до митних адміністрацій країн-учасниць Конвенції.
 Протягом ІІI кварталу 2025 року забезпечено функціонування електронної транзитної системи, за допомогою якої було здійснено 35,7 тис. переміщень із застосуванням процедури спільного транзиту. У 24,4 тис. випадках Україна виступала митницею відправлення, а в 11,3 тис. випадках транзитне переміщення завершувалось в Україні.
 В системі управління гарантіями NCTS Держмитслужбою зареєстровано 6,7 тис. індивідуальних та 20 загальних гарантій.
 Одночасно, Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту та ініціюються, у разі потреби, запити на інформацію для встановлення фактів виникнення митного боргу щодо товарів, поміщених під процедуру спільного транзиту.
 Так, у звітному періоді Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту забезпечено опрацювання 339 запитів від митних адміністрацій іноземних країн, які надійшли до України, та направлено 281 запит до митних адміністрацій країн-учасниць Конвенції.
 Протягом ІV кварталу 2025 року забезпечено функціонування електронної транзитної системи, за допомогою якої було здійснено 46,5 тис. переміщень із застосуванням процедури спільного транзиту. У 30,3 тис. випадках Україна виступала митницею відправлення, а в 16,2 тис. випадках транзитне переміщення завершувалось в Україні.
 В системі управління гарантіями NCTS Держмитслужбою зареєстровано 7,5 тис. індивідуальних та 23 загальні гарантії.
 Одночасно, Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту та ініціюються, у разі потреби, запити на інформацію для встановлення фактів виникнення митного боргу щодо товарів, поміщених під процедуру спільного транзиту.
 Так, у звітному періоді Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту забезпечено опрацювання 336 запитів від митних адміністрацій іноземних країн, які надійшли до України, та направлено 331 запит до митних адміністрацій країн- учасниць Конвенції.
-Протягом І кварталу 2026 року забезпечено функціонування електронної транзитної системи та з використанням процедури спільного транзиту здійснено 46,3 тис. переміщень товарів. Україна виступала митницею відправлення у 30,1 тис. транзитних деклараціях, а за 16,2 тис. деклараціях транзитне переміщення завершувалось в Україні. Також, при переміщенні товарів внутрішнім транзитом з використанням електронної транзитної системи завершено 8,7 тис. переміщень товарів. У звітному періоді в Україні, як в країні відправлення, застосовано загальних гарантій у 32,2 тис. випадках та індивідуальних гарантій - майже 6 тис. випадків.Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту. В рамках адміністративної допомоги при процедурі спільного транзиту забезпечено опрацювання 286 запитів від митних адміністрацій іноземних країн – учасниць Конвенції та направлено 340 запитів до уповноважених митних адміністрацій іноземних країн з метою завершення транзитної операції або встановлення факту виникнення боргу. 8 січня 2026 року на офіційному сайті Держмитслужби України опубліковано інформацію щодо застосування процедури спільного транзиту у 2025 році: «Митний безвіз» 2025: рекордний рік системи спільного транзиту (NCTS)» за посиланням: https://customs.gov.ua/news/ncts-26/post/mitnii-bezviz-2025-rekordnii-rik-sistemi-spilnogo-tranzitu-ncts-2596.
-[...1 lines deleted...]
-З огляду на те, що а) настала дата завершення виконання заходу; б) моніторинг застосування міжнародної комп’ютеризованої системи транзиту здійснювався; в) звіт за результатами щорічного моніторингу (а саме за 2023, 2024 роки) не оприлюднено, захід 2.3.2.1.1. станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Протягом І кварталу 2026 року забезпечено функціонування електронної транзитної системи та з використанням процедури спільного транзиту здійснено 46,3 тис. переміщень товарів. Україна виступала митницею відправлення у 30,1 тис. транзитних деклараціях, а за 16,2 тис. деклараціях транзитне переміщення завершувалось в Україні. Також, при переміщенні товарів внутрішнім транзитом з використанням електронної транзитної системи завершено 8,7 тис. переміщень товарів. У звітному періоді в Україні, як в країні відправлення, застосовано загальних гарантій у 32,2 тис. випадках та індивідуальних гарантій - майже 6 тис. випадків. Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту. В рамках адміністративної допомоги при процедурі спільного транзиту забезпечено опрацювання 286 запитів від митних адміністрацій іноземних країн – учасниць Конвенції та направлено 340 запитів до уповноважених митних адміністрацій іноземних країн з метою завершення транзитної операції або встановлення факту виникнення боргу. 8 січня 2026 року на офіційному сайті Держмитслужби України опубліковано інформацію щодо застосування процедури спільного транзиту у 2025 році: «Митний безвіз» 2025: рекордний рік системи спільного транзиту (NCTS)» за посиланням: https://customs.gov.ua/news/ncts-26/post/mitnii-bezviz-2025-rekordnii-rik-sistemi-spilnogo-tranzitu-ncts-2596.
+Надана Держмитслужбою інформація підтверджує, що моніторинг застосування міжнародної комп’ютеризованої системи транзиту NCTS здійснювався упродовж усього строку дії заходу. За результатами проведеного моніторингу інформацію про застосування процедури спільного транзиту та відповідні результати за 2023 та 2024 роки оприлюднено у складі щорічних звітів про виконання Плану роботи Держмитслужби, зокрема у «Звіті про виконання Плану роботи Держмитслужби за 2023 рік» та «Звіті про виконання Плану роботи Держмитслужби за 2024 рік». Крім того, 8 січня 2026 року на офіційному вебсайті Держмитслужби оприлюднено інформацію щодо застосування процедури спільного транзиту у 2025 році. Таким чином, забезпечено як проведення щорічного моніторингу застосування міжнародної комп’ютеризованої системи транзиту, так і оприлюднення його результатів за кожен рік у межах строку виконання заходу. З огляду на те, що дата завершення виконання заходу настала, моніторинг здійснювався, а результати його проведення за 2023, 2024 та 2025 роки оприлюднено, захід 2.3.2.1.1 є виконаним.</t>
   </si>
   <si>
     <t>2.3.2.1.2</t>
   </si>
   <si>
     <t>Забезпечення розроблення та розгортання NCTS (фаза 5)</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>NCTS (фаза 5) застосовується</t>
   </si>
   <si>
     <t>Держмитслужба перейшла на оновлену версію ІТ системи, яка лежить в основі Конвенції про процедуру спільного транзиту. Застосування NCTS Фаза 5 розпочалось з 22.04.2024.</t>
   </si>
   <si>
     <t>2.3.2.1.3</t>
   </si>
   <si>
     <t>Забезпечення розроблення та розгортання NCTS (фаза 6)</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>01.06.2026</t>
   </si>
   <si>
     <t>NCTS (фаза 6) застосовується</t>
   </si>
   <si>
     <t>Держмитслужбою у межах реалізації Проєкту EU4PFM у І кварталі 2025 року розпочато проведення заходів із розроблення і розгортання NCTS Фаза 6.
 В рамках переходу проводяться перемовини з провайдером послуг щодо подальшої модернізації програмного забезпечення ERMIS до NCTS Фаза 6, зокрема проведена зустріч з представниками компанії Netcompany-Intrasoft S.A. щодо підписання угоди на технічну підтримку та контракту на впровадження NCTS Фаза 6.
 Забезпечено роботу групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In», відповідно до наказу Держмитслужби від 08.10.2024 № 1149.
 Взято участь у міжнародній зустрічі користувачів програмного забезпечення ERMIS, на якій, зокрема обговорювались терміни запровадження NCTS Фаза 6, а також було детально представлено зміни, які очікуються при переході на NCTS Фаза 6, перелік нових повідомлень між митницями, правил валідації та опції Opt-Іn (з інтеграцією до ICS2).
 Держмитслужбою у межах реалізації Проєкту EU4PFM у ІІ кварталі 2025 року продовжено роботу із розроблення і розгортання NCTS Фаза 6.
 В рамках переходу здійснюються перемовини з провайдером послуг щодо подальшої модернізації програмного забезпечення ERMIS до NCTS Фаза 6.
 Держмитслужбою у ІІІ кварталі 2025 року продовжено роботу з підготовки до переходу на NCTS Фаза 6 в межах реалізації Проєкту EU4PFM.
 У липні 2025 року між Державною митною службою України, СРМА та постачальником послуг NETCOMPANY S.A. укладено договір про надання послуг для Держмитслужби з розробки ІТ-рішення, сумісного з NCTS Фаза 6.
 У вересні 2025 року проведено засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» у межах реалізації Проєкту EU4PFM щодо впровадження NCTS Фаза 6.
 Представники Держмитслужби прийняли учать у вебінарі, який проводився DG TAXUD з питань переходу на NCTS Фаза 6 та ІСS2.
 У ІV кварталі 2025 року Держмитслужбою проведено три засідання Наглядової ради з питань впровадження та забезпечення функціонування ЕТС та системи «HELP DESK» у межах реалізації EU4PFM щодо впровадження NCTS Фаза 6.
 На засіданнях Наглядової ради проведено обговорення та схвалено оновлений План управління проєктом (Project Management Plan, PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, підготовленого NETCOMPANY S.A. (версія NCTS6 - UA Customs Implementation Plan_v.0.30).
 У І кварталі 2026 року Держмитслужбою здійснювались організаційні заходи щодо підготовки до переходу на NCTS Фаза 6, зокрема:
 проведено два засідання Наглядової ради з питань впровадження та забезпечення функціонування ЕТС та системи «HELP DESK» у межах реалізації проєкту EU4PFM щодо впровадження NCTS Фаза 6;
 узгоджено з провайдером подальші дії щодо модернізації програмного забезпечення, сумісного з NCTS Р5 (ERMIS) до застосування на NCTS Фаза 6;
 забезпечено безперервну підтримку системи до переходу на NCTS Фаза 6, розробку договору на продовження технічної підтримки до червня 2026 року, опрацьовано та надано пропозиції до Правил управління запитами, що є невід'ємною частиною даної угоди;
 направлено до DG TAXUD Національного плану заходів (NPP Р6) щодо впровадження в Україні NCTS Фаза 6 з урахуванням термінів, передбачених Сервіс провайдером;
 здійснено переклад та актуалізацію довідкових даних у зв’язку з оновленням класифікаторів в рамках підготови до переходу на NCTS Фаза 6.
-Відповідно до інформації, наданої за 1 квартал 2026 року, роботи тривають, однак фактичне розгортання та повноцінне введення в експлуатацію NCTS Фази 6 не завершено. З огляду на викладене, захід залишається виконаним частково.</t>
+У ІІ кварталі 2026 року Держмитслужбою здійснювались організаційні заходи щодо підготовки до переходу на NCTS Фаза 6, зокрема:
+проведено п’ять засідань Наглядової ради з питань впровадження та забезпечення функціонування ЕТС та системи «HELP DESK» у межах реалізації проєкту EU4PFM щодо впровадження NCTS Фаза 6;
+здійснено тестування (випробування) ІТ-рішення, сумісного з NCTS Фаза 6;
+складено Фінальний звіт (Протокол) про результати тестування (випробувань) ІТ-рішення, сумісного з NCTS Фаза 6;
+здійснено переклад та актуалізацію довідкових даних, що використовуються у зв’язку з оновленням класифікаторів в рамках підготови до переходу на NCTS Фаза 6 (загалом більше 40 тис. позицій) та оновлення актуалізованих даних в системі CS/RD2 PROD.
+За результатами проведеної роботи 22.06.2026 року Україна перейшла на застосування NCTS Фаза 6.
+Держмитслужба у своєму повідомленні від 26 серпня 2025 року зазначила, що DG TAXUD дозволив країнам-учасницям Конвенції про процедуру спільного транзиту подати офіційний запит на продовження перехідного періоду щодо впровадження NCTS Фаза 6 до 1 червня 2026 року та прямо повідомила, що Україна вже подала відповідний запит (офіційний сайт Держмитслужби). Водночас сама Держмитслужба повідомила, що фактичне застосування Україною NCTS Фаза 6 розпочалося лише 22 червня 2026 року. Отже, захід у частині передбаченого результату виконано повністю, однак із порушенням визначеного строку виконання  (після 1 червня 2026 року).
+З урахуванням зазначеного, захід є таким, що виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.3.2.1.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, відповідно до якого положення Митного кодексу України в редакції Закону України від 15 серпня 2022 р. № 2510-ІХ “Про внесення змін до Митного кодексу України та інших законів України щодо деяких питань виконання глави 5 розділу IV Угоди про асоціацію між Україною, з однієї сторони, та Європейським Союзом, Європейським співтовариством з атомної енергії і їхніми державами-членами, з іншої сторони”, що стосуються використання електронної транзитної системи, електронної системи управління гарантіями та їх складових, доповнені положеннями щодо запровадження систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>Роботу, передбачену цим заходом, щодо внесення змін до Митного кодексу України, що стосуються запровадження використання систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС, проведено в межах супроводження у Верховній Раді України законопроекту «Про внесення змін до Митного кодексу України щодо імплементації деяких положень Митного кодексу Європейського Союзу» (реєстраційний № 10411 від 16 січня 2024 року), який в процесі обговорення пропозицій і поправок до другого читання доповнено окремими положеннями щодо можливості використання систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС. Відповідні положення наявні у прийнятому Верховною Радою України Законі України від 22.08.2024 № 3926-IX «Про внесення змін до Митного кодексу України щодо імплементації деяких положень Митного кодексу Європейського Союзу».</t>
   </si>
   <si>
     <t>2.3.2.2</t>
   </si>
   <si>
     <t>Запроваджено переважне адміністрування митних платежів за результатами пост-аудит контролю</t>
   </si>
   <si>
     <t>2.3.2.2.1</t>
   </si>
   <si>
     <t>Проведення постійного моніторингу ефективності проведення заходів пост-митного контролю, у тому числі із залученням бізнес-асоціацій, та щорічне публічне звітування про результати застосування пост-аудит контролю</t>
   </si>
@@ -993,50 +1011,53 @@
     <t>Унеможливлено необґрунтований вплив суб’єктивних чинників під час виконання посадовими особами органів податкової служби своїх повноважень</t>
   </si>
   <si>
     <t>2.3.5.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту наказу про внесення змін до Порядку функціонування Електронного кабінету, затвердженого наказом Мінфіну 
 від 14 липня 2017 р. № 637, щодо:
 а) отримання платником податків додаткової податкової інформації (інформація щодо включення/виключення з переліку платників, які відповідають критеріям ризиковості платника податку, інформація про зупинення реєстрації податкових накладних/розрахунків коригування тощо) про інших платників податків за попередньо наданою згодою таких осіб, у вигляді документа за встановленою формою, в електронній формі з накладенням кваліфікованої електронної печатки контролюючого органу;
 б) розширення сервісів електронного кабінету платника податків шляхом впровадження нових електронних сервісів, що дають змогу, в тому числі, здійснювати листування контролюючих органів через електронний кабінет з платниками податків, які подають звітність в електронній формі, та/або пройшли електронну ідентифікацію онлайн в електронному кабінеті, та які подали заяву про намір отримувати документи через електронний кабінет
 </t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Станом на 30.04.2023 Міністерством фінансів України повідомлено, що розроблено проєкт Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету», який охоплює положення підпунтку "а" заходу 2.3.5.1.1. В свою чергу Наказом Міністерства фінансів України від 18.03.2021 № 159 "Про затвердження Змін до Порядку функціонування Електронного кабінету" передбачено положення підпункту "б" заходу 2.3.5.1.1. Водночас одним із показників виконання зазначеного заходу є оприлюднення зазначеного наказу для проведення громадського обговорення. При цьому інформації щодо оприлюднення відповідного наказу для проведення громадського обговорення надано не було. З огляду на це за наслідками моніторингу цьому заходу присвоєно статус "Виконано частково".
 Водночас станом на І квартал 2024 року Міністерством фінансів України повідомлено, що проєкт наказу обговорювався на робочих групах, а також те, що відповідні зміни до наказу щодо Порядку функціонування Електронного кабінету було внесено за пропозицією представників громадськості, бізнес-асоціацій та експертів з питань оподаткування. Крім того, відповідно до листа Державної регуляторної служби України від 03.02.2023 № 9087 проєкт наказу не містить норм регуляторного характеру, а його прийняття не потребує реалізації процедур, передбачених Законом України «Про засади державної регуляторної політики у сфері господарської діяльності», що свідить про виконання заходу в повній мірі.
 В межах звітування за ІІ квартал 2024 року Міністерством фінансів додатково повідомлено, що відповідно до пояснювальної записки до проєкту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30.11.2021 № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" цього Закону до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності". Враховуючи це, оприлюднення з метою громадського обговорення проєкту наказу не здійснювалось. Аналогічна за змістом інформація надана під час звітування за ІІІ-IV квартали 2024 року, І-ІІІ квартали 2025 року.
 Однак під час оцінювання виконання заходу 2.3.5.1.1 слід враховувати таке:
 - одним із показників виконання зазначеного заходу є саме оприлюднення проєкту зазначеного наказу для проведення громадського обговорення. Проте Виконавцем не надано інформації ані щодо оприлюднення відповідного наказу для проведення громадського обговорення, ані проведення самого громадського обговорення;
 - лист Державної регуляторної служби носить інформаційний характер та не є нормативно-правовим актом, відтак не створює юридичних наслідків. Водночас положення щодо оприлюднення проєкту Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» для проведення громадського обговорення передбачено положеннями Державної антикорупційної програми на 2023-2025 роки, затвердженою постановою Кабінету Міністрів України від 04.03.2023 № 220, яка підлягає виконанню відповідальними органами.
+Міністерство фінансів України зазначає: «Згідно з пояснювальною запискою до проєкту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30 листопада 2021 року № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" загаданого Закону установлено, що до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності" З огляду на зазначене оприлюднення з метою громадського обговорення проєкту наказу не здійснювалось». 
+Звертаємо увагу, що Державна антикорупційна програма на 2023–2025 роки безпосередньо передбачила оприлюднення проекту наказу для проведення громадського обговорення як показник виконання заходу 2.3.5.1.1. Отже, посилання на незастосування регуляторних процедур саме по собі не спростовує необхідності виконання встановленого ДАП показника.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
 Враховуючи те, що проєкт наказу розроблено, однак його не оприлюднено для проведення громадського обговорення, то показник виконання заходу 2.3.5.1.1. не досягнутий у повній мірі. З огляду на це захід є виконаним вчасно, проте частково.</t>
   </si>
   <si>
     <t>2.3.5.1.2</t>
   </si>
   <si>
     <t>Погодження проекту наказу, зазначеного у підпункті 2.3.5.1.1, із заінтересованими органами та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>Станом на 30.06.2023 Міністерством фінансів України повідомлено, що проект Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» погоджено із Міністерством цифрової трансформації України, Державною службою спеціального зв'язку та захисту інформації України та Державною податковою службою України. Водночас показником виконання цього заходу є проведення громадського обговорення та оприлюднення його результатів, проте інформації щодо цього надано не було.
 З огляду на це за наслідками моніторингу цьому заходу присвоєно статус "Виконано частково".
 Водночас станом на І квартал 2024 року Міністерством фінансів України повідомлено, що проект наказу обговорювався на робочих групах, а також те, що відповідні зміни до наказу щодо Порядку функціонування Електронного кабінету було внесено за пропозицією представників громадськості, бізнес-асоціацій та експертів з питань оподаткування. Крім того, відповідно до листа Державної регуляторної служби України від 03.02.2023 № 9087 проект наказу не містить норм регуляторного характеру, а його прийняття не потребує реалізації процедур, передбачених Законом України «Про засади державної регуляторної політики у сфері господарської діяльності», що свідить про виконання заходу в повній мірі.
 В межах звітування за ІІ квартал 2024 року Міністерством фінансів повідомлено, що відповідно до пояснювальної записки до проекту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30.11.2021 № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" цього Закону до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності". Враховуючи це, оприлюднення з метою громадського обговорення проекту наказу не здійснювалось. Аналогічна за змістом інформація надана в межах звітування за ІІІ-IV квартали 2024 року, І квартал 2025 року.
 Однак під час оцінювання виконання заходу слід враховувати таке:
 - одним із показників виконання зазначеного заходу є саме проведення громадського обговорення та оприлюднення його результатів. Проте Виконавцем не надано інформації ані щодо оприлюднення відповідного наказу для проведення громадського обговорення, ані проведення самого громадського обговорення;
 - лист Державної регуляторної служби носить інформаційний характер та не є нормативно-правовим актом, відтак не створює юридичних наслідків. Водночас положення щодо проведення громадського обговорення проекту Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» та оприлюднення його результатів передбачено положеннями Державної антикорупційної програми на 2023-2025 роки, затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220, яка підлягає виконанню відповідальними органами.
 Враховуючи те, що проект наказу погоджено із заінтересованими органами, однак громадське обговорення не проведено та не оприлюднено його результати, це свідчить, що показник виконання заходу 2.3.5.1.2. не досягнуто. З огляду на це захід є виконаним вчасно, проте частково.</t>
   </si>
   <si>
     <t>2.3.5.1.3</t>
   </si>
   <si>
@@ -1160,63 +1181,64 @@
 - законопроєкт реєстр. № 10016-4 від 12.09.2023, лист Мінфіну від 26.09.2023 № 11120-03-3/26253;
 - законопроєкт реєстр. № 10016-5 від 14.09.2023, лист Мінфіну від 22.09.2023 № 11120-03-3/25974;
 - законопроєкт реєстр. № 11084 від 13.03.2024, лист Мінфіну від 29.03.2024 № 11120-03-3/10797;
 -законопроєкт реєстр. № 13455 від 07.07.2025, лист Мінфіну від 22.07.2025 № 11120-03-3/20553;
 -законопроєкт реєстр. № 13660 від 20.08.2025, лист Мінфіну від 05.09.2025 № 11120-03-3/25297.
 2. За результатами проведеної експертизи підготовлено висновки до законопроєктів по суті:
 - листом Мінфіну від 09.10.2023 № 11120-03- 3/27478 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновки до законопроєктів: реєстр. № 10016-1 від 12.09.2023, реєстр. № 10016-2 від 12.09.2023, реєстр. № 10016-3 від 12.09.2023, реєстр. № 10016-4 від 12.09.2023, реєстр. № 10016-5 від 14.09.2023;
 - листом Мінфіну від 09.10.2023 № 11120-03- 3/27476 надіслано Комітету ВРУ з питань з питань соціальної політики та захисту прав ветеранів висновки до законопроєктів: реєстр. № 10016 від 06.09.2023, реєстр. № 10016-1 від 12.09.2023, реєстр. № 10016-2 від 12.09.2023, реєстр. № 10016-3 від 12.09.2023, реєстр. № 10016-4 від 12.09.2023, реєстр. № 10016-5 від 14.09.2023;
 - листом Мінфіну від 03.04.2024 № 11120-02-3/11226 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 11084 від 13.03.2024;
 - листом Мінфіну від 23.07.2025 № 11120-02-3/20624 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 13445 від 07.07.2025;
 - листом Мінфіну від 05.09.2025 № 11120-02-3/25278 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 13660 від 20.08.2025.
 Таким чином, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.3.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Супроводження розгляду в комітетах Верховної Ради України та на пленарних засіданнях Верховної Ради України проектів законів, зазначених у підпункті 2.3.5.2.1 </t>
   </si>
   <si>
     <t>забезпечено супроводження проектів законів, які містять положення, зазначені у підпункті 2.3.5.2.1.</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 За звітні періоди І-IV кварталів 2023 року Міністерством фінансів повідомлено, що ним здійснювалося супроводження розгляду в комітетах Верховної Ради України певних законопроєктів. Зокрема, представники Міністерства фінансів України неодноразово брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики, а саме:
-- у засіданні від 20.02.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023;
-[...1 lines deleted...]
-- у засіданні від 02.11.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023.
+у засіданні від 20.02.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023; за результатами розгляду законопроєкту прийнято Закон України від 30.06.2023 № 3219; 
+у засіданні від 13.10.2023, на якому розглядалися законопроєкти «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016 від 06.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-1 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-2 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок», реєстр. № 10016-3 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо встановлення строку мораторію на проведення податкових перевірок», реєстр. № 10016-4 від 12.09.2023; «Про внесення змін до Податкового кодексу України та Закону України «Про збір та облік єдиного внеску на загальнообов’язкове державне соціальне страхування» щодо коригування строку мораторію на проведення податкових перевірок», реєстр. №10016-5 від 14.09.2023; на засіданні Верховної Ради України від 17.10.2023 заслухано питання про розгляд зазначених законопроєктів за спрощеною процедурою; 
+у засіданні від 02.11.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023. За результатами його розгляду прийнято Закон України від 09.11.2024 № 3453. 
 Станом на І квартал 2024 року актуалізованої інформації щодо виконання заходу надано не було, що свідчило про відсутність прогресу його виконання.
-У межах звітування за ІІ квартал 2024 року Міністерством фінансів України проінформовано, що представники міністерства брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики 04.04.2024 та 12.06.2024, на яких розглядався у першому та другому читаннях (відповідно) законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства» (реєстр. № 11084 від 13.03.2024). Зазначене свідчило про прогрес виконання заходу 2.3.5.2.3.
+У межах звітування за ІІ квартал 2024 року Міністерством фінансів України проінформовано, що представники міністерства брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики 04.04.2024 та 12.06.2024, на яких розглядався у першому та другому читаннях (відповідно) законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства» (реєстр. № 11084 від 13.03.2024). За результатами його розгляду прийнято Закон України від 18.06.2024 № 3813. Зазначене свідчило про прогрес виконання заходу 2.3.5.2.3.
 Водночас у межах звітування за ІІІ-IV квартали 2024 року, І-ІІ квартали 2025 року міністерством надано аналогічну інформацію, що свідчило про відсутність прогресу у виконанні заходу.
 Звітуючи про виконання заходу у ІІІ кварталі 2025 року Міністерством фінансів повідомлено, що представники міністерства брали участь у засіданні Комітету з питань фінансів, податкової та митної політики 12.08.2025, на якому розглядався законопроєкт «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. №13455 від 07.07.2025). Зазначене свідчить про прогрес виконання заходу.
 Звітуючи про виконання заходу у IV кварталі 2025 року Міністерством фінансів повідомлено, що представники Міністерства фінансів України брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики:
-- від 20.02.2023 (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023);
-[...3 lines deleted...]
-- від 12.08.2025 (розгляд законопроєкту «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 13455 від 07.07.2025).
+від 20.02.2023 (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023); 
+від 13.10.2023, (розгляд законопроєктів «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. №.10016 від 06.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-1 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-2 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок», реєстр. № 10016-3 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо встановлення строку мораторію на проведення податкових перевірок», реєстр. № 10016-4 від 12.09.2023; «Про внесення змін до Податкового кодексу України та Закону України «Про збір та облік єдиного внеску на загальнообов’язкове державне соціальне страхування» щодо коригування строку мораторію на проведення податкових перевірок», реєстр. № 10016-5 від 14.09.2023); 
+від 02.11.2023, (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023); 
+від 04.04.2024 та 12.06.2024 (розгляд у І та ІІ читаннях законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 11084 від 13.03.2024); 
+від 12.08.2025 (розгляд законопроєкту «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 13455 від 07.07.2025). Міністерством фінансів України станом на 2 квартал 2026 року повідомлено, що 10.02.2026 законопроєкт знято з розгляду. 
+Інформація за 2 квартал 2026 року загалом відповідає інформації, наданій за 1 квартал 2026 року, однак додатково містить актуалізацію щодо результатів розгляду окремих законопроєктів, зокрема інформацію про прийняття відповідних законів та зняття з розгляду законопроєкту № 13455.
 З огляду на те, що а) настала дата завершення виконання заходу; б) надано інформацію лише про супроводження законопроєктів під час засідань Комітету Верховної Ради України з питань фінансів, податкової та митної політики; в) інформація про супроводження на пленарних засіданнях Верховної Ради України проектів законів відсутня, захід є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.3.5.2.4</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка пропозицій стосовно доцільності застосування Президентом України права вето до прийнятих Верховною Радою України законів, зазначених у підпункті 2.3.5.2.1 </t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>пропозиції щодо доцільності застосування права вето до законів, зазначених у підпункті 2.3.5.2.1, подано Кабінетові Міністрів України</t>
   </si>
   <si>
     <t>Протягом звітних кварталів 2023 року Міністерством фінансів України не підготовлено пропозицій стосовно доцільності застосування Президентом України права вето до прийнятих Верховною Радою України законів. Однак 19.07.2023 Міністерство фінансів України надіслало Секретаріату Кабінету Міністрів України завізовану копію прийнятого Верховною Радою України Закону України від 30.06.2023 № 3219-IX «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», що надійшов на підпис Президентові України та повідомило про доцільність підписання цього Закону Президентом України. Також 29.11.2023 міністерством надіслано до Секретаріату Кабінету Міністрів України завізовану копію прийнятого Верховною Радою України Закону України від 09.11.2023 № 3453-ІХ «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», що надійшов на підпис Президентові України та повідомлено про доцільність підписання цього Закону Президентом України.
 Водночас станом на І квартал 2024 року актуалізованої інформації щодо виконання заходу надано не було.
 У межах звітування за ІІ квартал 2024 року міністерством повідомлено, що листом від 27.06.2024 № 11120-03-3/19519 Секретаріату Кабінету Міністрів України надіслано завізовану копію прийнятого Верховною Радою України Закону України від 18.06.2024 № 3813-ІХ «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства», що надійшов на підпис Президентові України, повідомлено про доцільність підписання цього Закону Президентом України, а також висловлено застереження щодо окремих положень Закону.
 У межах звітування за ІІІ-IV квартали 2024 року, І-IV квартали 2025 року міністерством надано аналогічну за змістом інформацію.
 З огляду на те, що а) настала дата завершення виконання заходу; б) Міністерство фінансів України повідомляло про доцільність  підписання зазначених законів Президентом України, тобто не виявило підстав для надання пропозиції щодо доцільності застосування права вето до законів, захід 2.3.5.2.4. можна вважати виконаним повністю.</t>
   </si>
   <si>
     <t>2.3.6 Наявність в органів податкової служби функцій щодо застосування фінансових санкцій та надмірна зосередженість роботи цих органів на їх застосуванні призводять до корупційних ризиків</t>
   </si>
   <si>
@@ -1232,51 +1254,52 @@
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про Бюро економічної безпеки України”, яким передбачено:
 1)  такий порядок формування конкурсної комісії з обрання Директора БЕБ: три члени комісії визначаються Кабінетом Міністрів України, а трьох членів — Кабінет Міністрів визначає на підставі пропозицій міжнародних та іноземних організацій, які протягом останніх трьох років надавали Україні міжнародну технічну допомогу, у тому числі у сфері запобігання і протидії корупції;
 2) що конкурс на зазначені посади включає три послідовні етапи, на які кандидат допускається за умови успішного проходження попереднього етапу:
 а) тестування кандидатів на знання законодавства у сфері діяльності БЕБ;
 б) перевірка комісією відповідності кандидатів установленим критеріям доброчесності, під час якої, у разі рівного розподілу голосів, право переважного голосу мають члени комісії –– представники міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції; 
 3) співбесіда з кандидатами, під час якої кожен член конкурсної комісії за бальною системою оцінює ступінь володіння кожною з переліку необхідних компетенцій;
 4)  формулу складення рейтингу кандидатів, яка повинна враховувати бали, отримані на тестуванні та під час співбесіди
 </t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, 29.01.2024 Кабінетом Міністрів України подано до Верховної Ради України проект Закону "Про внесення змін до Закону України "Про Бюро економічної безпеки України" (реєстр. № 10439) щодо удосконалення роботи Бюро, 20.06.2024 зазначений законопроект прийнято Верховною Радою України, 30.06.2024 закон набрав чинності.
 Звітуючи про виконання заходів у ІІІ кварталі 2025 року, Бюро повідомило, що відповідно до статті 15 Закону України «Про бюро економічної безпеки України» (в редакції Закону № 3840-IX від 20.06.2024), за оновленою процедурою був проведений Конкурс на зайняття посади Директора Бюро економічної безпеки України. Всі етапи проведення конкурсу оприлюднені на Єдиному веб-порталі органів виконавчої влади України. Згідно з розпорядженням Кабінету Міністрів України від 6 серпня 2025 р. № 821 «Про призначення Цивінського О. І. Директором Бюро економічної безпеки України» Цивінського Олександра Ігоровича призначено Директором Бюро економічної безпеки України строком на п’ять років.
 Водночас заходу присвоєно статус виконаного частково та невчасно з огляду на таке:
 1) в частині часткового виконання заходу.
 Положення закону повною мірою не охоплюють зміст Державної антикорупційної програми (далі - Програма). Зокрема, законом не повною мірою охоплено такі положення Програми:
 - пункт 2 заходу 2.3.6.1.1. Згаданим пунктом передбачається врегулювання законом послідовності етапів проведення конкурсу та умови про допуск до наступного етапу у разі успішного проходження попереднього. Водночас у Законі не визначено чіткої послідовності етапів, передбачених заходом;
 - підпункт "б" пункту 2 заходу 2.3.6.1.1. Цим підпунктом передбачається встановлення права переважного голосу членів комісії – представників міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції у разі рівного розподілу голосів членів комісії під час перевірки критеріям доброчесності кандидата. Водночас в Законі не передбачено голосування членів комісії за результатами перевірки відповідності критеріям доброчесності. Відкрите голосування з встановленим права переважного голосу членів комісії – представників міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції, відповідно до ч. 5 ст. 15 Закону передбачено лише як підсумковий етап конкурсу.
 - пункт 3 заходу 2.3.6.1.1. Цим пунктом передбачається, оцінювання під час співбесіди за бальною системою кожним членом журі ступеня володіння кандидатом кожною з переліку необхідних компетенцій. У Законі відповідне положення про оцінювання за бальною системою відсутнє;
 - пункт 4 заходу 2.3.6.1.1. Цим підпунктом передбачається, що у Законі України "Про Бюро економічної безпеки України" має бути передбачено формулу складення рейтингу кандидатів, проте відповідні положення відсутні;
-2) В частині невчасного виконання заходу. Відповідно до Програми строком завершення виконання заходу 2.3.6.1.1 визначено 30.11.2023. З огляду на те, що показником виконання цього заходу є подання проекту до Верховної Ради України, а відповідно до наявної інформації відповідний законопроект подано до парламенту 29.01.2024. Такі обставини свідчать про невчасне виконання заходу.</t>
+2) В частині невчасного виконання заходу. Відповідно до Програми строком завершення виконання заходу 2.3.6.1.1 визначено 30.11.2023. З огляду на те, що показником виконання цього заходу є подання проекту до Верховної Ради України, а відповідно до наявної інформації відповідний законопроект подано до парламенту 29.01.2024. Такі обставини свідчать про невчасне виконання заходу.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.</t>
   </si>
   <si>
     <t>2.3.6.1.2</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав – членів Європейського Союзу</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Бюро економічної безпеки підготовлено аналітичний звіт щодо підвищення його інституційної спроможності. 
 Під час підготовки звіт направлявся до Консультативної місії Європейського Союзу в Україні (лист від 06.06.2023 № 11/20/13716-23) з метою отримання пропозицій щодо врахування досвіду провідних держав – членів Європейського Союзу.</t>
   </si>
   <si>
     <t>2.3.6.1.3</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.3.6.1.2, за участі представників органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, міжнародних організацій, наукової спільноти</t>
   </si>
   <si>
     <t>обговорення звіту відбулось</t>
   </si>
   <si>
     <t>31.07.2023 року відбулася робоча зустріч з експертного обговорення проекту звіту щодо підвищення інституційної спроможності Бюро економічної безпеки України (далі - БЕБ) та наданих рекомендацій із Консультативною місією Європейського Союзу в Україні (КМЄС). Під час зустрічі представниками БЕБ та КМЄС обговорено цифровізацію аналітичної роботи, механізми розслідування економічних злочинів з урахуванням міжнародних стандартів та шляхи підвищення інституційної спроможності БЕБ. Усі пропозиції, висловлені КМЄС під час наради, узято в роботу та буде в подальшому враховано під час розроблення законодавчих і нормативно-правових актів щодо підвищення інституційної спроможності БЕБ.
@@ -1344,82 +1367,85 @@
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік чи обсягу міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>запроваджено можливість подання річної декларації про майновий стан та доходи на Єдиному  державному вебпорталі електронних послуг</t>
   </si>
   <si>
     <t>У межах звітування за ІІІ квартал 2024 року Мінстерство цифрової трансформації України повідомило, що можливість подачі щорічної декларації про майновий стан та доходи через Єдиний державний вебпортал електронних послуг знаходиться на аналітичному етапі. Міністерство здійснювало аналіз існуючого механізму подачі декларації через кабінет платника податків та чинне нормативно-правове регулювання.
 Станом на дату звершення виконання заходу можливість подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг не була запроваджена.
 Станом на ІІІ квартал 2025 року, за повідомленням Мінцифри, відповідно до умов Рамкового договору, укладеного між Мінцифри, Фондом Східна Європа та Державним підприємством "ДІЯ", 04 серпня 2025 року було підписано Замовлення на розробку комп’ютерної програми для модернізації Єдиного державного веб порталу електронних послуг з метою розширення функціоналу електронних публічних послуг, пов'язаних із поданням Податкової декларації про майновий стан і доходи фізичних осіб.
 На поточний момент завершено етап напрацювання технічного завдання, здійснено опрацювання текстового наповнення, а також розпочато реалізацію функціоналу в рамках послуги.
 Запуск планується з 1 січня 2026 року, оскільки за інформацією Державної податкової служби змінюються форми декларації про майновий стан і доходи з 01.01.2026.
 Оновлені форми декларацій були отримані заздалегідь та враховані при формуванні технічного завдання і подальшій реалізації відповідного функціоналу.
 У межах звітування за IV квартал 2024 року Мінстерство цифрової трансформації України повідомило, що залишаються незначні доопрацювання реалізації функціоналу в рамках послуги.
 Відкритим залишається питання оптимізації процесу підписання файлів. Спільно з партнерами здійснюється робота з метою його врегулювання. Також очікується підписання договору про інформаційну взаємодію з Державною податковою службою. Партнери реєструють задіяні методи у послузі у Системі електронної взаємодії «Трембіта».
 Тестування функціоналу планується з 1 лютого 2026 року у зв’язку з доопрацюванням сервісів Державною податковою службою на своїй стороні, а також з урахуванням продовження замовлення від 17 грудня 2025 року.
 Інформація за 1 квартал 2026 року.
 У межах виконання Замовлення № 2 від «04» серпня 2025 року до Рамкового договору № EGAP/F/5-1/02-25 від «20» лютого 2025 року було здійснено розробку функціональної можливості подання податкової декларації про майновий стан і доходи фізичних осіб.
 Технічну реалізацію функціоналу завершено 29 січня 2026 року.
 У лютому 2026 року ініційовано публічний збір тестувальників, у межах якого зареєструвалося понад 500 користувачів.
 Станом на 23.04.2026 року триває тестування послуги, доступ до якої забезпечено тестувальникам за посиланням: https://my.diia.gov.ua/tasks/create/39710/39710001.
-Показником виконання заходу визначено запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг. 
-Станом на звітний період послуга доступна зареєстрованим тестувальникам (понад 500 осіб) за окремим посиланням, що свідчить про те, що функціонал перебуває на стадії тестування, а не є запровадженим у розумінні показника виконання заходу. Факт завершення технічної реалізації та проведення тестування є підготовчими етапами, які передують запровадженню, однак не є тотожними йому. З огляду на викладене, показник виконання заходу не досягнуто повною мірою, захід є таким, що виконано частково.</t>
+Показником виконання заходу визначено запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг.
+Станом на 2 квартал 2026 року запроваджено можливість подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг. Послуга доступна за посиланням: https://my.diia.gov.ua/tasks/create/39710/39710001. Детальніше: https://tax.gov.ua/diyalnist-/bezbarernist/povidomlennya/1012659.html?utm_source.
+З огляду на зазначену інформацію, а також те, що датою завершення виконаня заходу визначено 31 грудня 2024 року, захід є таким, що виконаний невчасно та повністю.</t>
   </si>
   <si>
     <t>2.3.6.3</t>
   </si>
   <si>
     <t>Пріоритетним напрямом роботи органів податкової служби є консультації та роз’яснення для платників податків</t>
   </si>
   <si>
     <t>2.3.6.3.1</t>
   </si>
   <si>
     <t>Розроблення не менше 12 узагальнюючих податкових консультацій, у тому числі з урахуванням пропозицій Експертної ради з питань підготовки узагальнюючих податкових консультацій при Мінфіні, а також щодо наданих громадськістю та представниками бізнесу тем та їх затвердження</t>
   </si>
   <si>
     <t>12 узагальнюючих податкових консультацій затверджено наказами Мінфіну</t>
   </si>
   <si>
     <t>У період з 01.01.2023 по 31.12.2023 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України не проводились.
 Водночас у розрізі звітування за IV квартал 2023 року Мінфіном повідомлено, що з метою підвищення ефективності роботи та у зв’язку із кадровими змінами Наказом Мінфіну від 29.12.2023 № 738 оновлено склад Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України. Крім того актуалізовано перелік питань, по яких будуть розроблені узагальнюючі податкові консультації.
 У межах звітування за І квартал 2024 року Виконавцем повідомлено, що 21.03.2024 року на засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянуто питання застосування режиму звільнення від оподаткування податком на додану вартість, що був встановлений пунктом 38-1 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 27.03.2024 № 154.
 У межах звітування за ІІ квартал 2024 року міністерством повідомлено про підготовку двох проектів узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 У межах звітування за ІІІ квартал 2024 року міністерстом повідомлено, що на засіданні 06.08.2024 Експертна рада з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянула питання щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.15 статті 197 Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 09.08.2024 № 397. Також повідомлено, що на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України планується розгляд щонайменше двох проектів узагальнюючих податкових консультацій.
 Під час звітування за IV квартал 2024 року міністерством повідомлено, що підготовлено два проекти узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 Аналогічна інформація надана в І, ІІ, ІІІ, IV кварталах 2025 року. Наведене свідчить про відсутність прогресу виконання заходу.
 Інформація за 1 квартал 2026 року.
 За результатами проведеного 25.02.2026 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України:
 наказом Міністерства фінансів України від 04.03.2026 № 132 затверджено Узагальнюючу податкову консультацію щодо питання, пов’язаного з утриманням податку на доходи нерезидента з джерелом їх походження з України;
 наказом Міністерства фінансів України від 04.03.2026 № 133 затверджено Узагальнюючу податкову консультацію щодо особливостей оподаткування податком на додану вартість операцій, пов’язаних із комп’ютерними програмами, цифровим контентом, а також прийнято рішення про доцільність підготовки трьох проєктів узагальнюючих податкових консультацій.
-З'явився реальний прогрес у 1 кварталі 2026 року: проведено засідання 25.02.2026 та затверджено ще 2 узагальнюючі податкові консультації (накази № 132 та № 133 від 04.03.2026). Таким чином загальна кількість затверджених консультацій становить 4.
-З огляду на те, що а) настала дата завершення виконання заходу; б) 4 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1. залишається станом на 1 квартал 2026 року виконаним частково.</t>
+Інформація за 2 квартал 2026 року.
+За результатами проведеного 29.05.2026 засідання Експертної ради наказом Міністерства фінансів від 12.06.2026 № 314 затверджено Узагальнюючу податкову консультацію щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.23 статті 197, підпунктами 4 та 5 пункту 32 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України.
+З'явився реальний прогрес у 2026 році: у І кварталі проведено засідання Експертної ради 25.02.2026, за результатами якого наказами Мінфіну від 04.03.2026 № 132 та № 133 затверджено ще 2 узагальнюючі податкові консультації; у ІІ кварталі 2026 року проведено чергове засідання Експертної ради 29.05.2026, за результатами якого наказом Мінфіну від 12.06.2026 № 314 затверджено ще одну узагальнюючу податкову консультацію. Таким чином, загальна кількість затверджених консультацій становить 5.
+З огляду на те, що а) настала дата завершення виконання заходу; б) 5 узагальнюючих податкових консультацій затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1 станом на ІІ квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>2.3.6.3.2</t>
   </si>
   <si>
     <t>Розроблення проекту наказу про внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Мінфіну від 20 листопада 2017 р. № 948, якими буде створено умови для онлайн способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи</t>
   </si>
   <si>
     <t xml:space="preserve">проект наказу оприлюднено </t>
   </si>
   <si>
     <t xml:space="preserve">Міністерством фінансів України розроблено Наказ від 28.04.2023 № 223 «Про внесення змін до пункту 5 Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України», яким передбачено внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Міністерства фінансів України від 20.11.2017 № 948.
 Зазначеним наказом створено умови для онлайн-способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи, а саме на електронну адресу: upk@minfin.gov.ua. Відповідний наказ оприлюднено на офіційному-веб сайті Міністерства фінансів України
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2449,51 +2475,51 @@
       <c r="H13" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>97</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -2806,51 +2832,51 @@
         <v>132</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>133</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>134</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>130</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>135</v>
       </c>
       <c r="G21" s="3" t="s">
@@ -2908,51 +2934,51 @@
         <v>141</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>142</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>143</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>144</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>145</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>130</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G23" s="3" t="s">
@@ -4509,51 +4535,51 @@
       <c r="H53" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>300</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>301</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>302</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>303</v>
       </c>
       <c r="M53" s="3" t="s">
         <v>304</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>305</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>306</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>307</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>309</v>
       </c>
       <c r="G54" s="2" t="s">