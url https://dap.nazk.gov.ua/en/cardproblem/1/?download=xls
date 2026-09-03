--- v0 (2026-04-29)
+++ v1 (2026-09-03)
@@ -268,52 +268,52 @@
   <si>
     <t>1.1.1.4.1. Creating and launching the information monitoring system</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>1.1.1.4.2. Drafting and approving the Regulation on the information system for monitoring the implementation of the state anticorruption policy, which specifically obligates all Program implementing actors to submit a quarterly report (no later than 15 days after the end of the reporting quarter) to the National Agency with information on the progress of implementation of the Program activities by entering this information into the classified section of the information monitoring system</t>
   </si>
   <si>
     <t>4.3.</t>
   </si>
   <si>
     <t>1.1.1.4.3. Ensuring the population of the information monitoring system with information indicated in Part 1 of Article 184 of the Law</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 1.1.1.5 Sufficient funding and other essential resources are allocated for the needs of shaping and implementing the anticorruption policy</t>
   </si>
   <si>
     <t>1.1.1.5.1. Annually formulating the performance indicators of Budget Program 6331030 “Implementation of Anticorruption Strategies” aimed at implementing the Program activities</t>
   </si>
   <si>
-    <t>75%
-27/36</t>
+    <t>77.8%
+28/36</t>
   </si>
   <si>
     <t>5.2.</t>
   </si>
   <si>
     <t>1.1.1.5.2. Determining the tentative scope of budget allocations required for the relevant planning year for the implementation of activities of Budget Program 6331030 “Implementation of Anticorruption Strategies”</t>
   </si>
   <si>
     <t>5.3.</t>
   </si>
   <si>
     <t>1.1.1.5.3. Approving sufficient financial resources within the State Budget of Ukraine for proper implementation of the activities outlined in Budget Program 6331030 “Implementation of Anticorruption Strategies”</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine</t>
   </si>
   <si>
     <t>5.4.</t>
   </si>
   <si>
     <t>1.1.1.5.4.(13) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 1.5.3.1.6, 2.2.2.4.8, 2.2.3.1.1, 2.2.3.1.3, 2.2.3.3.3, 2.2.3.3.4, 2.4.2.3.5, 2.4.3.1.7, 2.4.3.1.9, 2.4.3.1.10, 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2, 2.5.10.3.2, 2.5.10.3.3,  2.7.5.2.2, 2.7.7.1.4, 2.7.7.2.4, 3.3.2.3.4, 3.3.3.8.2 (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>5.5.</t>
   </si>
@@ -503,75 +503,75 @@
   <si>
     <t>5.28.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(11) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>State Enterprise "Medical Procurement of Ukraine"</t>
   </si>
   <si>
     <t>5.29.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(10) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>National Health Service of Ukraine</t>
   </si>
   <si>
     <t>5.30.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(9) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
+    <t>5.31.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5.(7) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
+  </si>
+  <si>
+    <t>5.32.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5.(6) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
+  </si>
+  <si>
+    <t>State Service of Geology and Mineral Resources of Ukraine</t>
+  </si>
+  <si>
+    <t>5.33.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5.(5) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
+  </si>
+  <si>
+    <t>State Forest Resources Agency of Ukraine</t>
+  </si>
+  <si>
     <t>Implementation of the measure has not started</t>
-  </si>
-[...22 lines deleted...]
-    <t>State Forest Resources Agency of Ukraine</t>
   </si>
   <si>
     <t>5.34.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(4) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>Ministry of Health of Ukraine</t>
   </si>
   <si>
     <t>5.35.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(3) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>5.36.</t>
   </si>
   <si>
     <t>1.1.1.5.5.(1) Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
@@ -2282,111 +2282,111 @@
       </c>
       <c r="D55" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D59" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="E59" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="2"/>
@@ -2880,151 +2880,151 @@
       <c r="E84" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>226</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="2" t="s">
         <v>227</v>
       </c>
       <c r="B85" s="2"/>
       <c r="C85" s="2" t="s">
         <v>228</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="2" t="s">
         <v>229</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="2" t="s">
         <v>231</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="2" t="s">
         <v>233</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="2" t="s">
         <v>235</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="2" t="s">
         <v>237</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2" t="s">
         <v>238</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="2" t="s">
         <v>239</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="2"/>