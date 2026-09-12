--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -14,136 +14,139 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 1.3.4.1 The rules of ethical conduct of members of the Parliament of Ukraine, members of local councils, and elected local self-government officials have been established at the legislative level with the implementation of mechanisms of holding violators liable; members of the Parliament of Ukraine, members of local councils, and elected local self-government officials are familiar with the rules of ethical conduct</t>
   </si>
   <si>
     <t xml:space="preserve">1.3.4.1.1. Supporting the consideration of the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Pertaining to the Rules of Ethical Conduct of the Parliament Members of Ukraine (Ethical Code of Conduct) (registration number 8327 dated December 30, 2022) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) </t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
-    <t>The measure has not been implemented</t>
-[...6 lines deleted...]
-1/3</t>
+    <t>The measure was implemented on time, but partially</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
+  </si>
+  <si>
+    <t>66.7%
+2/3</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>1.3.4.1.2. Conducting an analytical study and preparing an analytical report on the current status of issues concerning the observance of the ethical code of conduct by members of local councils and elected officials of local self-government bodies, as well as the possible mechanisms for holding such officials liable for violations of this code</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>1.3.4.1.3. Drafting and submitting to the Cabinet of Ministers of Ukraine the draft law that incorporates the findings of the analytical report indicated in subclause 1.3.4.1.2, which will make it possible to:
 1) improve the existing ethical code of conduct of members of local councils;
 2) establish the procedure and time frame for holding liable the members of local councils and elected officials of local self-government bodies for violating the standards (rules) of ethical conduct;
 3) designate the agency to monitor observance of standards (rules) of ethical conduct by members of local councils and elected officials of local self-government bodies; 
 4) implement a procedure by which citizens could report unethical conduct by members of local councils and elected officials of local self-government bodies.</t>
   </si>
   <si>
+    <t>The measure has not been implemented</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
+  </si>
+  <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 1.3.4.2 Measures for holding managers liable for failing to respond as mandated by law to instances of gross violations of anticorruption legislation have been implemented</t>
   </si>
   <si>
     <t>1.3.4.2.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to establish a mechanism for holding liable all categories of managers for failing to respond to confirmed facts of gross violations of anticorruption legislation by their subordinates</t>
   </si>
   <si>
     <t>The measure was implemented late and partially</t>
-  </si>
-[...1 lines deleted...]
-    <t>Partially implemented</t>
   </si>
   <si>
     <t>100%
 1/1</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 1.3.4.3 The monitoring of the effectiveness of measures towards holding members of the Parliament of Ukraine, members of local councils, and elected local self-government officials liable for violations of the ethical code of conduct has been ensured</t>
   </si>
   <si>
     <t>1.3.4.3.1. Preparing and publicizing a report on the findings of the monitoring of the effectiveness of efforts to hold accountable the Parliament Members of Ukraine, members of local councils, and elected officials of local self-government bodies for violations of rules of ethical conduct (with recommendations on ways to improve the legislation and practices of its enforcement)</t>
   </si>
   <si>
     <t>Implementation of the measure has not started</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>0%
 0/2</t>
   </si>
   <si>
@@ -619,126 +622,126 @@
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H8"/>
   <mergeCells>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="G6:G6"/>
     <mergeCell ref="H6:H6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>