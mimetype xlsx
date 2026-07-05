--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$18</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -196,53 +196,50 @@
     <t>1.4.3.5.3. Adoption of the Procedure indicated in subclause 1.4.3.5.1 and its state registration with the Ministry of Justice</t>
   </si>
   <si>
     <t>4.4.</t>
   </si>
   <si>
     <t>1.4.3.5.4. Forming a working group tasked with the implementation of a system(s) supporting electronic logical and arithmetic control and control of the correctness and completeness of the relevant declarations</t>
   </si>
   <si>
     <t>4.5.</t>
   </si>
   <si>
     <t>1.4.3.5.5. Holding consultations, developing technical specifications for the system indicated in subclause 1.4.3.5.4</t>
   </si>
   <si>
     <t>The measure was implemented late and partially</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>4.6.</t>
   </si>
   <si>
     <t>1.4.3.5.6. Putting the system(s) supporting logical and arithmetic control and control of the correctness and completeness of the relevant declarations in electronic form into commercial operation on condition of conformity to internal security requirements</t>
-  </si>
-[...1 lines deleted...]
-    <t>The measure was implemented on time, but partially</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -965,51 +962,51 @@
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H18"/>
   <mergeCells>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="G5:G9"/>
     <mergeCell ref="H5:H9"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="G10:G12"/>
     <mergeCell ref="H10:H12"/>
     <mergeCell ref="B13:B18"/>
     <mergeCell ref="G13:G18"/>
     <mergeCell ref="H13:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>