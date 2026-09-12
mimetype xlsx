--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -104,56 +104,50 @@
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>1.6.3.1.4. Developing procedural recommendations on how to provide psychological assistance to whistleblowers</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 1.6.3.2 Courts and free secondary legal assistance centers are a reliable mechanism for protecting whistleblower rights due to the increased level of qualifications and competencies of judges, free secondary legal assistance center staff and free secondary legal assistance lawyers in whistleblower cases</t>
   </si>
   <si>
     <t>1.6.3.2.1. Developing training materials for courses for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance, in matters of legal protection of whistleblowers</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>1.6.3.2.2. Ensuring that at least six training courses focusing on legal protection of whistleblowers are organized for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance</t>
-  </si>
-[...4 lines deleted...]
-    <t>Partially implemented</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 1.6.3.3 Ukrainian legislation is aligned with international standards of protection of whistleblowers; effective mechanisms for implementing legislation on whistleblower protection, including security measures, have been created</t>
   </si>
   <si>
     <t>1.6.3.3.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align the legislation of Ukraine with international standards governing the protection of whistleblowers, which would specifically provide for:
 1) the adoption of a broad definition of the term “whistleblowers”;
 2) extending the guarantees of protection of the whistleblower to individuals who facilitated the report;
 3) refining the procedure for reviewing the reports submitted via regular channels, particularly to the National Agency;
 4) designating the National Agency as the authority responsible for coordinating the activities of agencies authorized to provide protection for whistleblowers;
 5) ensuring the safety of whistleblowers by expanding the category of individuals entitled to safety measures and implementing new safety measures.</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0%
 0/1</t>
   </si>
@@ -691,120 +685,120 @@
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H10"/>
   <mergeCells>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="G3:G5"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B8:B8"/>
     <mergeCell ref="G8:G8"/>
     <mergeCell ref="H8:H8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>