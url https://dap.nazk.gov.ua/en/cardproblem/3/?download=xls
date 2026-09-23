--- v0 (2026-05-20)
+++ v1 (2026-09-23)
@@ -138,52 +138,52 @@
   <si>
     <t>2.5.</t>
   </si>
   <si>
     <t>1.1.3.2.5. Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>2.6.</t>
   </si>
   <si>
     <t>1.1.3.2.6. Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 1.1.3.3 Conflicts, gaps, and other factors fostering corruption, which contribute to ambiguous interpretation and violation of the principle of legal certainty as well as corruption risks have been eliminated in the domain of anticorruption efforts and in the priority sectors identified in Section 3 of the Anticorruption Strategy</t>
   </si>
   <si>
     <t>1.1.3.3.1.(7) Conducting legal monitoring activities: systemic, comprehensive efforts aimed at overseeing, analyzing, and assessing the effectiveness of enforcement of sector-specific legislation that governs social relations in sectors outlined in Section 3 of the Anticorruption Strategy, with a view to identifying issues and shortcomings and, by extension, needs for continued improvement of legislation</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
-    <t>44%
-11/25</t>
+    <t>48%
+12/25</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>1.1.3.3.1.(11) Conducting legal monitoring activities: systemic, comprehensive efforts aimed at overseeing, analyzing, and assessing the effectiveness of enforcement of sector-specific legislation that governs social relations in sectors outlined in Section 3 of the Anticorruption Strategy, with a view to identifying issues and shortcomings and, by extension, needs for continued improvement of legislation</t>
   </si>
   <si>
     <t>Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The measure was implemented on time, but partially</t>
   </si>
   <si>
     <t>3.3.</t>
   </si>
   <si>
     <t>1.1.3.3.1.(10) Conducting legal monitoring activities: systemic, comprehensive efforts aimed at overseeing, analyzing, and assessing the effectiveness of enforcement of sector-specific legislation that governs social relations in sectors outlined in Section 3 of the Anticorruption Strategy, with a view to identifying issues and shortcomings and, by extension, needs for continued improvement of legislation</t>
   </si>
   <si>
     <t>Ministry of Education and Science of Ukraine</t>
   </si>
   <si>
     <t>3.4.</t>
   </si>
@@ -1385,54 +1385,54 @@
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
   </sheetData>