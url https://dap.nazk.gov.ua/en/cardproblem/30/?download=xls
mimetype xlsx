--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -195,57 +195,57 @@
   <si>
     <t>2.10.</t>
   </si>
   <si>
     <t>2.2.2.2.6.(5) Implementing electronic auctions and systems for accessing a limited public resource on a permanent basis and fully</t>
   </si>
   <si>
     <t>2.11.</t>
   </si>
   <si>
     <t>2.2.2.2.6.(3) Implementing electronic auctions and systems for accessing a limited public resource on a permanent basis and fully</t>
   </si>
   <si>
     <t>2.12.</t>
   </si>
   <si>
     <t>2.2.2.2.6.(1) Implementing electronic auctions and systems for accessing a limited public resource on a permanent basis and fully</t>
   </si>
   <si>
     <t>2.13.</t>
   </si>
   <si>
     <t>2.2.2.2.7.(1) Opening access to current information about natural resources.</t>
   </si>
   <si>
+    <t>The measure was implemented late and partially</t>
+  </si>
+  <si>
     <t>2.14.</t>
   </si>
   <si>
     <t>2.2.2.2.7.(3) Opening access to current information about natural resources.</t>
-  </si>
-[...1 lines deleted...]
-    <t>The measure was implemented late and partially</t>
   </si>
   <si>
     <t>2.15.</t>
   </si>
   <si>
     <t>2.2.2.2.7.(4) Opening access to current information about natural resources.</t>
   </si>
   <si>
     <t>State Agency of Water Resources of Ukraine</t>
   </si>
   <si>
     <t>2.16.</t>
   </si>
   <si>
     <t>2.2.2.2.7.(5) Opening access to current information about natural resources.</t>
   </si>
   <si>
     <t>2.17.</t>
   </si>
   <si>
     <t>2.2.2.2.7.(6) Opening access to current information about natural resources.</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
@@ -1226,71 +1226,71 @@
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="2"/>
@@ -1306,51 +1306,51 @@
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>30</v>
@@ -1492,71 +1492,71 @@
       <c r="E31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G34" s="2"/>
@@ -1592,91 +1592,91 @@
       </c>
       <c r="D36" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G40" s="2"/>