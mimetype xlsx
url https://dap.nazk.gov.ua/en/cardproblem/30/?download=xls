--- v1 (2026-07-26)
+++ v2 (2026-09-25)
@@ -52,106 +52,109 @@
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.2.1 The implementation of the risk-based system of state oversight (control) has been finalized</t>
   </si>
   <si>
     <t>2.2.2.1.1. Supporting the consideration in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) of the Draft Law of Ukraine On the Fundamental Principles of State Oversight (Control) (registration number 5837 dated August 5, 2021)</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
-    <t>The measure was implemented on time, but partially</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+    <t>The measure was implemented on time and in full</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>50%
 2/4</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.2.2.1.2. Developing and submitting to the Cabinet of Ministers of Ukraine the draft Methodology of Assessment of the Effectiveness of State Oversight (Control)</t>
   </si>
   <si>
     <t>The measure has not been implemented</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.2.2.1.3. Developing the Electronic Risk Management System, which is a component of the Integrated Automated System of State Oversight (Control)</t>
   </si>
   <si>
     <t>State Regulatory Service of Ukraine</t>
   </si>
   <si>
+    <t>The measure was implemented on time, but partially</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
+  </si>
+  <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.2.2.1.4. Putting into operation the Electronic Risk Management System, which is a component of the Integrated Automated System of State Oversight (Control)</t>
   </si>
   <si>
+    <t>Implementation of the measure has not started</t>
+  </si>
+  <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.2.2 An audit of the current status of implementation of electronic auctions and systems for accessing a limited public resource has been conducted; the key methods used to bypass their restrictions have been identified; implementation of electronic auctions and systems for accessing a limited public resource has been completed, taking into account the findings of the audit (electronic workspace of the user, Prozorro.Sale electronic auctions)</t>
   </si>
   <si>
     <t>2.2.2.2.1. Arranging an analytical study of normative legal acts that have instituted electronic auctions and the system for accessing a limited public resource as regards their actual implementation and functional capabilities, particularly in matters of access to natural resources</t>
-  </si>
-[...4 lines deleted...]
-    <t>Implemented</t>
   </si>
   <si>
     <t>100%
 17/17</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.2.2.2.2. Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.2.2.2.1, followed by its expert discussion</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.2.2.2.3. Arranging an analytical study of the completed electronic auctions for access to a limited public resource, which should determine the current status of implementation of such electronic auctions and systems for accessing a limited public resource, and the methods used to bypass their restrictions (sale through the e-commerce system Prozorro.Sale)</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.2.2.2.4. Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.2.2.2.3, followed by its expert discussion</t>
   </si>
   <si>
     <t>2.5.</t>
@@ -285,53 +288,50 @@
     <t>2.2.2.3.6.(1) Publishing in the form of open data the financial statements of legal entities submitted to the State Tax Service for at least the past three years and the financial statements of companies submitted to the State Statistics Service since November 11, 2022</t>
   </si>
   <si>
     <t>State Tax Service of Ukraine</t>
   </si>
   <si>
     <t>3.5.</t>
   </si>
   <si>
     <t>2.2.2.3.6.(2) Publishing in the form of open data the financial statements of legal entities submitted to the State Tax Service for at least the past three years and the financial statements of companies submitted to the State Statistics Service since November 11, 2022</t>
   </si>
   <si>
     <t>State Statistics Service of Ukraine</t>
   </si>
   <si>
     <t>3.6.</t>
   </si>
   <si>
     <t>2.2.2.3.7. Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the resolution of the Cabinet of Ministers of Ukraine dated October 21, 2015, No. 835 On Approval of the Regulation on Data Sets Subject to Publication in the Form of Open Data with respect to the publication of data on the risk level of taxpayers</t>
   </si>
   <si>
     <t>3.7.</t>
   </si>
   <si>
     <t>2.2.2.3.8. Publishing data on the risk level of taxpayers</t>
-  </si>
-[...1 lines deleted...]
-    <t>Implementation of the measure has not started</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.2.4 An information and analytical system for management of natural resources management has been introduced, which provides open access to up-to-date information on natural resources, contains the functionality of electronic services, electronic reporting, traceability, environmental monitoring and inspection, as well as an open software interface for creating analytical and visual (geoinformation) software based on the data of this information and analytical system (without the right to modify such data)</t>
   </si>
   <si>
     <t>2.2.2.4.1. Conducting measures towards a nationwide inventory of forests (aerial photography, digitization of information, processing of data)</t>
   </si>
   <si>
     <t>90.9%
 10/11</t>
   </si>
   <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.2.2.4.2. Digitizing information about natural resources (geological data, information about aquatic and forest resources) and available irrigation systems, hydraulic structures, and pump stations</t>
   </si>
   <si>
     <t>4.3.</t>
   </si>
   <si>
     <t>2.2.2.4.3. Creating interactive virtual data rooms for all assets that are available for use</t>
@@ -942,784 +942,786 @@
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="2"/>
+      <c r="E6" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="F6" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>117</v>