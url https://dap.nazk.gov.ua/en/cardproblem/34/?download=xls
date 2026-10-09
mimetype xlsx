--- v0 (2026-06-13)
+++ v1 (2026-10-09)
@@ -53,54 +53,54 @@
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 2.2.6.1 Legislation establishes legal liability of officials who are administrators of government aid for violating the requirements of the Law of Ukraine On Government Aid to Business Entities by providing illegal and inadmissible government aid</t>
   </si>
   <si>
     <t>2.2.6.1.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Law of Ukraine On Government Aid to Business Entities, which defines:
 1) the kinds of liability of managers and other officers of the entities providing government aid for violating the requirements of the aforementioned Law, including the requirements with respect to the obligation to notify the relevant authority about the provision of new government aid, and liability for provision of government aid that is inadmissible in a competitive environment.</t>
   </si>
   <si>
     <t xml:space="preserve">Antimonopoly Committee of Ukraine </t>
   </si>
   <si>
-    <t>The measure was implemented on time, but partially</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+    <t>The measure was not implemented on time and in full</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.2.6.1.2. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Code of Ukraine on Administrative Offenses, which defines:
 1) the elements of violations of legislative requirements pertaining to government aid provided to business entities, including the requirements with respect to the obligation to notify the relevant authority about the provision of new government aid, and liability for provision of government aid that is inadmissible in a competitive environment;
 2) sanctions for such violations.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>