--- v0 (2026-05-12)
+++ v1 (2026-09-12)
@@ -14,129 +14,123 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.2.1 Conditions have been created to enable Ukraine to receive preliminary customs information from the customs authorities of the European Union pertaining to goods exported to Ukraine from their territories</t>
   </si>
   <si>
     <t>2.3.2.1.1. Monitoring the usage of the international computerized transit system (hereinafter “NCTS”)</t>
   </si>
   <si>
     <t>State Customs Service of Ukraine</t>
   </si>
   <si>
-    <t>The measure was implemented on time, but partially</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+    <t>The measure was implemented on time and in full</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>100%
 4/4</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.3.2.1.2. Ensuring the development and deployment of NCTS (phase 5)</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
-    <t>Implemented</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.3.2.1.3. Ensuring the development and deployment of NCTS (phase 6)</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.3.2.1.4. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to supplement the provisions of the Customs Code of Ukraine as amended by the Law of Ukraine dated August 15, 2022, No. 2510-ІХ On Amendments to the Customs Code of Ukraine and Other Laws of Ukraine Pertaining to Certain Issues of Implementation of Chapter 5 of Section IV of the Association Agreement between Ukraine, on the one hand, and the European Union, the European Atomic Energy Community and their Member States, on the other hand, which pertain to the use of the electronic transit system, the electronic system for management of guarantees, and their components, with provisions dealing with the implementation of import and export control systems compatible with the ones used in the EU</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine</t>
-  </si>
-[...1 lines deleted...]
-    <t>The measure was implemented on time and in full</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.2.2 Preferential administration of customs payments based on the results of post-audit control has been introduced</t>
   </si>
   <si>
     <t>2.3.2.2.1. Conducting ongoing monitoring of the effectiveness of post-customs control measures, including with the involvement of business associations, and annual public reporting on the results of application of post-audit control</t>
   </si>
   <si>
     <t>100%
 6/6</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.3.2.2.2. Gathering and publishing annual statistical data on the forms of control carried out by customs officials, making it possible to determine the share of post-customs control measures among other forms of control</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.3.2.2.3. Ensuring an increase in the share of post-customs control measures among other customs control forms, taking into account the statistical data published as part of the assignment indicated in subclause 2.3.2.2.2</t>
@@ -609,217 +603,217 @@
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H12"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B12"/>
     <mergeCell ref="G7:G12"/>
     <mergeCell ref="H7:H12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>