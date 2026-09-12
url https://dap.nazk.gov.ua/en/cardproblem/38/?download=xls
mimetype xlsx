--- v0 (2026-05-12)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -108,56 +108,50 @@
     <t>2.3.3.2.1. Drafting an organizational administrative act (order) that:
 1) obligates the State Customs Service to publish on a quarterly basis the results of the work of disciplinary committees formed at the State Customs Service and in the customs authorities, in a breakdown by customs authorities, the number of cases examined, the kinds of recommended decisions, the number and kinds of decisions made by officials to impose a disciplinary penalty on a civil servant or discontinue the disciplinary proceeding;
 2) obligates the State Customs Service to conduct annual monitoring of the results of review of disciplinary complaints against actions officials and other employees of the customs authorities, followed by publication and public discussion of the results of such monitoring</t>
   </si>
   <si>
     <t>100%
 4/4</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.3.3.2.2. Quarterly publication of the results of the work of disciplinary committees formed at the State Customs Service and in customs authorities pursuant to the order indicated in subclause 2.3.3.2.1</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.3.3.2.3. Monitoring the results of the review of disciplinary complaints against actions of officials and other employees of the customs authorities pursuant to the order indicated in subclause 2.3.3.2.1</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.3.3.2.4. Publicly discussing the results of the monitoring pursuant to the order indicated in subclause 2.3.3.2.1</t>
-  </si>
-[...4 lines deleted...]
-    <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -670,54 +664,54 @@
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H8"/>
   <mergeCells>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>