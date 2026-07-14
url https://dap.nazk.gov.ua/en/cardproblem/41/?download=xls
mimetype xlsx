--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -110,86 +110,80 @@
   <si>
     <t>2.3.6.1.3. Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.3.6.1.2 with the participation of representatives of government agencies, other state agencies, local self-government bodies, NGOs, international organizations, and the academic community</t>
   </si>
   <si>
     <t>The measure was implemented on time, but partially</t>
   </si>
   <si>
     <t>1.4.</t>
   </si>
   <si>
     <t>2.3.6.1.4. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the legal regulation of the issues of enhancing the institutional capacity of the Bureau of Economic Security taking into account the findings of the analytical report indicated in subclause 2.3.6.1.2</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.6.2 The primary criterion for evaluating the performance of the tax authorities and their officials is the degree of compliance with tax legislation and not the fulfillment of the budget revenue plan</t>
   </si>
   <si>
     <t>2.3.6.2.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Tax Code of Ukraine, which would provide for approval by the Ministry of Finance of the list of key performance indicators of the State Tax Service and the Methodology of their calculation</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine</t>
   </si>
   <si>
-    <t>25%
-1/4</t>
+    <t>50%
+2/4</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.3.6.2.2. Developing a draft order of the Ministry of Finance, which would:
 1) approve the key performance indicators of the State Tax Service, which make it possible to evaluate, among other things:
 a) the completeness of measures taken by the tax authorities towards observance of the requirements of tax legislation by taxpayers;
 b) the level of satisfaction of taxpayers with the services of the State Tax Service;
 2) provide for the reporting on the results of achievement of the list of key performance indicators.</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.3.6.2.3. Issuing the order indicated in subclause 2.3.6.2.2, supporting its state registration with the Ministry of Justice</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.3.6.2.4. Implementation of a possibility to provide annual revenue and property status declaration at Unified State Web Portal for Electronic Services</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
-  </si>
-[...4 lines deleted...]
-    <t>Not implemented</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.6.3 The priority workstream of the tax authorities involves providing consultations and clarifications to taxpayers</t>
   </si>
   <si>
     <t>2.3.6.3.1. Developing and approving at least 12 generalized tax consultations taking into account the proposals of the Expert Council on the Issues of Preparation of generalized tax consultations at the Ministry of Finance, addressing the topics proposed by representatives of the public and the business community</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.3.6.3.2. Developing the draft order on amendments to the Regulation on the Expert Council on the Issues of Preparation of generalized tax consultations at the Ministry of Finance of Ukraine, approved by the order of the Ministry of Finance dated November 20, 2017, No. 948, which will create an environment for online submission of information by citizens and businesses about circumstances attesting to the ambiguity of specific provisions of fiscal and other legislation, compliance with which is monitored by the controlling authorities</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -757,91 +751,91 @@
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H12"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>