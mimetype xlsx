--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$H$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Результати моніторингу (останні)</t>
   </si>
   <si>
     <t>Відмітка про виконання</t>
   </si>
   <si>
     <t>% виконаних заходів (повністю та частково)</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
@@ -140,50 +140,53 @@
   </si>
   <si>
     <t>2.3.6.2.2. Developing a draft order of the Ministry of Finance, which would:
 1) approve the key performance indicators of the State Tax Service, which make it possible to evaluate, among other things:
 a) the completeness of measures taken by the tax authorities towards observance of the requirements of tax legislation by taxpayers;
 b) the level of satisfaction of taxpayers with the services of the State Tax Service;
 2) provide for the reporting on the results of achievement of the list of key performance indicators.</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.3.6.2.3. Issuing the order indicated in subclause 2.3.6.2.2, supporting its state registration with the Ministry of Justice</t>
   </si>
   <si>
     <t>2.4.</t>
   </si>
   <si>
     <t>2.3.6.2.4. Implementation of a possibility to provide annual revenue and property status declaration at Unified State Web Portal for Electronic Services</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
+  </si>
+  <si>
+    <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.3.6.3 The priority workstream of the tax authorities involves providing consultations and clarifications to taxpayers</t>
   </si>
   <si>
     <t>2.3.6.3.1. Developing and approving at least 12 generalized tax consultations taking into account the proposals of the Expert Council on the Issues of Preparation of generalized tax consultations at the Ministry of Finance, addressing the topics proposed by representatives of the public and the business community</t>
   </si>
   <si>
     <t>100%
 2/2</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.3.6.3.2. Developing the draft order on amendments to the Regulation on the Expert Council on the Issues of Preparation of generalized tax consultations at the Ministry of Finance of Ukraine, approved by the order of the Ministry of Finance dated November 20, 2017, No. 948, which will create an environment for online submission of information by citizens and businesses about circumstances attesting to the ambiguity of specific provisions of fiscal and other legislation, compliance with which is monitored by the controlling authorities</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -751,91 +754,91 @@
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:H12"/>
   <mergeCells>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="H3:H6"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="G7:G10"/>
     <mergeCell ref="H7:H10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>