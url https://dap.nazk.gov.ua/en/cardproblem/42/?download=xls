--- v0 (2026-04-30)
+++ v1 (2026-08-16)
@@ -146,81 +146,77 @@
     <t>0%
 0/3</t>
   </si>
   <si>
     <t>2.2.</t>
   </si>
   <si>
     <t>2.4.1.2.2. Discussing the report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>2.3.</t>
   </si>
   <si>
     <t>2.4.1.2.3. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to segregate the functions of the owner, the regulator, and the policymaking agency with respect to business entities in the public sector of the economy, taking into account the outcomes of the activities indicated in subclauses 2.4.1.2.1 and 2.4.1.2.2</t>
   </si>
   <si>
     <t>3.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.3 An annual independent audit of public sector entities of strategic importance for the economy and security of the state was introduced; the criteria for mandatory independent audit and the establishment of supervisory boards in public sector entities, including taking into account the level of corruption risks and the level of corruption in the sector, are periodically reviewed</t>
   </si>
   <si>
     <t>2.4.1.3.4. Preparing a periodic analytical report (within the 1st quarter of the year in which this report is to be prepared) on the substantiated definition of the criteria for mandatory formation of independent supervisory boards at state-owned enterprises and conducting an independent audit of such enterprises (if the independent audit is not mandated for all state-owned enterprises without exception)</t>
   </si>
   <si>
-    <t>50%
-1/2</t>
+    <t>100%
+2/2</t>
   </si>
   <si>
     <t>3.2.</t>
   </si>
   <si>
     <t>2.4.1.3.5. Discussing the report (within the 2nd quarter of the year in which the report was prepared) indicated in subclause 2.4.1.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
+  </si>
+  <si>
+    <t>The measure was implemented late and partially</t>
   </si>
   <si>
     <t>4.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.4 At all business entities for which the establishment of supervisory boards is mandatory, such boards are empowered to control the implementation of internal anticorruption measures. Supervisory boards are formed in a competitive and transparent manner</t>
   </si>
   <si>
     <t>2.4.1.4.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines a competitive and transparent procedure for forming supervisory boards of state-owned enterprises;
 2) defines requirements for independent members of supervisory boards of state-owned enterprises;
 3) defines the functional duties of members of supervisory boards of state-owned enterprises;
 4) provides for the need to develop a methodology for defining clear and transparent performance indicators for supervisory boards of state-owned enterprises;
 5) defines an exhaustive list of grounds for termination of the powers of members of supervisory boards at state-owned enterprises, and their liability for improper discharge of their duties.</t>
   </si>
   <si>
-    <t>The measure was implemented late and partially</t>
-[...5 lines deleted...]
-  <si>
     <t>4.2.</t>
   </si>
   <si>
     <t>2.4.1.4.2. Forming supervisory boards at state-owned enterprises for which the creation of supervisory boards is mandated</t>
   </si>
   <si>
     <t>State authorities — subjects of management of state-owned objects</t>
   </si>
   <si>
     <t>5.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.5 Corporate governance standards have been introduced at public sector entities that are of strategic importance for the national economy and security or have the highest level of corruption risks, or are among the most important business entities in the defense industry (in particular, the right to terminate the contract with managers who violate anticorruption legislation or rules of ethical conduct has been established)</t>
   </si>
   <si>
     <t>2.4.1.5.1. Preparing an analytical report on the strategic assessment of corruption risks in the operations of a state-owned enterprise and identification of enterprises with the highest levels of corruption risks</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>25%
 2/8</t>
   </si>
   <si>
@@ -260,50 +256,54 @@
     <t>2.4.1.5.7. Preparing the legal framework that would provide for the possibility of early termination of contracts with managers exercising the powers of a one-person executive body, or with members of a collective executive body of state-owned enterprises of strategic importance for the nation’s economy and security or those with the highest level of corruption risks or enterprises that are the most critical business entities in the defense industry, if such individuals have committed gross violations of the requirements of anticorruption legislation or the code of ethics</t>
   </si>
   <si>
     <t>5.8.</t>
   </si>
   <si>
     <t>2.4.1.5.8. Amending the existing contracts with managers exercising the powers of a one-person executive body, or with members of a collective executive body of state-owned enterprises of strategic importance for the nation’s economy and security or those with the highest level of corruption risks or enterprises that are the most critical business entities in the defense industry on possibility of early termination of the contract, if such individuals have committed gross violations of the requirements of anticorruption legislation or the code of ethics</t>
   </si>
   <si>
     <t>Не підлягають виконанню</t>
   </si>
   <si>
     <t>6.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.1.6 A system of internal control and risk management has been introduced at public sector entities</t>
   </si>
   <si>
     <t>2.4.1.6.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to:
 1) define the requirements for the implementation of an internal control system at state-owned enterprises, which includes the functions of compliance, risk management, and internal audit (“three lines of defense” model);
 2) balance the internal control system with the implementation of anticorruption programs, including corruption risk management;
 3) define the powers of the supervisory board to exercise control over the functioning of the internal control system (at enterprises where audit committees have been formed pursuant to the Law of Ukraine On Audit of Financial Statements and Audit Practice), which includes implementing internal anticorruption measures</t>
   </si>
   <si>
     <t>The measure was implemented on time and in full</t>
+  </si>
+  <si>
+    <t>50%
+1/2</t>
   </si>
   <si>
     <t>6.2.</t>
   </si>
   <si>
     <t>2.4.1.6.2. Implementing an internal control and risk management system at state-owned enterprises</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -908,289 +908,289 @@
       <c r="E11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="D23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>