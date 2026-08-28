--- v0 (2026-05-05)
+++ v1 (2026-08-28)
@@ -66,52 +66,52 @@
   </si>
   <si>
     <t>ОСР 2.4.3.1 On the basis of the Unified Register of State-Owned Properties, a register of state and municipal unitary enterprises, as well as business companies in which more than 50 percent of the authorized capital stock (equity) belongs to the state or a territorial community, has been created and populated with data, with mandatory publication of information on the activities of such legal entities in accordance with international standards, including information on government aid received</t>
   </si>
   <si>
     <t>2.4.3.1.1. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the functioning of the Unified Register of State-Owned Properties and provide for the creation of an information resource based on the relevant register, which would publicize information about enterprises under state and municipal ownership, particularly by:
 1) defining the mechanism of cooperation between the participants involved in the process of forming the Unified Register of State-Owned Properties;
 2) defining a clear procedure of periodic submission of information by managed entities to the Unified Register of State-Owned Properties, as well as the procedure by which they shall submit information following changes affecting state-owned properties;
 3) providing for the mandatory annual publication of aggregated reports on the 100 largest state-owned enterprises;
 4) defining the scope of publication of information about the operations of state-owned enterprises in accordance with the OECD Guidelines on Corporate Governance in State-Owned Enterprises;
 5) defining the criteria based on which centralized submission of information to the information resource designed for publication of data on enterprises under state and municipal ownership is mandatory for enterprises under municipal ownership;
 6) defining the scope of publication of information about the operations of enterprises under municipal ownership in accordance with the OECD Guidelines on Corporate Governance in State-Owned Enterprises;
 7) providing for the publication of information about government aid received by enterprises under state ownership and enterprises under municipal ownership;
 8) instituting effective, proportional, and deterrent sanctions for failure to comply with the requirements with respect to submission and disclosure of legislatively mandated information about the operations of a state-owned enterprise and a municipally-owned enterprise, for incompleteness or inaccuracy of such information, or for failing to comply with the requirements with respect to the format of its submission and disclosure.</t>
   </si>
   <si>
     <t>State Property Fund of Ukraine</t>
   </si>
   <si>
     <t>The measure was implemented on time, but partially</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
-    <t>58.3%
-7/12</t>
+    <t>66.7%
+8/12</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.4.3.1.2.(2) Drafting normative legal acts (amendments to normative legal acts) aimed at the implementation of the provisions of the law indicated in subclause 2.4.3.1.1</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>The measure was not implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t>2.4.3.1.2.(1) Drafting normative legal acts (amendments to normative legal acts) aimed at the implementation of the provisions of the law indicated in subclause 2.4.3.1.1</t>
   </si>
@@ -748,54 +748,54 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">