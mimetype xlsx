--- v0 (2026-05-05)
+++ v1 (2026-07-07)
@@ -162,60 +162,60 @@
   <si>
     <t>2.4.4.1.8. Analyzing the provisions of the OECD Council Recommendation on Tax Measures for Further Combating Bribery of Foreign Public Officials in International Business Transactions [C(2009)64)] and identifying gaps in Ukrainian legislation, which need to be filled in accordance with said Recommendation</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine</t>
   </si>
   <si>
     <t>1.9.</t>
   </si>
   <si>
     <t>2.4.4.1.9. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend legislation with a view to its approximation to the provisions of the OECD Council Recommendation on Tax Measures for Further Combating Bribery of Foreign Public Officials in International Business Transactions [C(2009)64)]</t>
   </si>
   <si>
     <t>1.10.</t>
   </si>
   <si>
     <t>2.4.4.1.10. Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on amendments to legislative acts with a view to implementation of the OECD Convention on Combating Bribery of Foreign Public Officials in International Business Transactions, with the exception of the amendments indicated in subclauses 3.3.1.1.3, 3.3.1.2.3, 3.3.2.1.1 і 3.3.2.4.1</t>
   </si>
   <si>
     <t>1.11.</t>
   </si>
   <si>
     <t>2.4.4.1.11. Ensuring the regular participation of Ukrainian representatives in meetings of the OECD Working Group on Combating Bribery in International Business Transactions</t>
   </si>
   <si>
+    <t>1.12.</t>
+  </si>
+  <si>
+    <t>2.4.4.1.12. Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Law of Ukraine On Ratification of the Agreement (via an Exchange of Letters) on Ukraine’s Accession to the OECD Working Group on Combating Bribery in International Business Transactions</t>
+  </si>
+  <si>
+    <t>Ministry of Foreign Affairs of Ukraine</t>
+  </si>
+  <si>
     <t>The measure was implemented on time, but partially</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ministry of Foreign Affairs of Ukraine</t>
   </si>
   <si>
     <t>1.13.</t>
   </si>
   <si>
     <t>2.4.4.1.13. Arranging the payment of fees to the OECD Working Group on Combating Bribery in International Business Transactions for participation in the group’s activities</t>
   </si>
   <si>
     <t>1.14.</t>
   </si>
   <si>
     <t>2.4.4.1.14. Ensuring Ukraine’s successful in-depth cross-examination by the OECD to verify Ukraine’s readiness for membership in the OECD Working Group on Combating Bribery in International Business Transactions, and invitation for Ukraine to join it as a full member</t>
   </si>
   <si>
     <t>1.15.</t>
   </si>
   <si>
     <t>2.4.4.1.15. Arranging the ratification of the OECD Convention on Combating Bribery of Foreign Public Officials in International Business Transactions</t>
   </si>
   <si>
     <t>2.1.</t>
   </si>
   <si>
     <t>ОСР 2.4.4.2 Permanent and effective cooperation has been established among public authorities, the business community, the Business Ombudsman Council, and the Ukrainian Network of Integrity and Compliance on issues pertaining to protection of legitimate business interests, analyzing systemic problems and developing amendments to legislation, promoting a business culture of integrity, ethics, and accountability</t>
   </si>
@@ -1146,71 +1146,71 @@
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="2"/>
@@ -2004,51 +2004,51 @@
         <v>142</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>146</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>23</v>
       </c>