--- v0 (2026-05-17)
+++ v1 (2026-09-17)
@@ -66,52 +66,52 @@
   </si>
   <si>
     <t>ОСР 2.5.10.1 With regard to public infrastructure projects, the mandatory publication of all information required by the Law of Ukraine On the Openness of Spending of Public Funds and data disclosure in accordance with 
 CoST IDS (Infrastructure Data Standard) and publication of data (including design documentation and methodology for calculating the anticipated cost of procurement) in a machine-readable format in accordance with OC4IDS and OCDS standards</t>
   </si>
   <si>
     <t>2.5.10.1.1.(2) Arranging the publication of the entire array of data defined in Part 1 of Article 3 of the Law of Ukraine On the Openness of Spending of Public Fund on road infrastructure projects on the Unified Web Portal on the Spending of Public Funds, particularly with respect to:
 1) the administrator (recipient) of budget funds (name, identification code of the legal entity, address, last name, first name and patronymic of the manager);
 2) the chief administrator of budget funds (name, address, last name, first name and patronymic of the manager);
 3) the amount of budget allocations and/or budget subsidies for the relevant budget periods — total amount and broken down by budgetary programs;
 4) the amount of budget expenditures and loans extended from the budget during the reporting period — total amount and broken down by budgetary programs (this must also include a listing of the kinds and amounts of the relevant revenue streams with respect to funds of the special fund of the budget);
 5) information about contracts concluded during the reporting period (the subject matter of the contract, the contractor (name, identification code of legal entity, place of business address), the contract price, the unit price (if any), the quantity of goods, work and/or services purchased, whether or not the procurement process was held and, if not, the grounds for skipping the procurement process with a reference to the law, the amount of payments made under the contract during the reporting period, and the effective term of the contract);
 6) information about the status of performance of contracts signed in previous reporting periods, with all appendices forming an integral part of such contracts (the subject matter of the contract, the contractor (name, identification code of legal entity, place of business address, last name, first name and patronymic of the manager), the contract price, the unit price (if any), whether or not the procurement process was held and, if not, the grounds for skipping the procurement process with a reference to the law, the amount of payments made under the contract during the reporting period, whether or not there have been any claims or penalties arising out of the performance of the contract, certificates of delivery and acceptance (certificates of services rendered, certificates of delivery and acceptance, performance of work), if any); 
 7) the number of business trips, including the number of business trips abroad, the total amount spent on business trips, including the amount spent on business trips abroad.</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>The measure was implemented on time and in full</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
-    <t>53.6%
-15/28</t>
+    <t>67.9%
+19/28</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>1.2.</t>
   </si>
   <si>
     <t>2.5.10.1.1.(1) Arranging the publication of the entire array of data defined in Part 1 of Article 3 of the Law of Ukraine On the Openness of Spending of Public Fund on road infrastructure projects on the Unified Web Portal on the Spending of Public Funds, particularly with respect to:
 1) the administrator (recipient) of budget funds (name, identification code of the legal entity, address, last name, first name and patronymic of the manager);
 2) the chief administrator of budget funds (name, address, last name, first name and patronymic of the manager);
 3) the amount of budget allocations and/or budget subsidies for the relevant budget periods — total amount and broken down by budgetary programs;
 4) the amount of budget expenditures and loans extended from the budget during the reporting period — total amount and broken down by budgetary programs (this must also include a listing of the kinds and amounts of the relevant revenue streams with respect to funds of the special fund of the budget);
 5) information about contracts concluded during the reporting period (the subject matter of the contract, the contractor (name, identification code of legal entity, place of business address), the contract price, the unit price (if any), the quantity of goods, work and/or services purchased, whether or not the procurement process was held and, if not, the grounds for skipping the procurement process with a reference to the law, the amount of payments made under the contract during the reporting period, and the effective term of the contract);
 6) information about the status of performance of contracts signed in previous reporting periods, with all appendices forming an integral part of such contracts (the subject matter of the contract, the contractor (name, identification code of legal entity, place of business address, last name, first name and patronymic of the manager), the contract price, the unit price (if any), whether or not the procurement process was held and, if not, the grounds for skipping the procurement process with a reference to the law, the amount of payments made under the contract during the reporting period, whether or not there have been any claims or penalties arising out of the performance of the contract, certificates of delivery and acceptance (certificates of services rendered, certificates of delivery and acceptance, performance of work), if any); 
 7) the number of business trips, including the number of business trips abroad, the total amount spent on business trips, including the amount spent on business trips abroad.</t>
   </si>
   <si>
     <t>State Agency for Restoration and Infrastructure Development of Ukraine</t>
   </si>
   <si>
     <t>1.3.</t>
   </si>
   <si>
     <t xml:space="preserve">2.5.10.1.2. Development of State Agency for Reconstruction and Development of Infrastructure of Ukraine order regulating the issue on publication of open data in accordance with an appendix to Regulation on sets of data to be published as open data, approved by Regulation of Cabinet of Ministers of Ukraine as of October 21, 2015, no.835, that are due to be made public as State Agency for Reconstruction and Development of Infrastructure of Ukraine data;
@@ -1079,54 +1079,54 @@
       </c>
       <c r="D10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
@@ -1179,74 +1179,74 @@
       </c>
       <c r="D15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8">
@@ -1259,54 +1259,54 @@
       </c>
       <c r="D19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">